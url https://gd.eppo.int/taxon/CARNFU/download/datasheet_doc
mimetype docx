--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29476a9649e612429" w:history="1">
+            <w:hyperlink r:id="rId11126ab0b60d447eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12536a9649e61249b" w:history="1">
+            <w:hyperlink r:id="rId13486ab0b60d44830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31432761" name="name76386a9649e612cc2" descr="327.jpg"/>
+                  <wp:docPr id="34994454" name="name76656ab0b60d44ffc" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60886a9649e612cc0" cstate="print"/>
+                          <a:blip r:embed="rId99626ab0b60d44ffa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96866a9649e613136" w:history="1">
+            <w:hyperlink r:id="rId32626ab0b60d4511f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4886755" name="name86276a9649e614009" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="74681516" name="name23116ab0b60d4618e" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75066a9649e614006" cstate="print"/>
+                    <a:blip r:embed="rId89146ab0b60d4618c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43126a9649e614c1a" w:history="1">
+      <w:hyperlink r:id="rId65976ab0b60d46d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37996a9649e614cd7" w:history="1">
+      <w:hyperlink r:id="rId83196ab0b60d46e1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87156a9649e614d6c" w:history="1">
+      <w:hyperlink r:id="rId88256ab0b60d46eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60826a9649e615009" w:history="1">
+      <w:hyperlink r:id="rId29156ab0b60d47157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86486a9649e6150b6" w:history="1">
+      <w:hyperlink r:id="rId11116ab0b60d47205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93356a9649e6151ee" w:history="1">
+      <w:hyperlink r:id="rId91956ab0b60d4733e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77227089" name="name28806a9649e61528c" descr="eu_funding_250.png"/>
+            <wp:docPr id="49208113" name="name36536ab0b60d473d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70596a9649e61528b" cstate="print"/>
+                    <a:blip r:embed="rId65316ab0b60d473d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74479351">
+  <w:abstractNum w:abstractNumId="18952845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38369967">
+    <w:lvl w:ilvl="0" w:tplc="85631217">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38369967" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85631217" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74479350">
+  <w:abstractNum w:abstractNumId="18952844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46347456">
+    <w:lvl w:ilvl="0" w:tplc="81534639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74479350">
-    <w:abstractNumId w:val="74479350"/>
+  <w:num w:numId="18952844">
+    <w:abstractNumId w:val="18952844"/>
   </w:num>
-  <w:num w:numId="74479351">
-    <w:abstractNumId w:val="74479351"/>
+  <w:num w:numId="18952845">
+    <w:abstractNumId w:val="18952845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889975961" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId212544950" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29476a9649e612429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId12536a9649e61249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId96866a9649e613136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId43126a9649e614c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId37996a9649e614cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId87156a9649e614d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId60826a9649e615009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId86486a9649e6150b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId93356a9649e6151ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60886a9649e612cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60886a9649e612cc0.jpg"/><Relationship Id="rId75066a9649e614006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75066a9649e614006.jpg"/><Relationship Id="rId70596a9649e61528b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70596a9649e61528b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId654654573" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128066719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11126ab0b60d447eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId13486ab0b60d44830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId32626ab0b60d4511f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId65976ab0b60d46d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId83196ab0b60d46e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId88256ab0b60d46eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId29156ab0b60d47157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId11116ab0b60d47205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId91956ab0b60d4733e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99626ab0b60d44ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99626ab0b60d44ffa.jpg"/><Relationship Id="rId89146ab0b60d4618c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89146ab0b60d4618c.jpg"/><Relationship Id="rId65316ab0b60d473d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65316ab0b60d473d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>