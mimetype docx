--- v15 (2026-09-21)
+++ v16 (2026-10-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11126ab0b60d447eb" w:history="1">
+            <w:hyperlink r:id="rId73656ad9a7f4b249f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13486ab0b60d44830" w:history="1">
+            <w:hyperlink r:id="rId65346ad9a7f4b24e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34994454" name="name76656ab0b60d44ffc" descr="327.jpg"/>
+                  <wp:docPr id="79433010" name="name45126ad9a7f4b299e" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99626ab0b60d44ffa" cstate="print"/>
+                          <a:blip r:embed="rId64316ad9a7f4b299c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32626ab0b60d4511f" w:history="1">
+            <w:hyperlink r:id="rId33296ad9a7f4b2aea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74681516" name="name23116ab0b60d4618e" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="54049563" name="name23706ad9a7f4b398f" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89146ab0b60d4618c" cstate="print"/>
+                    <a:blip r:embed="rId65366ad9a7f4b398c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65976ab0b60d46d5c" w:history="1">
+      <w:hyperlink r:id="rId29826ad9a7f4b455f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83196ab0b60d46e1d" w:history="1">
+      <w:hyperlink r:id="rId31856ad9a7f4b4616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88256ab0b60d46eb5" w:history="1">
+      <w:hyperlink r:id="rId28286ad9a7f4b46ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29156ab0b60d47157" w:history="1">
+      <w:hyperlink r:id="rId70406ad9a7f4b494e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11116ab0b60d47205" w:history="1">
+      <w:hyperlink r:id="rId89926ad9a7f4b4a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91956ab0b60d4733e" w:history="1">
+      <w:hyperlink r:id="rId67286ad9a7f4b4b50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49208113" name="name36536ab0b60d473d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="73043638" name="name64176ad9a7f4b4e8c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65316ab0b60d473d3" cstate="print"/>
+                    <a:blip r:embed="rId72406ad9a7f4b4e8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18952845">
+  <w:abstractNum w:abstractNumId="84793226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85631217">
+    <w:lvl w:ilvl="0" w:tplc="39848142">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85631217" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39848142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18952844">
+  <w:abstractNum w:abstractNumId="84793225">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81534639">
+    <w:lvl w:ilvl="0" w:tplc="45820554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18952844">
-    <w:abstractNumId w:val="18952844"/>
+  <w:num w:numId="84793225">
+    <w:abstractNumId w:val="84793225"/>
   </w:num>
-  <w:num w:numId="18952845">
-    <w:abstractNumId w:val="18952845"/>
+  <w:num w:numId="84793226">
+    <w:abstractNumId w:val="84793226"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId654654573" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128066719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11126ab0b60d447eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId13486ab0b60d44830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId32626ab0b60d4511f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId65976ab0b60d46d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId83196ab0b60d46e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId88256ab0b60d46eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId29156ab0b60d47157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId11116ab0b60d47205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId91956ab0b60d4733e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99626ab0b60d44ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99626ab0b60d44ffa.jpg"/><Relationship Id="rId89146ab0b60d4618c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89146ab0b60d4618c.jpg"/><Relationship Id="rId65316ab0b60d473d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65316ab0b60d473d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823185542" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId825639504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73656ad9a7f4b249f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId65346ad9a7f4b24e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId33296ad9a7f4b2aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId29826ad9a7f4b455f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId31856ad9a7f4b4616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId28286ad9a7f4b46ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId70406ad9a7f4b494e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId89926ad9a7f4b4a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId67286ad9a7f4b4b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64316ad9a7f4b299c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64316ad9a7f4b299c.jpg"/><Relationship Id="rId65366ad9a7f4b398c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65366ad9a7f4b398c.jpg"/><Relationship Id="rId72406ad9a7f4b4e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72406ad9a7f4b4e8b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>