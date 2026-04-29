--- v6 (2026-03-28)
+++ v7 (2026-04-29)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424769c7b9536cce2" w:history="1">
+            <w:hyperlink r:id="rId879869f1bd43ade43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108069c7b9536cd27" w:history="1">
+            <w:hyperlink r:id="rId467069f1bd43ade89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51303188" name="name716669c7b9536d2ea" descr="327.jpg"/>
+                  <wp:docPr id="94151334" name="name553769f1bd43aefd1" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId994469c7b9536d2e9" cstate="print"/>
+                          <a:blip r:embed="rId758969f1bd43aefcd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId600469c7b9536d417" w:history="1">
+            <w:hyperlink r:id="rId975769f1bd43af0df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3107117" name="name570569c7b9536e70c" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="37288154" name="name746269f1bd43b23ca" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId865769c7b9536e708" cstate="print"/>
+                    <a:blip r:embed="rId726669f1bd43b23c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797169c7b9536f2f2" w:history="1">
+      <w:hyperlink r:id="rId319669f1bd43b3065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104869c7b9536f3a8" w:history="1">
+      <w:hyperlink r:id="rId849069f1bd43b3121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId417969c7b9536f43d" w:history="1">
+      <w:hyperlink r:id="rId768469f1bd43b31b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829969c7b9536f700" w:history="1">
+      <w:hyperlink r:id="rId641669f1bd43b34aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350169c7b9536f7b0" w:history="1">
+      <w:hyperlink r:id="rId255269f1bd43b355d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463969c7b9536f8e8" w:history="1">
+      <w:hyperlink r:id="rId268869f1bd43b36b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32621598" name="name283269c7b9536f9b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="76465959" name="name887869f1bd43b3754" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId765669c7b9536f9b3" cstate="print"/>
+                    <a:blip r:embed="rId680869f1bd43b3753" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74501947">
+  <w:abstractNum w:abstractNumId="57298097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85754568">
+    <w:lvl w:ilvl="0" w:tplc="82191226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85754568" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82191226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74501946">
+  <w:abstractNum w:abstractNumId="57298096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62018533">
+    <w:lvl w:ilvl="0" w:tplc="53259585">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74501946">
-    <w:abstractNumId w:val="74501946"/>
+  <w:num w:numId="57298096">
+    <w:abstractNumId w:val="57298096"/>
   </w:num>
-  <w:num w:numId="74501947">
-    <w:abstractNumId w:val="74501947"/>
+  <w:num w:numId="57298097">
+    <w:abstractNumId w:val="57298097"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId412786171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId171528929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId424769c7b9536cce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId108069c7b9536cd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId600469c7b9536d417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId797169c7b9536f2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId104869c7b9536f3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId417969c7b9536f43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId829969c7b9536f700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId350169c7b9536f7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId463969c7b9536f8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994469c7b9536d2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994469c7b9536d2e9.jpg"/><Relationship Id="rId865769c7b9536e708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865769c7b9536e708.jpg"/><Relationship Id="rId765669c7b9536f9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId765669c7b9536f9b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId551991548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575646124" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId879869f1bd43ade43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId467069f1bd43ade89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId975769f1bd43af0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId319669f1bd43b3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId849069f1bd43b3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId768469f1bd43b31b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId641669f1bd43b34aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId255269f1bd43b355d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId268869f1bd43b36b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId758969f1bd43aefcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758969f1bd43aefcd.jpg"/><Relationship Id="rId726669f1bd43b23c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId726669f1bd43b23c7.jpg"/><Relationship Id="rId680869f1bd43b3753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId680869f1bd43b3753.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>