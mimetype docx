--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879869f1bd43ade43" w:history="1">
+            <w:hyperlink r:id="rId99646a0df0781e3f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467069f1bd43ade89" w:history="1">
+            <w:hyperlink r:id="rId18376a0df0781e460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94151334" name="name553769f1bd43aefd1" descr="327.jpg"/>
+                  <wp:docPr id="37458798" name="name33096a0df0781ea8e" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId758969f1bd43aefcd" cstate="print"/>
+                          <a:blip r:embed="rId58976a0df0781ea8c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId975769f1bd43af0df" w:history="1">
+            <w:hyperlink r:id="rId49676a0df0781ebc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37288154" name="name746269f1bd43b23ca" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="49515398" name="name57216a0df0782000c" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId726669f1bd43b23c7" cstate="print"/>
+                    <a:blip r:embed="rId64106a0df07820009" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319669f1bd43b3065" w:history="1">
+      <w:hyperlink r:id="rId61756a0df07820c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849069f1bd43b3121" w:history="1">
+      <w:hyperlink r:id="rId74466a0df07820cfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId768469f1bd43b31b8" w:history="1">
+      <w:hyperlink r:id="rId33266a0df07820d8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641669f1bd43b34aa" w:history="1">
+      <w:hyperlink r:id="rId34366a0df0782102e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255269f1bd43b355d" w:history="1">
+      <w:hyperlink r:id="rId96786a0df078210da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268869f1bd43b36b5" w:history="1">
+      <w:hyperlink r:id="rId33616a0df07821236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76465959" name="name887869f1bd43b3754" descr="eu_funding_250.png"/>
+            <wp:docPr id="90071352" name="name63216a0df078214ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId680869f1bd43b3753" cstate="print"/>
+                    <a:blip r:embed="rId23976a0df078214c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57298097">
+  <w:abstractNum w:abstractNumId="17464664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82191226">
+    <w:lvl w:ilvl="0" w:tplc="28270093">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82191226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28270093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57298096">
+  <w:abstractNum w:abstractNumId="17464663">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53259585">
+    <w:lvl w:ilvl="0" w:tplc="88828175">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57298096">
-    <w:abstractNumId w:val="57298096"/>
+  <w:num w:numId="17464663">
+    <w:abstractNumId w:val="17464663"/>
   </w:num>
-  <w:num w:numId="57298097">
-    <w:abstractNumId w:val="57298097"/>
+  <w:num w:numId="17464664">
+    <w:abstractNumId w:val="17464664"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId551991548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575646124" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId879869f1bd43ade43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId467069f1bd43ade89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId975769f1bd43af0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId319669f1bd43b3065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId849069f1bd43b3121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId768469f1bd43b31b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId641669f1bd43b34aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId255269f1bd43b355d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId268869f1bd43b36b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId758969f1bd43aefcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758969f1bd43aefcd.jpg"/><Relationship Id="rId726669f1bd43b23c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId726669f1bd43b23c7.jpg"/><Relationship Id="rId680869f1bd43b3753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId680869f1bd43b3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795146911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453525686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99646a0df0781e3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId18376a0df0781e460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId49676a0df0781ebc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId61756a0df07820c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId74466a0df07820cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId33266a0df07820d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId34366a0df0782102e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId96786a0df078210da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId33616a0df07821236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58976a0df0781ea8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58976a0df0781ea8c.jpg"/><Relationship Id="rId64106a0df07820009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64106a0df07820009.jpg"/><Relationship Id="rId23976a0df078214c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23976a0df078214c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>