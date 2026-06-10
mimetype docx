--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99646a0df0781e3f8" w:history="1">
+            <w:hyperlink r:id="rId51586a2989897172b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18376a0df0781e460" w:history="1">
+            <w:hyperlink r:id="rId53316a29898971770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37458798" name="name33096a0df0781ea8e" descr="327.jpg"/>
+                  <wp:docPr id="20018256" name="name82066a29898971f7e" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58976a0df0781ea8c" cstate="print"/>
+                          <a:blip r:embed="rId80356a29898971f7b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49676a0df0781ebc7" w:history="1">
+            <w:hyperlink r:id="rId68146a298989720b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49515398" name="name57216a0df0782000c" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="37911106" name="name65626a298989731b1" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64106a0df07820009" cstate="print"/>
+                    <a:blip r:embed="rId80196a298989731ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61756a0df07820c46" w:history="1">
+      <w:hyperlink r:id="rId77316a29898973d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74466a0df07820cfa" w:history="1">
+      <w:hyperlink r:id="rId49596a29898973e51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33266a0df07820d8e" w:history="1">
+      <w:hyperlink r:id="rId53246a29898973ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34366a0df0782102e" w:history="1">
+      <w:hyperlink r:id="rId76396a2989897417c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96786a0df078210da" w:history="1">
+      <w:hyperlink r:id="rId54016a29898974228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33616a0df07821236" w:history="1">
+      <w:hyperlink r:id="rId12496a29898974378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90071352" name="name63216a0df078214ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="92948718" name="name42516a29898974415" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23976a0df078214c8" cstate="print"/>
+                    <a:blip r:embed="rId20606a29898974414" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17464664">
+  <w:abstractNum w:abstractNumId="52403659">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28270093">
+    <w:lvl w:ilvl="0" w:tplc="98066611">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28270093" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98066611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17464663">
+  <w:abstractNum w:abstractNumId="52403658">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88828175">
+    <w:lvl w:ilvl="0" w:tplc="12698042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17464663">
-    <w:abstractNumId w:val="17464663"/>
+  <w:num w:numId="52403658">
+    <w:abstractNumId w:val="52403658"/>
   </w:num>
-  <w:num w:numId="17464664">
-    <w:abstractNumId w:val="17464664"/>
+  <w:num w:numId="52403659">
+    <w:abstractNumId w:val="52403659"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795146911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453525686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99646a0df0781e3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId18376a0df0781e460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId49676a0df0781ebc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId61756a0df07820c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId74466a0df07820cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId33266a0df07820d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId34366a0df0782102e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId96786a0df078210da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId33616a0df07821236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58976a0df0781ea8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58976a0df0781ea8c.jpg"/><Relationship Id="rId64106a0df07820009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64106a0df07820009.jpg"/><Relationship Id="rId23976a0df078214c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23976a0df078214c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId201174058" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564335448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51586a2989897172b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId53316a29898971770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId68146a298989720b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId77316a29898973d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId49596a29898973e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId53246a29898973ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId76396a2989897417c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId54016a29898974228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId12496a29898974378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80356a29898971f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80356a29898971f7b.jpg"/><Relationship Id="rId80196a298989731ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80196a298989731ae.jpg"/><Relationship Id="rId20606a29898974414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20606a29898974414.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>