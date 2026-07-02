--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51586a2989897172b" w:history="1">
+            <w:hyperlink r:id="rId70596a464e83a767b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53316a29898971770" w:history="1">
+            <w:hyperlink r:id="rId63236a464e83a76bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20018256" name="name82066a29898971f7e" descr="327.jpg"/>
+                  <wp:docPr id="61648296" name="name35166a464e83a7d06" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80356a29898971f7b" cstate="print"/>
+                          <a:blip r:embed="rId76126a464e83a7d05" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68146a298989720b1" w:history="1">
+            <w:hyperlink r:id="rId88296a464e83a7e29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37911106" name="name65626a298989731b1" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="17153335" name="name75816a464e83a8bd0" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80196a298989731ae" cstate="print"/>
+                    <a:blip r:embed="rId95196a464e83a8bcd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77316a29898973d9d" w:history="1">
+      <w:hyperlink r:id="rId67126a464e83a97d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49596a29898973e51" w:history="1">
+      <w:hyperlink r:id="rId56146a464e83a988f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53246a29898973ee6" w:history="1">
+      <w:hyperlink r:id="rId88756a464e83a9926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76396a2989897417c" w:history="1">
+      <w:hyperlink r:id="rId45966a464e83a9bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54016a29898974228" w:history="1">
+      <w:hyperlink r:id="rId20896a464e83a9c7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12496a29898974378" w:history="1">
+      <w:hyperlink r:id="rId41376a464e83a9db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92948718" name="name42516a29898974415" descr="eu_funding_250.png"/>
+            <wp:docPr id="17726214" name="name18186a464e83a9e4c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20606a29898974414" cstate="print"/>
+                    <a:blip r:embed="rId64126a464e83a9e4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52403659">
+  <w:abstractNum w:abstractNumId="78573778">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98066611">
+    <w:lvl w:ilvl="0" w:tplc="11942516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98066611" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11942516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52403658">
+  <w:abstractNum w:abstractNumId="78573777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12698042">
+    <w:lvl w:ilvl="0" w:tplc="72294745">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52403658">
-    <w:abstractNumId w:val="52403658"/>
+  <w:num w:numId="78573777">
+    <w:abstractNumId w:val="78573777"/>
   </w:num>
-  <w:num w:numId="52403659">
-    <w:abstractNumId w:val="52403659"/>
+  <w:num w:numId="78573778">
+    <w:abstractNumId w:val="78573778"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId201174058" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564335448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51586a2989897172b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId53316a29898971770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId68146a298989720b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId77316a29898973d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId49596a29898973e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId53246a29898973ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId76396a2989897417c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId54016a29898974228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId12496a29898974378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80356a29898971f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80356a29898971f7b.jpg"/><Relationship Id="rId80196a298989731ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80196a298989731ae.jpg"/><Relationship Id="rId20606a29898974414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20606a29898974414.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311519379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286930319" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70596a464e83a767b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId63236a464e83a76bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId88296a464e83a7e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId67126a464e83a97d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId56146a464e83a988f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId88756a464e83a9926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId45966a464e83a9bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId20896a464e83a9c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId41376a464e83a9db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76126a464e83a7d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76126a464e83a7d05.jpg"/><Relationship Id="rId95196a464e83a8bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95196a464e83a8bcd.jpg"/><Relationship Id="rId64126a464e83a9e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64126a464e83a9e4b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>