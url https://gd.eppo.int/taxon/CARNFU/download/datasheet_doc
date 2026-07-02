--- v10 (2026-07-02)
+++ v11 (2026-07-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70596a464e83a767b" w:history="1">
+            <w:hyperlink r:id="rId72666a4652725ebf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63236a464e83a76bf" w:history="1">
+            <w:hyperlink r:id="rId63656a4652725ec38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61648296" name="name35166a464e83a7d06" descr="327.jpg"/>
+                  <wp:docPr id="90181234" name="name40726a4652725f268" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76126a464e83a7d05" cstate="print"/>
+                          <a:blip r:embed="rId13546a4652725f266" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88296a464e83a7e29" w:history="1">
+            <w:hyperlink r:id="rId82026a4652725f330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17153335" name="name75816a464e83a8bd0" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="17438610" name="name13396a46527260151" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95196a464e83a8bcd" cstate="print"/>
+                    <a:blip r:embed="rId82536a4652726014f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67126a464e83a97d9" w:history="1">
+      <w:hyperlink r:id="rId99996a46527260cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56146a464e83a988f" w:history="1">
+      <w:hyperlink r:id="rId69886a46527260d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88756a464e83a9926" w:history="1">
+      <w:hyperlink r:id="rId79616a46527260df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45966a464e83a9bcb" w:history="1">
+      <w:hyperlink r:id="rId20576a4652726108c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20896a464e83a9c7b" w:history="1">
+      <w:hyperlink r:id="rId14806a46527261139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41376a464e83a9db5" w:history="1">
+      <w:hyperlink r:id="rId37756a4652726126e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17726214" name="name18186a464e83a9e4c" descr="eu_funding_250.png"/>
+            <wp:docPr id="88759024" name="name53426a4652726131d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64126a464e83a9e4b" cstate="print"/>
+                    <a:blip r:embed="rId99046a4652726131b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78573778">
+  <w:abstractNum w:abstractNumId="56889844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11942516">
+    <w:lvl w:ilvl="0" w:tplc="62587083">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11942516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62587083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78573777">
+  <w:abstractNum w:abstractNumId="56889843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72294745">
+    <w:lvl w:ilvl="0" w:tplc="62314701">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78573777">
-    <w:abstractNumId w:val="78573777"/>
+  <w:num w:numId="56889843">
+    <w:abstractNumId w:val="56889843"/>
   </w:num>
-  <w:num w:numId="78573778">
-    <w:abstractNumId w:val="78573778"/>
+  <w:num w:numId="56889844">
+    <w:abstractNumId w:val="56889844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311519379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286930319" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70596a464e83a767b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId63236a464e83a76bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId88296a464e83a7e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId67126a464e83a97d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId56146a464e83a988f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId88756a464e83a9926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId45966a464e83a9bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId20896a464e83a9c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId41376a464e83a9db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76126a464e83a7d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76126a464e83a7d05.jpg"/><Relationship Id="rId95196a464e83a8bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95196a464e83a8bcd.jpg"/><Relationship Id="rId64126a464e83a9e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64126a464e83a9e4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423355543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634909373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72666a4652725ebf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId63656a4652725ec38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId82026a4652725f330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId99996a46527260cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId69886a46527260d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId79616a46527260df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId20576a4652726108c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId14806a46527261139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId37756a4652726126e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13546a4652725f266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13546a4652725f266.jpg"/><Relationship Id="rId82536a4652726014f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82536a4652726014f.jpg"/><Relationship Id="rId99046a4652726131b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99046a4652726131b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>