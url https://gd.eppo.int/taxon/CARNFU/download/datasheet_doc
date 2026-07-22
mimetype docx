--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72666a4652725ebf5" w:history="1">
+            <w:hyperlink r:id="rId95806a60d97f0e2a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63656a4652725ec38" w:history="1">
+            <w:hyperlink r:id="rId20996a60d97f0e2d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90181234" name="name40726a4652725f268" descr="327.jpg"/>
+                  <wp:docPr id="3771378" name="name30836a60d97f0e6cb" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13546a4652725f266" cstate="print"/>
+                          <a:blip r:embed="rId94616a60d97f0e6ca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82026a4652725f330" w:history="1">
+            <w:hyperlink r:id="rId82176a60d97f0e77d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17438610" name="name13396a46527260151" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="73409509" name="name26716a60d97f0f508" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82536a4652726014f" cstate="print"/>
+                    <a:blip r:embed="rId94516a60d97f0f506" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99996a46527260cac" w:history="1">
+      <w:hyperlink r:id="rId69026a60d97f0fd30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69886a46527260d5f" w:history="1">
+      <w:hyperlink r:id="rId71356a60d97f0fdb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79616a46527260df2" w:history="1">
+      <w:hyperlink r:id="rId65596a60d97f0fe1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20576a4652726108c" w:history="1">
+      <w:hyperlink r:id="rId30346a60d97f10004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14806a46527261139" w:history="1">
+      <w:hyperlink r:id="rId99016a60d97f10084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37756a4652726126e" w:history="1">
+      <w:hyperlink r:id="rId48866a60d97f10166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88759024" name="name53426a4652726131d" descr="eu_funding_250.png"/>
+            <wp:docPr id="32052669" name="name63376a60d97f101d7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99046a4652726131b" cstate="print"/>
+                    <a:blip r:embed="rId21306a60d97f101d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56889844">
+  <w:abstractNum w:abstractNumId="30734323">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62587083">
+    <w:lvl w:ilvl="0" w:tplc="35741446">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62587083" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35741446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56889843">
+  <w:abstractNum w:abstractNumId="30734322">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62314701">
+    <w:lvl w:ilvl="0" w:tplc="48205774">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56889843">
-    <w:abstractNumId w:val="56889843"/>
+  <w:num w:numId="30734322">
+    <w:abstractNumId w:val="30734322"/>
   </w:num>
-  <w:num w:numId="56889844">
-    <w:abstractNumId w:val="56889844"/>
+  <w:num w:numId="30734323">
+    <w:abstractNumId w:val="30734323"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423355543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634909373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72666a4652725ebf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId63656a4652725ec38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId82026a4652725f330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId99996a46527260cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId69886a46527260d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId79616a46527260df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId20576a4652726108c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId14806a46527261139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId37756a4652726126e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13546a4652725f266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13546a4652725f266.jpg"/><Relationship Id="rId82536a4652726014f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82536a4652726014f.jpg"/><Relationship Id="rId99046a4652726131b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99046a4652726131b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329190467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149615797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95806a60d97f0e2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId20996a60d97f0e2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId82176a60d97f0e77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId69026a60d97f0fd30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId71356a60d97f0fdb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId65596a60d97f0fe1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId30346a60d97f10004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId99016a60d97f10084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId48866a60d97f10166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94616a60d97f0e6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94616a60d97f0e6ca.jpg"/><Relationship Id="rId94516a60d97f0f506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94516a60d97f0f506.jpg"/><Relationship Id="rId21306a60d97f101d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21306a60d97f101d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>