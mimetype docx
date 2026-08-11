--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95806a60d97f0e2a7" w:history="1">
+            <w:hyperlink r:id="rId70886a7b90466e81f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20996a60d97f0e2d5" w:history="1">
+            <w:hyperlink r:id="rId39346a7b90466e863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3771378" name="name30836a60d97f0e6cb" descr="327.jpg"/>
+                  <wp:docPr id="22126662" name="name92096a7b90466efe2" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94616a60d97f0e6ca" cstate="print"/>
+                          <a:blip r:embed="rId62476a7b90466efe1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82176a60d97f0e77d" w:history="1">
+            <w:hyperlink r:id="rId63796a7b90466f11d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73409509" name="name26716a60d97f0f508" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="79161168" name="name90146a7b904670120" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94516a60d97f0f506" cstate="print"/>
+                    <a:blip r:embed="rId55876a7b90467011e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69026a60d97f0fd30" w:history="1">
+      <w:hyperlink r:id="rId89016a7b904670da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71356a60d97f0fdb1" w:history="1">
+      <w:hyperlink r:id="rId34756a7b904670e63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a60d97f0fe1a" w:history="1">
+      <w:hyperlink r:id="rId24436a7b904670efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30346a60d97f10004" w:history="1">
+      <w:hyperlink r:id="rId25886a7b9046711a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99016a60d97f10084" w:history="1">
+      <w:hyperlink r:id="rId15576a7b904671257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48866a60d97f10166" w:history="1">
+      <w:hyperlink r:id="rId75726a7b904671393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32052669" name="name63376a60d97f101d7" descr="eu_funding_250.png"/>
+            <wp:docPr id="58549459" name="name11576a7b904671463" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21306a60d97f101d6" cstate="print"/>
+                    <a:blip r:embed="rId66606a7b904671461" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30734323">
+  <w:abstractNum w:abstractNumId="15837658">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35741446">
+    <w:lvl w:ilvl="0" w:tplc="41667041">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35741446" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41667041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30734322">
+  <w:abstractNum w:abstractNumId="15837657">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48205774">
+    <w:lvl w:ilvl="0" w:tplc="88460112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30734322">
-    <w:abstractNumId w:val="30734322"/>
+  <w:num w:numId="15837657">
+    <w:abstractNumId w:val="15837657"/>
   </w:num>
-  <w:num w:numId="30734323">
-    <w:abstractNumId w:val="30734323"/>
+  <w:num w:numId="15837658">
+    <w:abstractNumId w:val="15837658"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329190467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149615797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95806a60d97f0e2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId20996a60d97f0e2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId82176a60d97f0e77d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId69026a60d97f0fd30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId71356a60d97f0fdb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId65596a60d97f0fe1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId30346a60d97f10004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId99016a60d97f10084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId48866a60d97f10166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94616a60d97f0e6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94616a60d97f0e6ca.jpg"/><Relationship Id="rId94516a60d97f0f506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94516a60d97f0f506.jpg"/><Relationship Id="rId21306a60d97f101d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21306a60d97f101d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268330690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877978394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70886a7b90466e81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId39346a7b90466e863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId63796a7b90466f11d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId89016a7b904670da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId34756a7b904670e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId24436a7b904670efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId25886a7b9046711a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId15576a7b904671257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId75726a7b904671393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62476a7b90466efe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62476a7b90466efe1.jpg"/><Relationship Id="rId55876a7b90467011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55876a7b90467011e.jpg"/><Relationship Id="rId66606a7b904671461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66606a7b904671461.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>