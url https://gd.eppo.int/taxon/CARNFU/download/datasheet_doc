--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Nottingham)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red-headed sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70886a7b90466e81f" w:history="1">
+            <w:hyperlink r:id="rId29476a9649e612429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39346a7b90466e863" w:history="1">
+            <w:hyperlink r:id="rId12536a9649e61249b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARNFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22126662" name="name92096a7b90466efe2" descr="327.jpg"/>
+                  <wp:docPr id="31432761" name="name76386a9649e612cc2" descr="327.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="327.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62476a7b90466efe1" cstate="print"/>
+                          <a:blip r:embed="rId60886a9649e612cc0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63796a7b90466f11d" w:history="1">
+            <w:hyperlink r:id="rId96866a9649e613136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1326,63 +1326,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2013 and specimen records). However, a few specimen records occur from riparian habitats in Southern Arizona and a single collecting locality in a coastal area of Guerrero, Mexico suggest this species is found in limited regions outside California (specimens deposited in Snow Entomological Museum Collection at the University of Kansas, Lawrence, KS; University of California, Riverside, Riverside, CA; and Smithsonian National Museum of Natural History, Washington DC). Further surveys in riparian areas of the South-Western United States or Mexico could identify additional areas where this species occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79161168" name="name90146a7b904670120" descr="CARNFU_distribution_map.jpg"/>
+            <wp:docPr id="4886755" name="name86276a9649e614009" descr="CARNFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARNFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55876a7b90467011e" cstate="print"/>
+                    <a:blip r:embed="rId75066a9649e614006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2944,51 +2944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3741</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 490–510. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89016a7b904670da9" w:history="1">
+      <w:hyperlink r:id="rId43126a9649e614c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3741.4.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34756a7b904670e63" w:history="1">
+      <w:hyperlink r:id="rId37996a9649e614cd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3144,51 +3144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5736, 53 pp.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24436a7b904670efb" w:history="1">
+      <w:hyperlink r:id="rId87156a9649e614d6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.2903/j.efsa.2019.5736 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147–153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25886a7b9046711a6" w:history="1">
+      <w:hyperlink r:id="rId60826a9649e615009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3495339</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3672,51 +3672,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 871–876.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2019) Agriculture: Grape Pest Management Guidelines: Sharpshooters. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15576a7b904671257" w:history="1">
+      <w:hyperlink r:id="rId86486a9649e6150b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Last text update: April 2019, Last accessed 31 October 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3869,51 +3869,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xyphon fulgidum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75726a7b904671393" w:history="1">
+      <w:hyperlink r:id="rId93356a9649e6151ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3926,63 +3926,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58549459" name="name11576a7b904671463" descr="eu_funding_250.png"/>
+            <wp:docPr id="77227089" name="name28806a9649e61528c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66606a7b904671461" cstate="print"/>
+                    <a:blip r:embed="rId70596a9649e61528b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4080,137 +4080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15837658">
+  <w:abstractNum w:abstractNumId="74479351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41667041">
+    <w:lvl w:ilvl="0" w:tplc="38369967">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41667041" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38369967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15837657">
+  <w:abstractNum w:abstractNumId="74479350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88460112">
+    <w:lvl w:ilvl="0" w:tplc="46347456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4962,55 +4962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15837657">
-    <w:abstractNumId w:val="15837657"/>
+  <w:num w:numId="74479350">
+    <w:abstractNumId w:val="74479350"/>
   </w:num>
-  <w:num w:numId="15837658">
-    <w:abstractNumId w:val="15837658"/>
+  <w:num w:numId="74479351">
+    <w:abstractNumId w:val="74479351"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16560,51 +16560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268330690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877978394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70886a7b90466e81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId39346a7b90466e863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId63796a7b90466f11d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId89016a7b904670da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId34756a7b904670e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId24436a7b904670efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId25886a7b9046711a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId15576a7b904671257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId75726a7b904671393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62476a7b90466efe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62476a7b90466efe1.jpg"/><Relationship Id="rId55876a7b90467011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55876a7b90467011e.jpg"/><Relationship Id="rId66606a7b904671461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66606a7b904671461.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889975961" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId212544950" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29476a9649e612429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/" TargetMode="External"/><Relationship Id="rId12536a9649e61249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/categorization" TargetMode="External"/><Relationship Id="rId96866a9649e613136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARNFU/photos" TargetMode="External"/><Relationship Id="rId43126a9649e614c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3741.4.3" TargetMode="External"/><Relationship Id="rId37996a9649e614cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId87156a9649e614d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId60826a9649e615009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3495339" TargetMode="External"/><Relationship Id="rId86486a9649e6150b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/grape/Sharpshooters/" TargetMode="External"/><Relationship Id="rId93356a9649e6151ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60886a9649e612cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60886a9649e612cc0.jpg"/><Relationship Id="rId75066a9649e614006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75066a9649e614006.jpg"/><Relationship Id="rId70596a9649e61528b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70596a9649e61528b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>