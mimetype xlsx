--- v2 (2026-03-05)
+++ v3 (2026-04-15)
@@ -377,51 +377,51 @@
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>PHOMCJ</t>
   </si>
   <si>
     <t>Phoma cajani</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
-    <t>Phytophthora nicotianae var. parasitica</t>
+    <t>Phytophthora nicotianae</t>
   </si>
   <si>
     <t>PLANKE</t>
   </si>
   <si>
     <t>Planococcus kenyae</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>