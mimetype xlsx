--- v2 (2026-05-30)
+++ v3 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CAHSI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO PRA for Thaumatotibia leucotreta. EPPO, Paris. Available at https://gd.eppo.int/taxon/ARGPLE/documents
 ------- listed by Bradley et al. (1979) as a host, but not supported by evidence Considered doubtful.
 * Bradley JD, Tremewan WG, Smith A (1979) British Tortricoid Moths. Tortricidae: Olethreutinae. London, UK.
@@ -324,50 +324,53 @@
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
 ------- host for oviposition</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Camellia)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum</t>
+  </si>
+  <si>
+    <t>* Qin DZ, Zhang TY, Xie KW, Bi JY, Zhang H, Fang W, Xu Y (2026) Clarification of the identities of the cicadellid and fulgoroid pests in Shaanxi tea area and correction of the scientific name of tea green leafhopper in China. Journal of Tea Science 46(1), 101-110 (abstract).</t>
   </si>
   <si>
     <t>RHIOHI</t>
   </si>
   <si>
     <t>Ripersiella hibisci</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus</t>
   </si>
   <si>
     <t>PRODLI</t>
   </si>
   <si>
     <t>Spodoptera litura</t>
   </si>
   <si>
     <t>TIRAPL</t>
   </si>
   <si>
     <t>Tiracola plagiata</t>
   </si>
@@ -1297,289 +1300,291 @@
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>112</v>
+      </c>
+      <c r="B49" t="s">
+        <v>126</v>
+      </c>
+      <c r="C49" t="s">
+        <v>127</v>
+      </c>
+      <c r="D49" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D55"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>