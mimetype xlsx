--- v0 (2025-10-09)
+++ v1 (2026-04-08)
@@ -12,86 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CADDR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Sforza R,Clair D, Daire X, Larrue J, Boudon-Padieu E (1998) The role of Hyalesthes obsoletus (Hemiptera: Cixiidae) in the occurrence of bois noir of grapevines in France. Journal of Phytopathology 146, 549-556.
 ------- As Cardaria draba. Isolate found on C, draba is not confirmed to belong 'Ca. Phytoplasma solani' (only the confirmation that the isolate found on this host plant belongs to the stolbur group is given).</t>
   </si>
   <si>
-    <t>Experimental</t>
-[...7 lines deleted...]
-  <si>
     <t>Host</t>
   </si>
   <si>
     <t>AGROSE</t>
   </si>
   <si>
     <t>Agrotis segetum (as Brassicaceae)</t>
   </si>
   <si>
     <t>ATALCO</t>
   </si>
   <si>
     <t>Athalia rosae (as Brassicaceae)</t>
   </si>
   <si>
     <t>* CABI (2019) Datasheet on Athalia rosae (cabbage leaf sawfly). https://doi.org/10.1079/cabicompendium.7651</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Brassicaceae)</t>
   </si>
   <si>
     <t>CEUTPL</t>
@@ -136,50 +127,56 @@
     <t>HYLEPL</t>
   </si>
   <si>
     <t>Delia platura (as Brassicaceae)</t>
   </si>
   <si>
     <t>DITYDI</t>
   </si>
   <si>
     <t>Ditylenchus dipsaci</t>
   </si>
   <si>
     <t>* Goodey JB, Franklin MT, Hooper DJ (1965) T. Goodey's: The Nematode Parasites of Plants Catalogued Under Their Hosts. Commonwealth Agricultural Bureaux, Farnham Royal, Bucks, England. Third edition, 214 pp.</t>
   </si>
   <si>
     <t>EURDOL</t>
   </si>
   <si>
     <t>Eurydema oleraceum (as Brassicaceae)</t>
   </si>
   <si>
     <t>EURDOR</t>
   </si>
   <si>
     <t>Eurydema ornata (as Brassicaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Brassicaceae)</t>
   </si>
   <si>
     <t>HELPRU</t>
   </si>
   <si>
     <t>Helophorus rufipes (as Brassicaceae)</t>
   </si>
   <si>
     <t>PALEMA</t>
   </si>
   <si>
     <t>Nephrotoma appendiculata (as Brassicaceae)</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>OTALLA</t>
@@ -608,463 +605,463 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="266.506" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B28" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B29" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" t="s">
         <v>74</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B33" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>