--- v0 (2025-10-08)
+++ v1 (2026-09-10)
@@ -12,95 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CABMV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>1PAQG</t>
   </si>
   <si>
     <t>Passiflora</t>
   </si>
   <si>
     <t>* Carvalho BM, Viana AP, da Silva FA, dos Santos PH, Eiras M, Santos EA (2021) How segregating populations of passion fruit react to CABMV infection?. European Journal of Plant Pathology 160, 855–866.</t>
   </si>
   <si>
     <t>PAQED</t>
   </si>
   <si>
     <t>Passiflora edulis</t>
   </si>
   <si>
     <t>PHSAN</t>
   </si>
   <si>
     <t>Vigna angularis</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>1LEGF</t>
   </si>
   <si>
     <t>Fabaceae</t>
+  </si>
+  <si>
+    <t>VIGSI</t>
+  </si>
+  <si>
+    <t>Vigna unguiculata</t>
+  </si>
+  <si>
+    <t>* Amayo R, Arinaitwe AB, Mukasa SB, Kyamanywa S, Rubaihayo PR, Edema R (2012) Prevalence of viruses infecting cowpea in Uganda and their molecular detection. African Journal of Biotechnology 11(77), 14132-14139.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -404,62 +413,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="237.085" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="249.939" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -483,50 +492,64 @@
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>