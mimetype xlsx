--- v0 (2025-10-17)
+++ v1 (2026-10-01)
@@ -60,87 +60,87 @@
     <t>* Shaw JG (1950) Hosts of the citrus blackfly in Mexico. United States Bureau of Entomology and Plant Quarantine. E-793, 3 pp.</t>
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus (as Buxus)</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
+    <t>LOPLJA</t>
+  </si>
+  <si>
+    <t>Lopholeucaspis japonica</t>
+  </si>
+  <si>
+    <t>* Moghaddam M (2013) An annotated checklist of the scale insects of Iran (Hemiptera, Sternorrhyncha, Coccoidea) with new records and distribution data. Zookeys 334, 1-92.
+------- As Buxus hyrcana.</t>
+  </si>
+  <si>
+    <t>HEMELE</t>
+  </si>
+  <si>
+    <t>Orgyia leucostigma</t>
+  </si>
+  <si>
+    <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp</t>
+  </si>
+  <si>
+    <t>ORIEIS</t>
+  </si>
+  <si>
+    <t>Orientus ishidae</t>
+  </si>
+  <si>
+    <t>* Lessio F, Picciau L, Gonella E, Mandrioli M, Tota F, Alma A (2016) The mosaic leafhopper Orientus ishidae: host plants, spatial distribution, infectivity, and transmission of 16SrV phytoplasmas to vines. Bulletin of Insectology 69(2), 277-289.
+------- Putative host plant (nymphs and adults were collected).</t>
+  </si>
+  <si>
     <t>GNMPCA</t>
   </si>
   <si>
-    <t>Gnomoniopsis smithogilvyi</t>
+    <t>Sirococcus smithogilvyi</t>
   </si>
   <si>
     <t>* Simsek SA, Katircioglu YZ, Cakar D, Rigling D, Maden S (2019) Impact of fungal diseases on common box (Buxus sempervirens L.) vegetation in Turkey. European Journal of Plant Pathology 153(4), 1203-1220.
 ------- In Artvin region (Turkey).</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Moghaddam M (2013) An annotated checklist of the scale insects of Iran (Hemiptera, Sternorrhyncha, Coccoidea) with new records and distribution data. Zookeys 334, 1-92.
-------- As Buxus hyrcana.</t>
-  </si>
-[...16 lines deleted...]
-    <t>* Lessio F, Picciau L, Gonella E, Mandrioli M, Tota F, Alma A (2016) The mosaic leafhopper Orientus ishidae: host plants, spatial distribution, infectivity, and transmission of 16SrV phytoplasmas to vines. Bulletin of Insectology 69(2), 277-289.
-------- Putative host plant (nymphs and adults were collected).</t>
   </si>
   <si>
     <t>XYLSCO</t>
   </si>
   <si>
     <t>Xylosandrus compactus</t>
   </si>
   <si>
     <t>* Chong JH, Reid L &amp; Williamson M (2009) Distribution, host plants, and damage of the black twig borer, Xylosandrus compactus (Eichhoff), in South Carolina. Journal of Agricultural and Urban Entomology 26, 199–208.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CYLDBU</t>
   </si>
   <si>
     <t>Calonectria pseudonaviculata</t>
   </si>
   <si>
     <t xml:space="preserve">* Shishkoff N, Daughtrey M, Aker S, Olsen RT (2015) Evaluating boxwood susceptibility to Calonectria pseudonaviculata using cuttings from the National Boxwood Collection. Plant Health Progress 16:11-15.
 ------- confirmed host. </t>
   </si>
   <si>
     <t>DPHNPE</t>