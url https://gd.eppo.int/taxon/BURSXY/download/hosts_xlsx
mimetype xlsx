--- v1 (2026-01-26)
+++ v2 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="BURSXY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PIUDE</t>
   </si>
   <si>
     <t>Pinus densiflora</t>
   </si>
   <si>
     <t>* Dropkin VH, Foudin A, Kondo E, Linit M, Smith M, Robbins K (1981) Pinewood nematode: a threat to US forests? Plant Disease 65(12), 1022-1027.</t>
   </si>
   <si>
@@ -257,59 +257,50 @@
   </si>
   <si>
     <t>Pinus luchuensis</t>
   </si>
   <si>
     <t>PIUMA</t>
   </si>
   <si>
     <t>Pinus massoniana</t>
   </si>
   <si>
     <t>* Lai YX (1993) The occurrence of pine wood nematode in Xiangshan, Zhejiang. Plant Quarantine (Shanghai), 7 (1), 38.
 * Yang BJ, Wang QL  (1989)  Distribution of the pine wood nematode in China and susceptibility of some Chinese and exotic pines to the nematode. Canadian Journal of Forest Research 19, 1527-1530.</t>
   </si>
   <si>
     <t>PIUMU</t>
   </si>
   <si>
     <t>Pinus mugo</t>
   </si>
   <si>
     <t>PIUNI</t>
   </si>
   <si>
     <t>Pinus nigra</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Arbuzova EN, Karagyan GH, Kozyreva NI, Shchukovskaya AG, Ghrejyan TL, Kalashian MY, Akopyan KV (2025) First finding of Bursaphelenchus xylophilus in pine plantations of the Republic of Armenia. Journal of Nematology 57(1), 20250004.</t>
   </si>
   <si>
     <t>PIUPA</t>
   </si>
   <si>
     <t>Pinus palustris</t>
   </si>
   <si>
     <t>PIUPL</t>
   </si>
   <si>
     <t>Pinus pinaster</t>
   </si>
   <si>
     <t>* Abelleira A, Picoaga, A, Mansilla JP, Aguin O (2011) Detection of Bursaphelenchus Xylophilus, causal agent of pine wilt disease on Pinus pinaster in Northwestern Spain. Plant Disease 95(6), p 776.</t>
   </si>
   <si>
     <t>PIUPI</t>
   </si>
   <si>
     <t>Pinus pinaster subsp. escarena</t>
   </si>
   <si>
     <t>PIUPO</t>
   </si>
@@ -792,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="454.032" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1245,377 +1236,363 @@
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
         <v>77</v>
       </c>
       <c r="C32" t="s">
         <v>78</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
         <v>79</v>
       </c>
       <c r="C33" t="s">
         <v>80</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" t="s">
         <v>82</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" t="s">
         <v>84</v>
       </c>
       <c r="C35" t="s">
         <v>85</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" t="s">
         <v>87</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" t="s">
         <v>89</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" t="s">
+        <v>93</v>
+      </c>
+      <c r="C39" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" t="s">
         <v>96</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
         <v>98</v>
       </c>
       <c r="C41" t="s">
         <v>99</v>
       </c>
       <c r="D41" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
         <v>101</v>
       </c>
       <c r="C42" t="s">
         <v>102</v>
       </c>
       <c r="D42" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
         <v>104</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
+        <v>108</v>
+      </c>
+      <c r="C45" t="s">
         <v>109</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" t="s">
         <v>111</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
+        <v>112</v>
+      </c>
+      <c r="C47" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
+        <v>114</v>
+      </c>
+      <c r="C48" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" t="s">
+        <v>116</v>
+      </c>
+      <c r="C49" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="B50" t="s">
         <v>119</v>
       </c>
       <c r="C50" t="s">
         <v>120</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B51" t="s">
         <v>122</v>
       </c>
       <c r="C51" t="s">
         <v>123</v>
       </c>
       <c r="D51" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" t="s">
         <v>126</v>
       </c>
       <c r="D52" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B53" t="s">
         <v>128</v>
       </c>
       <c r="C53" t="s">
         <v>129</v>
       </c>
       <c r="D53" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" t="s">
         <v>132</v>
       </c>
       <c r="D54" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" t="s">
+        <v>134</v>
+      </c>
+      <c r="D55" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B56" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" t="s">
         <v>136</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>124</v>
-[...13 lines deleted...]
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">