--- v6 (2026-03-04)
+++ v7 (2026-04-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651769a7f2ceeba56" w:history="1">
+            <w:hyperlink r:id="rId273069dbfbb271976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527769a7f2ceebac1" w:history="1">
+            <w:hyperlink r:id="rId764469dbfbb2719e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55041626" name="name339569a7f2ceec0b6" descr="7792.jpg"/>
+                  <wp:docPr id="89474767" name="name891969dbfbb272070" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId951369a7f2ceec0b4" cstate="print"/>
+                          <a:blip r:embed="rId421569dbfbb27206d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId353669a7f2ceec1ed" w:history="1">
+            <w:hyperlink r:id="rId813269dbfbb272175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10271025" name="name879369a7f2ceee14e" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="78022422" name="name331269dbfbb273e8d" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166869a7f2ceee14a" cstate="print"/>
+                    <a:blip r:embed="rId409469dbfbb273e8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640869a7f2cef2280" w:history="1">
+      <w:hyperlink r:id="rId963469dbfbb2781d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140169a7f2cef34b7" w:history="1">
+      <w:hyperlink r:id="rId874769dbfbb279453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96231357">
+  <w:abstractNum w:abstractNumId="95337896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16986585">
+    <w:lvl w:ilvl="0" w:tplc="12087042">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16986585" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12087042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96231356">
+  <w:abstractNum w:abstractNumId="95337895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73267164">
+    <w:lvl w:ilvl="0" w:tplc="41877494">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96231356">
-    <w:abstractNumId w:val="96231356"/>
+  <w:num w:numId="95337895">
+    <w:abstractNumId w:val="95337895"/>
   </w:num>
-  <w:num w:numId="96231357">
-    <w:abstractNumId w:val="96231357"/>
+  <w:num w:numId="95337896">
+    <w:abstractNumId w:val="95337896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252561790" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490601290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId651769a7f2ceeba56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId527769a7f2ceebac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId353669a7f2ceec1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId640869a7f2cef2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId140169a7f2cef34b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId951369a7f2ceec0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId951369a7f2ceec0b4.jpg"/><Relationship Id="rId166869a7f2ceee14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId166869a7f2ceee14a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId207342700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492456009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId273069dbfbb271976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId764469dbfbb2719e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId813269dbfbb272175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId963469dbfbb2781d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId874769dbfbb279453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId421569dbfbb27206d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421569dbfbb27206d.jpg"/><Relationship Id="rId409469dbfbb273e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409469dbfbb273e8a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>