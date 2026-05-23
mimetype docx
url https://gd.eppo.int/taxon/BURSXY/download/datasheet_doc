--- v7 (2026-04-12)
+++ v8 (2026-05-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273069dbfbb271976" w:history="1">
+            <w:hyperlink r:id="rId15136a110374a8780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764469dbfbb2719e3" w:history="1">
+            <w:hyperlink r:id="rId66556a110374a87f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89474767" name="name891969dbfbb272070" descr="7792.jpg"/>
+                  <wp:docPr id="97768922" name="name18136a110374a890a" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId421569dbfbb27206d" cstate="print"/>
+                          <a:blip r:embed="rId78116a110374a8909" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId813269dbfbb272175" w:history="1">
+            <w:hyperlink r:id="rId70146a110374a8a4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78022422" name="name331269dbfbb273e8d" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="47109686" name="name75086a110374aabc3" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId409469dbfbb273e8a" cstate="print"/>
+                    <a:blip r:embed="rId58636a110374aabbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3440,51 +3440,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Armenia, France (mainland), Portugal (mainland, Madeira), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Anhui, Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Shaanxi, Shandong, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), Japan (Honshu, Kyushu, Ryukyu Archipelago, Shikoku), Korea, Republic of, Taiwan</w:t>
+        <w:t xml:space="preserve"> China (Anhui, Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Shaanxi, Shandong, Sichuan, Xianggang (Hong Kong), Xizhang, Yunnan, Zhejiang), Japan (Honshu, Kyushu, Ryukyu Archipelago, Shikoku), Korea, Republic of, Taiwan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Nunavut, Ontario, Québec, Saskatchewan, Yukon Territory), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Colorado, Connecticut, Delaware, Florida, Georgia, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Nebraska, New Jersey, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, Tennessee, Texas, Vermont, Virginia, West Virginia, Wisconsin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963469dbfbb2781d9" w:history="1">
+      <w:hyperlink r:id="rId66826a110374af098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874769dbfbb279453" w:history="1">
+      <w:hyperlink r:id="rId31466a110374b032b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95337896">
+  <w:abstractNum w:abstractNumId="95936598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12087042">
+    <w:lvl w:ilvl="0" w:tplc="31656643">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12087042" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31656643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95337895">
+  <w:abstractNum w:abstractNumId="95936597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41877494">
+    <w:lvl w:ilvl="0" w:tplc="31027541">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95337895">
-    <w:abstractNumId w:val="95337895"/>
+  <w:num w:numId="95936597">
+    <w:abstractNumId w:val="95936597"/>
   </w:num>
-  <w:num w:numId="95337896">
-    <w:abstractNumId w:val="95337896"/>
+  <w:num w:numId="95936598">
+    <w:abstractNumId w:val="95936598"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId207342700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492456009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId273069dbfbb271976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId764469dbfbb2719e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId813269dbfbb272175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId963469dbfbb2781d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId874769dbfbb279453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId421569dbfbb27206d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421569dbfbb27206d.jpg"/><Relationship Id="rId409469dbfbb273e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409469dbfbb273e8a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169940744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId344770015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15136a110374a8780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId66556a110374a87f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId70146a110374a8a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId66826a110374af098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId31466a110374b032b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78116a110374a8909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78116a110374a8909.jpg"/><Relationship Id="rId58636a110374aabbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58636a110374aabbf.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>