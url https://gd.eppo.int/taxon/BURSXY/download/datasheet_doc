--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15136a110374a8780" w:history="1">
+            <w:hyperlink r:id="rId54706a2bcb34db5ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66556a110374a87f0" w:history="1">
+            <w:hyperlink r:id="rId56756a2bcb34db61b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97768922" name="name18136a110374a890a" descr="7792.jpg"/>
+                  <wp:docPr id="62038304" name="name16276a2bcb34dbc16" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78116a110374a8909" cstate="print"/>
+                          <a:blip r:embed="rId97826a2bcb34dbc14" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70146a110374a8a4a" w:history="1">
+            <w:hyperlink r:id="rId49786a2bcb34dbd45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47109686" name="name75086a110374aabc3" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="42482992" name="name14396a2bcb34de033" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58636a110374aabbf" cstate="print"/>
+                    <a:blip r:embed="rId51636a2bcb34de02e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66826a110374af098" w:history="1">
+      <w:hyperlink r:id="rId77136a2bcb34e2501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31466a110374b032b" w:history="1">
+      <w:hyperlink r:id="rId22496a2bcb34e3930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95936598">
+  <w:abstractNum w:abstractNumId="28758242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31656643">
+    <w:lvl w:ilvl="0" w:tplc="50476496">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31656643" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50476496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95936597">
+  <w:abstractNum w:abstractNumId="28758241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31027541">
+    <w:lvl w:ilvl="0" w:tplc="98426315">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95936597">
-    <w:abstractNumId w:val="95936597"/>
+  <w:num w:numId="28758241">
+    <w:abstractNumId w:val="28758241"/>
   </w:num>
-  <w:num w:numId="95936598">
-    <w:abstractNumId w:val="95936598"/>
+  <w:num w:numId="28758242">
+    <w:abstractNumId w:val="28758242"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169940744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId344770015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15136a110374a8780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId66556a110374a87f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId70146a110374a8a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId66826a110374af098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId31466a110374b032b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78116a110374a8909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78116a110374a8909.jpg"/><Relationship Id="rId58636a110374aabbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58636a110374aabbf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548071220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817546005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54706a2bcb34db5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId56756a2bcb34db61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId49786a2bcb34dbd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId77136a2bcb34e2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId22496a2bcb34e3930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97826a2bcb34dbc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97826a2bcb34dbc14.jpg"/><Relationship Id="rId51636a2bcb34de02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51636a2bcb34de02e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>