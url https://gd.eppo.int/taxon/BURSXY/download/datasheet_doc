--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54706a2bcb34db5ac" w:history="1">
+            <w:hyperlink r:id="rId19336a46410393b98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56756a2bcb34db61b" w:history="1">
+            <w:hyperlink r:id="rId65486a46410393c0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62038304" name="name16276a2bcb34dbc16" descr="7792.jpg"/>
+                  <wp:docPr id="30256042" name="name88756a4641039437f" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97826a2bcb34dbc14" cstate="print"/>
+                          <a:blip r:embed="rId59656a4641039437c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49786a2bcb34dbd45" w:history="1">
+            <w:hyperlink r:id="rId45696a464103944c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42482992" name="name14396a2bcb34de033" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="1662266" name="name65376a464103961b1" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51636a2bcb34de02e" cstate="print"/>
+                    <a:blip r:embed="rId83196a464103961ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77136a2bcb34e2501" w:history="1">
+      <w:hyperlink r:id="rId18266a4641039c85d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496a2bcb34e3930" w:history="1">
+      <w:hyperlink r:id="rId20896a4641039dad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28758242">
+  <w:abstractNum w:abstractNumId="12955720">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50476496">
+    <w:lvl w:ilvl="0" w:tplc="43875262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50476496" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43875262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28758241">
+  <w:abstractNum w:abstractNumId="12955719">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98426315">
+    <w:lvl w:ilvl="0" w:tplc="80044532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28758241">
-    <w:abstractNumId w:val="28758241"/>
+  <w:num w:numId="12955719">
+    <w:abstractNumId w:val="12955719"/>
   </w:num>
-  <w:num w:numId="28758242">
-    <w:abstractNumId w:val="28758242"/>
+  <w:num w:numId="12955720">
+    <w:abstractNumId w:val="12955720"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548071220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817546005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54706a2bcb34db5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId56756a2bcb34db61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId49786a2bcb34dbd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId77136a2bcb34e2501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId22496a2bcb34e3930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97826a2bcb34dbc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97826a2bcb34dbc14.jpg"/><Relationship Id="rId51636a2bcb34de02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51636a2bcb34de02e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId663660470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872206001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19336a46410393b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId65486a46410393c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId45696a464103944c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId18266a4641039c85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId20896a4641039dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59656a4641039437c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59656a4641039437c.jpg"/><Relationship Id="rId83196a464103961ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83196a464103961ad.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>