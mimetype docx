--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19336a46410393b98" w:history="1">
+            <w:hyperlink r:id="rId84486a60d70d7543a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65486a46410393c0b" w:history="1">
+            <w:hyperlink r:id="rId57576a60d70d754b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30256042" name="name88756a4641039437f" descr="7792.jpg"/>
+                  <wp:docPr id="65257461" name="name40156a60d70d7558c" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59656a4641039437c" cstate="print"/>
+                          <a:blip r:embed="rId20676a60d70d7558b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45696a464103944c2" w:history="1">
+            <w:hyperlink r:id="rId12136a60d70d756a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1662266" name="name65376a464103961b1" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="64668407" name="name25306a60d70d77610" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83196a464103961ad" cstate="print"/>
+                    <a:blip r:embed="rId11066a60d70d7760c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18266a4641039c85d" w:history="1">
+      <w:hyperlink r:id="rId46546a60d70d7b7ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20896a4641039dad2" w:history="1">
+      <w:hyperlink r:id="rId17346a60d70d7ca7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12955720">
+  <w:abstractNum w:abstractNumId="10610747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43875262">
+    <w:lvl w:ilvl="0" w:tplc="59178626">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43875262" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59178626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12955719">
+  <w:abstractNum w:abstractNumId="10610746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80044532">
+    <w:lvl w:ilvl="0" w:tplc="50473530">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12955719">
-    <w:abstractNumId w:val="12955719"/>
+  <w:num w:numId="10610746">
+    <w:abstractNumId w:val="10610746"/>
   </w:num>
-  <w:num w:numId="12955720">
-    <w:abstractNumId w:val="12955720"/>
+  <w:num w:numId="10610747">
+    <w:abstractNumId w:val="10610747"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId663660470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872206001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19336a46410393b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId65486a46410393c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId45696a464103944c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId18266a4641039c85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId20896a4641039dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59656a4641039437c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59656a4641039437c.jpg"/><Relationship Id="rId83196a464103961ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83196a464103961ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751152595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791638194" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84486a60d70d7543a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId57576a60d70d754b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId12136a60d70d756a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId46546a60d70d7b7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId17346a60d70d7ca7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20676a60d70d7558b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20676a60d70d7558b.jpg"/><Relationship Id="rId11066a60d70d7760c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11066a60d70d7760c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>