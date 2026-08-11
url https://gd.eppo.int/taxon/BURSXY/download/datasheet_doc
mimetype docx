--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84486a60d70d7543a" w:history="1">
+            <w:hyperlink r:id="rId11726a7b64ab3a058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57576a60d70d754b0" w:history="1">
+            <w:hyperlink r:id="rId98556a7b64ab3a0c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65257461" name="name40156a60d70d7558c" descr="7792.jpg"/>
+                  <wp:docPr id="91867890" name="name62596a7b64ab3a8b6" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20676a60d70d7558b" cstate="print"/>
+                          <a:blip r:embed="rId12166a7b64ab3a8b4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12136a60d70d756a2" w:history="1">
+            <w:hyperlink r:id="rId33266a7b64ab3a9f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64668407" name="name25306a60d70d77610" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="93365333" name="name68766a7b64ab3c7c9" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11066a60d70d7760c" cstate="print"/>
+                    <a:blip r:embed="rId88556a7b64ab3c7c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46546a60d70d7b7ce" w:history="1">
+      <w:hyperlink r:id="rId53636a7b64ab41fa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17346a60d70d7ca7e" w:history="1">
+      <w:hyperlink r:id="rId96986a7b64ab45185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10610747">
+  <w:abstractNum w:abstractNumId="61649235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59178626">
+    <w:lvl w:ilvl="0" w:tplc="64550368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59178626" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64550368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10610746">
+  <w:abstractNum w:abstractNumId="61649234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50473530">
+    <w:lvl w:ilvl="0" w:tplc="76030380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10610746">
-    <w:abstractNumId w:val="10610746"/>
+  <w:num w:numId="61649234">
+    <w:abstractNumId w:val="61649234"/>
   </w:num>
-  <w:num w:numId="10610747">
-    <w:abstractNumId w:val="10610747"/>
+  <w:num w:numId="61649235">
+    <w:abstractNumId w:val="61649235"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751152595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791638194" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84486a60d70d7543a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId57576a60d70d754b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId12136a60d70d756a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId46546a60d70d7b7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId17346a60d70d7ca7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20676a60d70d7558b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20676a60d70d7558b.jpg"/><Relationship Id="rId11066a60d70d7760c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11066a60d70d7760c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394979687" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592208774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11726a7b64ab3a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId98556a7b64ab3a0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId33266a7b64ab3a9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId53636a7b64ab41fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId96986a7b64ab45185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12166a7b64ab3a8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12166a7b64ab3a8b4.jpg"/><Relationship Id="rId88556a7b64ab3c7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88556a7b64ab3c7c6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>