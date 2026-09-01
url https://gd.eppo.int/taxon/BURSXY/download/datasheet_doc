--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Mamiya &amp; Kiyohara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine wilt disease, pine wood nematode, pinewood nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11726a7b64ab3a058" w:history="1">
+            <w:hyperlink r:id="rId61326a964a23b8038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98556a7b64ab3a0c4" w:history="1">
+            <w:hyperlink r:id="rId33486a964a23b80a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BURSXY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91867890" name="name62596a7b64ab3a8b6" descr="7792.jpg"/>
+                  <wp:docPr id="13482945" name="name27246a964a23b8a0c" descr="7792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12166a7b64ab3a8b4" cstate="print"/>
+                          <a:blip r:embed="rId56606a964a23b8a0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33266a7b64ab3a9f2" w:history="1">
+            <w:hyperlink r:id="rId49796a964a23b8b30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3365,63 +3365,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is represented elsewhere in the world, but the species concerned do not attack conifers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93365333" name="name68766a7b64ab3c7c9" descr="BURSXY_distribution_map.jpg"/>
+            <wp:docPr id="17583404" name="name26346a964a23ba969" descr="BURSXY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BURSXY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88556a7b64ab3c7c6" cstate="print"/>
+                    <a:blip r:embed="rId68376a964a23ba965" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3461,51 +3461,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Anhui, Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Shaanxi, Shandong, Sichuan, Xianggang (Hong Kong), Xizhang, Yunnan, Zhejiang), Japan (Honshu, Kyushu, Ryukyu Archipelago, Shikoku), Korea, Republic of, Taiwan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Nunavut, Ontario, Québec, Saskatchewan, Yukon Territory), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Colorado, Connecticut, Delaware, Florida, Georgia, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Nebraska, New Jersey, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, Tennessee, Texas, Vermont, Virginia, West Virginia, Wisconsin)</w:t>
+        <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Nunavut, Ontario, Québec, Saskatchewan, Yukon Territory), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Colorado, Connecticut, Delaware, Florida, Georgia, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Nebraska, New Jersey, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, Tennessee, Texas, Vermont, Virginia, West Virginia, Wisconsin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10572,51 +10572,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53636a7b64ab41fa6" w:history="1">
+      <w:hyperlink r:id="rId97446a964a23bf2d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13446,51 +13446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986a7b64ab45185" w:history="1">
+      <w:hyperlink r:id="rId90106a964a23c06d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13762,137 +13762,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61649235">
+  <w:abstractNum w:abstractNumId="51790634">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64550368">
+    <w:lvl w:ilvl="0" w:tplc="28265424">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64550368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28265424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61649234">
+  <w:abstractNum w:abstractNumId="51790633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76030380">
+    <w:lvl w:ilvl="0" w:tplc="78726295">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14644,55 +14644,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61649234">
-    <w:abstractNumId w:val="61649234"/>
+  <w:num w:numId="51790633">
+    <w:abstractNumId w:val="51790633"/>
   </w:num>
-  <w:num w:numId="61649235">
-    <w:abstractNumId w:val="61649235"/>
+  <w:num w:numId="51790634">
+    <w:abstractNumId w:val="51790634"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26242,51 +26242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394979687" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592208774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11726a7b64ab3a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId98556a7b64ab3a0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId33266a7b64ab3a9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId53636a7b64ab41fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId96986a7b64ab45185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12166a7b64ab3a8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12166a7b64ab3a8b4.jpg"/><Relationship Id="rId88556a7b64ab3c7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88556a7b64ab3c7c6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327118824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715473844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61326a964a23b8038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/" TargetMode="External"/><Relationship Id="rId33486a964a23b80a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/categorization" TargetMode="External"/><Relationship Id="rId49796a964a23b8b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/photos" TargetMode="External"/><Relationship Id="rId97446a964a23bf2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId90106a964a23c06d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56606a964a23b8a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56606a964a23b8a0a.jpg"/><Relationship Id="rId68376a964a23ba965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68376a964a23ba965.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>