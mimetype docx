--- v6 (2026-03-28)
+++ v7 (2026-04-17)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992269c72a17491d3" w:history="1">
+            <w:hyperlink r:id="rId607169e1cbfac0ae9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147069c72a1749240" w:history="1">
+            <w:hyperlink r:id="rId755869e1cbfac0b5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52920754" name="name655869c72a1749312" descr="299.jpg"/>
+                  <wp:docPr id="73952391" name="name176769e1cbfac0c72" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId755269c72a1749310" cstate="print"/>
+                          <a:blip r:embed="rId374669e1cbfac0c71" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId562469c72a1749451" w:history="1">
+            <w:hyperlink r:id="rId933669e1cbfac0d73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40093327" name="name289369c72a1749da4" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="97629279" name="name549969e1cbfac2578" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId994969c72a1749da3" cstate="print"/>
+                    <a:blip r:embed="rId710969e1cbfac2576" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682069c72a174b821" w:history="1">
+      <w:hyperlink r:id="rId100569e1cbfac40ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128869c72a174dd1e" w:history="1">
+      <w:hyperlink r:id="rId943769e1cbfac6876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229669c72a174de73" w:history="1">
+      <w:hyperlink r:id="rId471769e1cbfac6a1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77092746" name="name740969c72a174e26f" descr="eu_funding_250.png"/>
+            <wp:docPr id="38463978" name="name950869e1cbfac6c3a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId713169c72a174e26d" cstate="print"/>
+                    <a:blip r:embed="rId794669e1cbfac6c39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32344121">
+  <w:abstractNum w:abstractNumId="51437995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89740577">
+    <w:lvl w:ilvl="0" w:tplc="22847279">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89740577" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22847279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32344120">
+  <w:abstractNum w:abstractNumId="51437994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42751983">
+    <w:lvl w:ilvl="0" w:tplc="72795524">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32344120">
-    <w:abstractNumId w:val="32344120"/>
+  <w:num w:numId="51437994">
+    <w:abstractNumId w:val="51437994"/>
   </w:num>
-  <w:num w:numId="32344121">
-    <w:abstractNumId w:val="32344121"/>
+  <w:num w:numId="51437995">
+    <w:abstractNumId w:val="51437995"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577449696" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950726411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId992269c72a17491d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId147069c72a1749240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId562469c72a1749451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId682069c72a174b821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId128869c72a174dd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId229669c72a174de73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId755269c72a1749310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755269c72a1749310.jpg"/><Relationship Id="rId994969c72a1749da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994969c72a1749da3.jpg"/><Relationship Id="rId713169c72a174e26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713169c72a174e26d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729432311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315717652" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId607169e1cbfac0ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId755869e1cbfac0b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId933669e1cbfac0d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId100569e1cbfac40ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId943769e1cbfac6876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId471769e1cbfac6a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId374669e1cbfac0c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId374669e1cbfac0c71.jpg"/><Relationship Id="rId710969e1cbfac2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId710969e1cbfac2576.jpg"/><Relationship Id="rId794669e1cbfac6c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794669e1cbfac6c39.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>