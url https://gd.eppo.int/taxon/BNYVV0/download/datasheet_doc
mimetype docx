--- v7 (2026-04-17)
+++ v8 (2026-05-19)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607169e1cbfac0ae9" w:history="1">
+            <w:hyperlink r:id="rId66306a0bde7435358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755869e1cbfac0b5e" w:history="1">
+            <w:hyperlink r:id="rId46376a0bde74353c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73952391" name="name176769e1cbfac0c72" descr="299.jpg"/>
+                  <wp:docPr id="36187811" name="name32196a0bde7435a2a" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId374669e1cbfac0c71" cstate="print"/>
+                          <a:blip r:embed="rId68046a0bde7435a28" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId933669e1cbfac0d73" w:history="1">
+            <w:hyperlink r:id="rId86486a0bde7435b04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97629279" name="name549969e1cbfac2578" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="54886158" name="name41876a0bde7436f8e" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId710969e1cbfac2576" cstate="print"/>
+                    <a:blip r:embed="rId98176a0bde7436f8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100569e1cbfac40ff" w:history="1">
+      <w:hyperlink r:id="rId62056a0bde74389e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943769e1cbfac6876" w:history="1">
+      <w:hyperlink r:id="rId56576a0bde743aef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471769e1cbfac6a1d" w:history="1">
+      <w:hyperlink r:id="rId45096a0bde743b040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38463978" name="name950869e1cbfac6c3a" descr="eu_funding_250.png"/>
+            <wp:docPr id="84724302" name="name57306a0bde743b282" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId794669e1cbfac6c39" cstate="print"/>
+                    <a:blip r:embed="rId54866a0bde743b281" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51437995">
+  <w:abstractNum w:abstractNumId="86817089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22847279">
+    <w:lvl w:ilvl="0" w:tplc="39702166">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22847279" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39702166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51437994">
+  <w:abstractNum w:abstractNumId="86817088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72795524">
+    <w:lvl w:ilvl="0" w:tplc="65302684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51437994">
-    <w:abstractNumId w:val="51437994"/>
+  <w:num w:numId="86817088">
+    <w:abstractNumId w:val="86817088"/>
   </w:num>
-  <w:num w:numId="51437995">
-    <w:abstractNumId w:val="51437995"/>
+  <w:num w:numId="86817089">
+    <w:abstractNumId w:val="86817089"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729432311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315717652" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId607169e1cbfac0ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId755869e1cbfac0b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId933669e1cbfac0d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId100569e1cbfac40ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId943769e1cbfac6876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId471769e1cbfac6a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId374669e1cbfac0c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId374669e1cbfac0c71.jpg"/><Relationship Id="rId710969e1cbfac2576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId710969e1cbfac2576.jpg"/><Relationship Id="rId794669e1cbfac6c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794669e1cbfac6c39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469379353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId396453654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66306a0bde7435358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId46376a0bde74353c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId86486a0bde7435b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId62056a0bde74389e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId56576a0bde743aef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45096a0bde743b040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId68046a0bde7435a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68046a0bde7435a28.jpg"/><Relationship Id="rId98176a0bde7436f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98176a0bde7436f8c.jpg"/><Relationship Id="rId54866a0bde743b281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54866a0bde743b281.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>