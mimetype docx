--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66306a0bde7435358" w:history="1">
+            <w:hyperlink r:id="rId14406a2656a70f121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46376a0bde74353c0" w:history="1">
+            <w:hyperlink r:id="rId36496a2656a70f18c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36187811" name="name32196a0bde7435a2a" descr="299.jpg"/>
+                  <wp:docPr id="55858728" name="name98086a2656a70f8ab" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68046a0bde7435a28" cstate="print"/>
+                          <a:blip r:embed="rId53146a2656a70f8a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86486a0bde7435b04" w:history="1">
+            <w:hyperlink r:id="rId92346a2656a70fa1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54886158" name="name41876a0bde7436f8e" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="16474391" name="name37176a2656a711095" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98176a0bde7436f8c" cstate="print"/>
+                    <a:blip r:embed="rId35366a2656a711091" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62056a0bde74389e6" w:history="1">
+      <w:hyperlink r:id="rId81076a2656a714012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56576a0bde743aef0" w:history="1">
+      <w:hyperlink r:id="rId48646a2656a716a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45096a0bde743b040" w:history="1">
+      <w:hyperlink r:id="rId75016a2656a716be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84724302" name="name57306a0bde743b282" descr="eu_funding_250.png"/>
+            <wp:docPr id="86727280" name="name64016a2656a716c99" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54866a0bde743b281" cstate="print"/>
+                    <a:blip r:embed="rId57966a2656a716c97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86817089">
+  <w:abstractNum w:abstractNumId="58282484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39702166">
+    <w:lvl w:ilvl="0" w:tplc="51964355">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39702166" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51964355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86817088">
+  <w:abstractNum w:abstractNumId="58282483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65302684">
+    <w:lvl w:ilvl="0" w:tplc="86964323">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86817088">
-    <w:abstractNumId w:val="86817088"/>
+  <w:num w:numId="58282483">
+    <w:abstractNumId w:val="58282483"/>
   </w:num>
-  <w:num w:numId="86817089">
-    <w:abstractNumId w:val="86817089"/>
+  <w:num w:numId="58282484">
+    <w:abstractNumId w:val="58282484"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469379353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId396453654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66306a0bde7435358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId46376a0bde74353c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId86486a0bde7435b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId62056a0bde74389e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId56576a0bde743aef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45096a0bde743b040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId68046a0bde7435a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68046a0bde7435a28.jpg"/><Relationship Id="rId98176a0bde7436f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98176a0bde7436f8c.jpg"/><Relationship Id="rId54866a0bde743b281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54866a0bde743b281.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736302818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876433440" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14406a2656a70f121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId36496a2656a70f18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId92346a2656a70fa1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId81076a2656a714012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId48646a2656a716a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75016a2656a716be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId53146a2656a70f8a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53146a2656a70f8a9.jpg"/><Relationship Id="rId35366a2656a711091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a2656a711091.jpg"/><Relationship Id="rId57966a2656a716c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57966a2656a716c97.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>