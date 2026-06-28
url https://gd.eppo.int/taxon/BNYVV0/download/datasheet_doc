--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14406a2656a70f121" w:history="1">
+            <w:hyperlink r:id="rId54966a4118c56173b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36496a2656a70f18c" w:history="1">
+            <w:hyperlink r:id="rId25766a4118c5617a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55858728" name="name98086a2656a70f8ab" descr="299.jpg"/>
+                  <wp:docPr id="30792065" name="name45436a4118c561ea1" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53146a2656a70f8a9" cstate="print"/>
+                          <a:blip r:embed="rId57036a4118c561e9f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92346a2656a70fa1b" w:history="1">
+            <w:hyperlink r:id="rId56136a4118c561ff5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16474391" name="name37176a2656a711095" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="3531486" name="name71556a4118c5632b8" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35366a2656a711091" cstate="print"/>
+                    <a:blip r:embed="rId71366a4118c5632b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81076a2656a714012" w:history="1">
+      <w:hyperlink r:id="rId82896a4118c564f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48646a2656a716a25" w:history="1">
+      <w:hyperlink r:id="rId28026a4118c5677c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75016a2656a716be3" w:history="1">
+      <w:hyperlink r:id="rId39466a4118c567951" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86727280" name="name64016a2656a716c99" descr="eu_funding_250.png"/>
+            <wp:docPr id="85328342" name="name87576a4118c567a04" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57966a2656a716c97" cstate="print"/>
+                    <a:blip r:embed="rId16816a4118c567a02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58282484">
+  <w:abstractNum w:abstractNumId="61397552">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51964355">
+    <w:lvl w:ilvl="0" w:tplc="91948685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51964355" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91948685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58282483">
+  <w:abstractNum w:abstractNumId="61397551">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86964323">
+    <w:lvl w:ilvl="0" w:tplc="33936603">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58282483">
-    <w:abstractNumId w:val="58282483"/>
+  <w:num w:numId="61397551">
+    <w:abstractNumId w:val="61397551"/>
   </w:num>
-  <w:num w:numId="58282484">
-    <w:abstractNumId w:val="58282484"/>
+  <w:num w:numId="61397552">
+    <w:abstractNumId w:val="61397552"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736302818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876433440" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14406a2656a70f121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId36496a2656a70f18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId92346a2656a70fa1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId81076a2656a714012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId48646a2656a716a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75016a2656a716be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId53146a2656a70f8a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53146a2656a70f8a9.jpg"/><Relationship Id="rId35366a2656a711091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a2656a711091.jpg"/><Relationship Id="rId57966a2656a716c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57966a2656a716c97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId680271755" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258672922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54966a4118c56173b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId25766a4118c5617a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId56136a4118c561ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId82896a4118c564f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId28026a4118c5677c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39466a4118c567951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId57036a4118c561e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57036a4118c561e9f.jpg"/><Relationship Id="rId71366a4118c5632b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71366a4118c5632b4.jpg"/><Relationship Id="rId16816a4118c567a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16816a4118c567a02.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>