--- v10 (2026-06-28)
+++ v11 (2026-07-19)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54966a4118c56173b" w:history="1">
+            <w:hyperlink r:id="rId70556a5c57ce77ce8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25766a4118c5617a7" w:history="1">
+            <w:hyperlink r:id="rId53076a5c57ce77d55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30792065" name="name45436a4118c561ea1" descr="299.jpg"/>
+                  <wp:docPr id="13380178" name="name75016a5c57ce791a4" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57036a4118c561e9f" cstate="print"/>
+                          <a:blip r:embed="rId66186a5c57ce791a1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56136a4118c561ff5" w:history="1">
+            <w:hyperlink r:id="rId74076a5c57ce792fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3531486" name="name71556a4118c5632b8" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="87927656" name="name87786a5c57ce7a193" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71366a4118c5632b4" cstate="print"/>
+                    <a:blip r:embed="rId13296a5c57ce7a18f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82896a4118c564f13" w:history="1">
+      <w:hyperlink r:id="rId43476a5c57ce7bcdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28026a4118c5677c5" w:history="1">
+      <w:hyperlink r:id="rId39476a5c57ce85771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39466a4118c567951" w:history="1">
+      <w:hyperlink r:id="rId22726a5c57ce85d46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85328342" name="name87576a4118c567a04" descr="eu_funding_250.png"/>
+            <wp:docPr id="16383035" name="name25646a5c57ce87be9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16816a4118c567a02" cstate="print"/>
+                    <a:blip r:embed="rId43056a5c57ce87be6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61397552">
+  <w:abstractNum w:abstractNumId="42297605">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91948685">
+    <w:lvl w:ilvl="0" w:tplc="58196664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91948685" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58196664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61397551">
+  <w:abstractNum w:abstractNumId="42297604">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33936603">
+    <w:lvl w:ilvl="0" w:tplc="61347000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61397551">
-    <w:abstractNumId w:val="61397551"/>
+  <w:num w:numId="42297604">
+    <w:abstractNumId w:val="42297604"/>
   </w:num>
-  <w:num w:numId="61397552">
-    <w:abstractNumId w:val="61397552"/>
+  <w:num w:numId="42297605">
+    <w:abstractNumId w:val="42297605"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId680271755" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258672922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54966a4118c56173b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId25766a4118c5617a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId56136a4118c561ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId82896a4118c564f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId28026a4118c5677c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39466a4118c567951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId57036a4118c561e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57036a4118c561e9f.jpg"/><Relationship Id="rId71366a4118c5632b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71366a4118c5632b4.jpg"/><Relationship Id="rId16816a4118c567a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16816a4118c567a02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406691592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId545839009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70556a5c57ce77ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId53076a5c57ce77d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId74076a5c57ce792fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId43476a5c57ce7bcdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId39476a5c57ce85771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22726a5c57ce85d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId66186a5c57ce791a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66186a5c57ce791a1.jpg"/><Relationship Id="rId13296a5c57ce7a18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13296a5c57ce7a18f.jpg"/><Relationship Id="rId43056a5c57ce87be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43056a5c57ce87be6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>