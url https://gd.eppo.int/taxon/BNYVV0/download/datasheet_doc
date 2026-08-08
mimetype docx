--- v11 (2026-07-19)
+++ v12 (2026-08-08)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70556a5c57ce77ce8" w:history="1">
+            <w:hyperlink r:id="rId86596a77072499fb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53076a5c57ce77d55" w:history="1">
+            <w:hyperlink r:id="rId78066a7707249a025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13380178" name="name75016a5c57ce791a4" descr="299.jpg"/>
+                  <wp:docPr id="28906750" name="name18306a7707249a0ea" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66186a5c57ce791a1" cstate="print"/>
+                          <a:blip r:embed="rId24326a7707249a0e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74076a5c57ce792fd" w:history="1">
+            <w:hyperlink r:id="rId59646a7707249a1db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87927656" name="name87786a5c57ce7a193" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="15277122" name="name72596a7707249aba9" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13296a5c57ce7a18f" cstate="print"/>
+                    <a:blip r:embed="rId34806a7707249aba7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a5c57ce7bcdd" w:history="1">
+      <w:hyperlink r:id="rId93876a7707249c755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39476a5c57ce85771" w:history="1">
+      <w:hyperlink r:id="rId41046a7707249eeb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22726a5c57ce85d46" w:history="1">
+      <w:hyperlink r:id="rId89926a7707249f020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16383035" name="name25646a5c57ce87be9" descr="eu_funding_250.png"/>
+            <wp:docPr id="91549567" name="name14996a7707249f087" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43056a5c57ce87be6" cstate="print"/>
+                    <a:blip r:embed="rId66836a7707249f086" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42297605">
+  <w:abstractNum w:abstractNumId="83254364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58196664">
+    <w:lvl w:ilvl="0" w:tplc="92978330">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58196664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92978330" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42297604">
+  <w:abstractNum w:abstractNumId="83254363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61347000">
+    <w:lvl w:ilvl="0" w:tplc="24744994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42297604">
-    <w:abstractNumId w:val="42297604"/>
+  <w:num w:numId="83254363">
+    <w:abstractNumId w:val="83254363"/>
   </w:num>
-  <w:num w:numId="42297605">
-    <w:abstractNumId w:val="42297605"/>
+  <w:num w:numId="83254364">
+    <w:abstractNumId w:val="83254364"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406691592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId545839009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70556a5c57ce77ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId53076a5c57ce77d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId74076a5c57ce792fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId43476a5c57ce7bcdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId39476a5c57ce85771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22726a5c57ce85d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId66186a5c57ce791a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66186a5c57ce791a1.jpg"/><Relationship Id="rId13296a5c57ce7a18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13296a5c57ce7a18f.jpg"/><Relationship Id="rId43056a5c57ce87be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43056a5c57ce87be6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId274311081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812644422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86596a77072499fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId78066a7707249a025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId59646a7707249a1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId93876a7707249c755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId41046a7707249eeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89926a7707249f020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId24326a7707249a0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24326a7707249a0e9.jpg"/><Relationship Id="rId34806a7707249aba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34806a7707249aba7.jpg"/><Relationship Id="rId66836a7707249f086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66836a7707249f086.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>