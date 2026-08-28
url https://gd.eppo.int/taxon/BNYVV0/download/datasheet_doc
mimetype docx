--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Beet rhizomania virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic yellow vein of beet, rhizomania of beet</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86596a77072499fb8" w:history="1">
+            <w:hyperlink r:id="rId36456a918b3e4d5d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78066a7707249a025" w:history="1">
+            <w:hyperlink r:id="rId10516a918b3e4d641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BNYVV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28906750" name="name18306a7707249a0ea" descr="299.jpg"/>
+                  <wp:docPr id="30204964" name="name35036a918b3e4d726" descr="299.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="299.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24326a7707249a0e9" cstate="print"/>
+                          <a:blip r:embed="rId35466a918b3e4d725" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59646a7707249a1db" w:history="1">
+            <w:hyperlink r:id="rId88536a918b3e4d81f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1775,63 +1775,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The disease is now considered to occur in most sugarbeet-growing countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15277122" name="name72596a7707249aba9" descr="BNYVV0_distribution_map.jpg"/>
+            <wp:docPr id="55417524" name="name32296a918b3e4e97b" descr="BNYVV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BNYVV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34806a7707249aba7" cstate="print"/>
+                    <a:blip r:embed="rId90446a918b3e4e979" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5704,51 +5704,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 615-626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Braselton JP (2001) Plasmodiophoromycota. In: McLaughlin, D.J., McLaughlin, E.G., Lemke, P.A. (eds) Systematics and Evolution. The Mycota, vol 7A. Springer, Berlin, Heidelberg. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93876a7707249c755" w:history="1">
+      <w:hyperlink r:id="rId87446a918b3e51f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-662-10376-0_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11589,51 +11589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Benyvirus necrobetae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41046a7707249eeb2" w:history="1">
+      <w:hyperlink r:id="rId42836a918b3e54a9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11804,81 +11804,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 527-532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89926a7707249f020" w:history="1">
+      <w:hyperlink r:id="rId94656a918b3e54c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00410.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91549567" name="name14996a7707249f087" descr="eu_funding_250.png"/>
+            <wp:docPr id="92881359" name="name56126a918b3e54cb1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66836a7707249f086" cstate="print"/>
+                    <a:blip r:embed="rId16846a918b3e54caf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11976,137 +11976,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83254364">
+  <w:abstractNum w:abstractNumId="97088430">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92978330">
+    <w:lvl w:ilvl="0" w:tplc="54323621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92978330" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54323621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83254363">
+  <w:abstractNum w:abstractNumId="97088429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24744994">
+    <w:lvl w:ilvl="0" w:tplc="97847775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12858,55 +12858,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83254363">
-    <w:abstractNumId w:val="83254363"/>
+  <w:num w:numId="97088429">
+    <w:abstractNumId w:val="97088429"/>
   </w:num>
-  <w:num w:numId="83254364">
-    <w:abstractNumId w:val="83254364"/>
+  <w:num w:numId="97088430">
+    <w:abstractNumId w:val="97088430"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24456,51 +24456,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId274311081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812644422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86596a77072499fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId78066a7707249a025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId59646a7707249a1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId93876a7707249c755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId41046a7707249eeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89926a7707249f020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId24326a7707249a0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24326a7707249a0e9.jpg"/><Relationship Id="rId34806a7707249aba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34806a7707249aba7.jpg"/><Relationship Id="rId66836a7707249f086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66836a7707249f086.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId483485042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823092746" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36456a918b3e4d5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/" TargetMode="External"/><Relationship Id="rId10516a918b3e4d641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/categorization" TargetMode="External"/><Relationship Id="rId88536a918b3e4d81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BNYVV0/photos" TargetMode="External"/><Relationship Id="rId87446a918b3e51f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-662-10376-0_4" TargetMode="External"/><Relationship Id="rId42836a918b3e54a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94656a918b3e54c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00410.x" TargetMode="External"/><Relationship Id="rId35466a918b3e4d725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35466a918b3e4d725.jpg"/><Relationship Id="rId90446a918b3e4e979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90446a918b3e4e979.jpg"/><Relationship Id="rId16846a918b3e54caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16846a918b3e54caf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>