--- v0 (2025-10-06)
+++ v1 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="BNCHI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PSDMAC</t>
   </si>
   <si>
     <t>Acidovorax citrulli</t>
   </si>
   <si>
     <t>* Deng WL, Huang TC, Tsai YC (2010) First Report of Acidovorax avenae subsp. citrulli as the causal agent of bacterial leaf blight of betelvine in Taiwan. Plant Disease 94(8): 1065. https://doi.org/10.1094/PDIS-94-8-1065A.
 ------- inoculation study.
 * Kubota M, Hagiwara N, Shirakawa T (2012) Disinfection of seeds of cucurbit crops infested with Acidovorax citrulli with dry heat treatment. Journal of Phytopathology, 160(7-8), 364–368. doi:10.1111/j.1439-0434.2012.01913.x 
@@ -265,50 +265,59 @@
     <t>LEPLAU</t>
   </si>
   <si>
     <t>Leptoglossus australis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* He CX, Wu WW, Wang SF, Wang LZ (2001) Host plants and feeding preferences of Liriomyza huidobrensis. Acta Entomologica Sinica 44, 384-388.</t>
   </si>
   <si>
     <t>LIRISA</t>
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>* Rauf A, Shepard BM, Johnson MW (2000) Leafminers in vegetables, ornamental plants and weeds in Indonesia: Surveys of host crops, species composition and parasitoids. International Journal of Pest Management 46, 257-266.
 ------- confirmed host. Reared from infested leaves collected in the field</t>
   </si>
   <si>
+    <t>MEGTUS</t>
+  </si>
+  <si>
+    <t>Megalurothrips usitatus</t>
+  </si>
+  <si>
+    <t>* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
+  </si>
+  <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>WMSMOV</t>
   </si>
   <si>
     <t>Orthotospovirus citrullomaculosi</t>
   </si>
   <si>
     <t>* Che H, Ma Y, Lin Y, Feng T, Luo D, Long H (2023) Virome Profiling, New Virus Identification and the Prevalence and Distribution of Viruses Infecting Chieh-Qua (Benincasa hispida Cogn. var. chieh-qua How) in China. Viruses 15(6), 1396. https://doi.org/10.3390/v15061396</t>
   </si>
   <si>
     <t>MYSVV0</t>
   </si>
   <si>
     <t>Orthotospovirus meloflavi</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich, P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153(3), 571-577.
 ------- as 'wax gourd'.</t>
   </si>
   <si>
@@ -331,56 +340,50 @@
   </si>
   <si>
     <t>* Kajita H, Hirose Y, Takagi M, Okajima S, Napompeth B, Buranapanichpan S (1996) Host plants and abundance of Thrips palmi Karny (Thysanoptera: Thripidae), an important pest of vegetables in Southeast Asia. Applied Entomology and Zoology 31(1), 87-94,</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t>* Ito T, Sharma P, Kittipakorn K, Ikegami M (2008) Complete nucleotide sequence of a new isolate of Tomato leaf curl New Delhi virus infecting cucumber, bottle gourd and muskmelon in Thailand. Archives of Virology 153(3), 611-613.
 ------- confirmed host.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1129,167 +1132,169 @@
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>79</v>
       </c>
       <c r="D32" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
         <v>81</v>
       </c>
       <c r="C33" t="s">
         <v>82</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D34" t="s">
         <v>85</v>
       </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>86</v>
       </c>
       <c r="C35" t="s">
         <v>87</v>
       </c>
       <c r="D35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>89</v>
       </c>
       <c r="C36" t="s">
         <v>90</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>95</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
         <v>96</v>
       </c>
       <c r="C39" t="s">
         <v>97</v>
       </c>
       <c r="D39" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" t="s">
         <v>99</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>100</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" t="s">
         <v>104</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D42"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>