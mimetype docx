--- v8 (2026-03-18)
+++ v9 (2026-04-07)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501169ba96be2b78d" w:history="1">
+            <w:hyperlink r:id="rId257069d5291027bd9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614669ba96be2b7f5" w:history="1">
+            <w:hyperlink r:id="rId605069d5291027c46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79477952" name="name824069ba96be2bdef" descr="18312.jpg"/>
+                  <wp:docPr id="87340684" name="name723869d52910281c8" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId475069ba96be2bdee" cstate="print"/>
+                          <a:blip r:embed="rId524569d52910281c6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId263869ba96be2bf41" w:history="1">
+            <w:hyperlink r:id="rId329269d52910282f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72783643" name="name854169ba96be2d1e8" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="72744521" name="name951769d5291029d0e" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId674069ba96be2d1e6" cstate="print"/>
+                    <a:blip r:embed="rId672469d5291029d0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259869ba96be2dad2" w:history="1">
+      <w:hyperlink r:id="rId749269d529102ac21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662169ba96be2ddd2" w:history="1">
+      <w:hyperlink r:id="rId120169d529102b049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275769ba96be2def9" w:history="1">
+      <w:hyperlink r:id="rId532969d529102b1dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369169ba96be2dfaf" w:history="1">
+      <w:hyperlink r:id="rId128669d529102b252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835369ba96be2e024" w:history="1">
+      <w:hyperlink r:id="rId289269d529102b2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120269ba96be2e216" w:history="1">
+      <w:hyperlink r:id="rId935269d529102b504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224769ba96be2e256" w:history="1">
+      <w:hyperlink r:id="rId284769d529102b551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379069ba96be2e2e5" w:history="1">
+      <w:hyperlink r:id="rId940669d529102b664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670669ba96be2e39a" w:history="1">
+      <w:hyperlink r:id="rId874669d529102b760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25816567" name="name465369ba96be2e5b9" descr="eu_funding_250.png"/>
+            <wp:docPr id="7321386" name="name618469d529102ba65" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283069ba96be2e5b7" cstate="print"/>
+                    <a:blip r:embed="rId782269d529102ba64" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14406477">
+  <w:abstractNum w:abstractNumId="56076208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11077048">
+    <w:lvl w:ilvl="0" w:tplc="82347277">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11077048" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82347277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14406476">
+  <w:abstractNum w:abstractNumId="56076207">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88870487">
+    <w:lvl w:ilvl="0" w:tplc="84555737">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14406476">
-    <w:abstractNumId w:val="14406476"/>
+  <w:num w:numId="56076207">
+    <w:abstractNumId w:val="56076207"/>
   </w:num>
-  <w:num w:numId="14406477">
-    <w:abstractNumId w:val="14406477"/>
+  <w:num w:numId="56076208">
+    <w:abstractNumId w:val="56076208"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747121593" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId256735576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId501169ba96be2b78d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId614669ba96be2b7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId263869ba96be2bf41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId259869ba96be2dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId662169ba96be2ddd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId275769ba96be2def9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId369169ba96be2dfaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId835369ba96be2e024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId120269ba96be2e216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId224769ba96be2e256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId379069ba96be2e2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId670669ba96be2e39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475069ba96be2bdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475069ba96be2bdee.jpg"/><Relationship Id="rId674069ba96be2d1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674069ba96be2d1e6.jpg"/><Relationship Id="rId283069ba96be2e5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283069ba96be2e5b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146764989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId283960598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId257069d5291027bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId605069d5291027c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId329269d52910282f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId749269d529102ac21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId120169d529102b049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId532969d529102b1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId128669d529102b252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId289269d529102b2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId935269d529102b504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId284769d529102b551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId940669d529102b664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId874669d529102b760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId524569d52910281c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524569d52910281c6.jpg"/><Relationship Id="rId672469d5291029d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId672469d5291029d0b.jpg"/><Relationship Id="rId782269d529102ba64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782269d529102ba64.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>