--- v9 (2026-04-07)
+++ v10 (2026-04-27)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257069d5291027bd9" w:history="1">
+            <w:hyperlink r:id="rId798569efb2f5e994a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605069d5291027c46" w:history="1">
+            <w:hyperlink r:id="rId643969efb2f5e99b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87340684" name="name723869d52910281c8" descr="18312.jpg"/>
+                  <wp:docPr id="93746323" name="name270169efb2f5e9aac" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId524569d52910281c6" cstate="print"/>
+                          <a:blip r:embed="rId385069efb2f5e9aaa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId329269d52910282f5" w:history="1">
+            <w:hyperlink r:id="rId400569efb2f5e9bca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72744521" name="name951769d5291029d0e" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="41564442" name="name959469efb2f5eb066" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId672469d5291029d0b" cstate="print"/>
+                    <a:blip r:embed="rId866269efb2f5eb064" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749269d529102ac21" w:history="1">
+      <w:hyperlink r:id="rId558169efb2f5eb99f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120169d529102b049" w:history="1">
+      <w:hyperlink r:id="rId198169efb2f5ebc96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532969d529102b1dc" w:history="1">
+      <w:hyperlink r:id="rId465069efb2f5ebd9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128669d529102b252" w:history="1">
+      <w:hyperlink r:id="rId468169efb2f5ebe0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289269d529102b2e1" w:history="1">
+      <w:hyperlink r:id="rId361369efb2f5ebe7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935269d529102b504" w:history="1">
+      <w:hyperlink r:id="rId295869efb2f5ec05c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284769d529102b551" w:history="1">
+      <w:hyperlink r:id="rId394369efb2f5ec09b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940669d529102b664" w:history="1">
+      <w:hyperlink r:id="rId226669efb2f5ec128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874669d529102b760" w:history="1">
+      <w:hyperlink r:id="rId108969efb2f5ec1db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7321386" name="name618469d529102ba65" descr="eu_funding_250.png"/>
+            <wp:docPr id="984044" name="name672169efb2f5ec309" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId782269d529102ba64" cstate="print"/>
+                    <a:blip r:embed="rId379869efb2f5ec308" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56076208">
+  <w:abstractNum w:abstractNumId="75627347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82347277">
+    <w:lvl w:ilvl="0" w:tplc="32453575">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82347277" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32453575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56076207">
+  <w:abstractNum w:abstractNumId="75627346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84555737">
+    <w:lvl w:ilvl="0" w:tplc="30787370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56076207">
-    <w:abstractNumId w:val="56076207"/>
+  <w:num w:numId="75627346">
+    <w:abstractNumId w:val="75627346"/>
   </w:num>
-  <w:num w:numId="56076208">
-    <w:abstractNumId w:val="56076208"/>
+  <w:num w:numId="75627347">
+    <w:abstractNumId w:val="75627347"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146764989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId283960598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId257069d5291027bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId605069d5291027c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId329269d52910282f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId749269d529102ac21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId120169d529102b049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId532969d529102b1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId128669d529102b252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId289269d529102b2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId935269d529102b504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId284769d529102b551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId940669d529102b664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId874669d529102b760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId524569d52910281c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524569d52910281c6.jpg"/><Relationship Id="rId672469d5291029d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId672469d5291029d0b.jpg"/><Relationship Id="rId782269d529102ba64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782269d529102ba64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529225992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907418988" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId798569efb2f5e994a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId643969efb2f5e99b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId400569efb2f5e9bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId558169efb2f5eb99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId198169efb2f5ebc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId465069efb2f5ebd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId468169efb2f5ebe0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId361369efb2f5ebe7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId295869efb2f5ec05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId394369efb2f5ec09b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId226669efb2f5ec128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId108969efb2f5ec1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId385069efb2f5e9aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId385069efb2f5e9aaa.jpg"/><Relationship Id="rId866269efb2f5eb064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866269efb2f5eb064.jpg"/><Relationship Id="rId379869efb2f5ec308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379869efb2f5ec308.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>