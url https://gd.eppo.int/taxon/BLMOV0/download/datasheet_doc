--- v10 (2026-04-27)
+++ v11 (2026-04-27)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798569efb2f5e994a" w:history="1">
+            <w:hyperlink r:id="rId327869efc6040d954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643969efb2f5e99b2" w:history="1">
+            <w:hyperlink r:id="rId999769efc6040d9bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93746323" name="name270169efb2f5e9aac" descr="18312.jpg"/>
+                  <wp:docPr id="71538766" name="name458269efc6040df9f" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId385069efb2f5e9aaa" cstate="print"/>
+                          <a:blip r:embed="rId413769efc6040df9d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId400569efb2f5e9bca" w:history="1">
+            <w:hyperlink r:id="rId888169efc6040e074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41564442" name="name959469efb2f5eb066" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="73666317" name="name806369efc6040f1de" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId866269efb2f5eb064" cstate="print"/>
+                    <a:blip r:embed="rId472869efc6040f1db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558169efb2f5eb99f" w:history="1">
+      <w:hyperlink r:id="rId967769efc6040fafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198169efb2f5ebc96" w:history="1">
+      <w:hyperlink r:id="rId809769efc6040fdf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465069efb2f5ebd9f" w:history="1">
+      <w:hyperlink r:id="rId758669efc6040ff03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468169efb2f5ebe0e" w:history="1">
+      <w:hyperlink r:id="rId731769efc6040ff73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361369efb2f5ebe7d" w:history="1">
+      <w:hyperlink r:id="rId827769efc6040ffe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295869efb2f5ec05c" w:history="1">
+      <w:hyperlink r:id="rId708769efc604101c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394369efb2f5ec09b" w:history="1">
+      <w:hyperlink r:id="rId910869efc60410206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226669efb2f5ec128" w:history="1">
+      <w:hyperlink r:id="rId700169efc60410294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108969efb2f5ec1db" w:history="1">
+      <w:hyperlink r:id="rId988669efc60410354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="984044" name="name672169efb2f5ec309" descr="eu_funding_250.png"/>
+            <wp:docPr id="22205842" name="name274969efc6041045f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId379869efb2f5ec308" cstate="print"/>
+                    <a:blip r:embed="rId592069efc6041045e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75627347">
+  <w:abstractNum w:abstractNumId="51722980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32453575">
+    <w:lvl w:ilvl="0" w:tplc="62471575">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32453575" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62471575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75627346">
+  <w:abstractNum w:abstractNumId="51722979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30787370">
+    <w:lvl w:ilvl="0" w:tplc="37367184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75627346">
-    <w:abstractNumId w:val="75627346"/>
+  <w:num w:numId="51722979">
+    <w:abstractNumId w:val="51722979"/>
   </w:num>
-  <w:num w:numId="75627347">
-    <w:abstractNumId w:val="75627347"/>
+  <w:num w:numId="51722980">
+    <w:abstractNumId w:val="51722980"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529225992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907418988" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId798569efb2f5e994a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId643969efb2f5e99b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId400569efb2f5e9bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId558169efb2f5eb99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId198169efb2f5ebc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId465069efb2f5ebd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId468169efb2f5ebe0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId361369efb2f5ebe7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId295869efb2f5ec05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId394369efb2f5ec09b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId226669efb2f5ec128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId108969efb2f5ec1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId385069efb2f5e9aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId385069efb2f5e9aaa.jpg"/><Relationship Id="rId866269efb2f5eb064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866269efb2f5eb064.jpg"/><Relationship Id="rId379869efb2f5ec308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379869efb2f5ec308.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId942862136" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId285068518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId327869efc6040d954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId999769efc6040d9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId888169efc6040e074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId967769efc6040fafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId809769efc6040fdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId758669efc6040ff03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId731769efc6040ff73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId827769efc6040ffe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId708769efc604101c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId910869efc60410206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId700169efc60410294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId988669efc60410354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId413769efc6040df9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId413769efc6040df9d.jpg"/><Relationship Id="rId472869efc6040f1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId472869efc6040f1db.jpg"/><Relationship Id="rId592069efc6041045e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId592069efc6041045e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>