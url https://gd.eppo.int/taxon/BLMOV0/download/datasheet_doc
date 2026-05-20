--- v11 (2026-04-27)
+++ v12 (2026-05-20)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327869efc6040d954" w:history="1">
+            <w:hyperlink r:id="rId19026a0dc9739fd05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999769efc6040d9bd" w:history="1">
+            <w:hyperlink r:id="rId90546a0dc9739fd70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71538766" name="name458269efc6040df9f" descr="18312.jpg"/>
+                  <wp:docPr id="7009832" name="name77556a0dc973a0350" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId413769efc6040df9d" cstate="print"/>
+                          <a:blip r:embed="rId95936a0dc973a034d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId888169efc6040e074" w:history="1">
+            <w:hyperlink r:id="rId52046a0dc973a0492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73666317" name="name806369efc6040f1de" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="87766999" name="name49826a0dc973a176d" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId472869efc6040f1db" cstate="print"/>
+                    <a:blip r:embed="rId69716a0dc973a1768" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967769efc6040fafd" w:history="1">
+      <w:hyperlink r:id="rId73916a0dc973a21d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809769efc6040fdf8" w:history="1">
+      <w:hyperlink r:id="rId28076a0dc973a2525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758669efc6040ff03" w:history="1">
+      <w:hyperlink r:id="rId69846a0dc973a2639" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731769efc6040ff73" w:history="1">
+      <w:hyperlink r:id="rId26666a0dc973a26b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827769efc6040ffe3" w:history="1">
+      <w:hyperlink r:id="rId62716a0dc973a2721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708769efc604101c6" w:history="1">
+      <w:hyperlink r:id="rId65166a0dc973a2939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910869efc60410206" w:history="1">
+      <w:hyperlink r:id="rId20716a0dc973a297b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700169efc60410294" w:history="1">
+      <w:hyperlink r:id="rId43826a0dc973a2a0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988669efc60410354" w:history="1">
+      <w:hyperlink r:id="rId64296a0dc973a2acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22205842" name="name274969efc6041045f" descr="eu_funding_250.png"/>
+            <wp:docPr id="59421200" name="name48646a0dc973a2be2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId592069efc6041045e" cstate="print"/>
+                    <a:blip r:embed="rId30506a0dc973a2be1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51722980">
+  <w:abstractNum w:abstractNumId="45728082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62471575">
+    <w:lvl w:ilvl="0" w:tplc="62325931">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62471575" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62325931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51722979">
+  <w:abstractNum w:abstractNumId="45728081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37367184">
+    <w:lvl w:ilvl="0" w:tplc="54080788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51722979">
-    <w:abstractNumId w:val="51722979"/>
+  <w:num w:numId="45728081">
+    <w:abstractNumId w:val="45728081"/>
   </w:num>
-  <w:num w:numId="51722980">
-    <w:abstractNumId w:val="51722980"/>
+  <w:num w:numId="45728082">
+    <w:abstractNumId w:val="45728082"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId942862136" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId285068518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId327869efc6040d954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId999769efc6040d9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId888169efc6040e074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId967769efc6040fafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId809769efc6040fdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId758669efc6040ff03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId731769efc6040ff73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId827769efc6040ffe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId708769efc604101c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId910869efc60410206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId700169efc60410294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId988669efc60410354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId413769efc6040df9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId413769efc6040df9d.jpg"/><Relationship Id="rId472869efc6040f1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId472869efc6040f1db.jpg"/><Relationship Id="rId592069efc6041045e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId592069efc6041045e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894727903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312505353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19026a0dc9739fd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId90546a0dc9739fd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId52046a0dc973a0492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId73916a0dc973a21d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId28076a0dc973a2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId69846a0dc973a2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId26666a0dc973a26b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId62716a0dc973a2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId65166a0dc973a2939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId20716a0dc973a297b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId43826a0dc973a2a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId64296a0dc973a2acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95936a0dc973a034d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95936a0dc973a034d.jpg"/><Relationship Id="rId69716a0dc973a1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69716a0dc973a1768.jpg"/><Relationship Id="rId30506a0dc973a2be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30506a0dc973a2be1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>