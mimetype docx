--- v12 (2026-05-20)
+++ v13 (2026-06-12)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19026a0dc9739fd05" w:history="1">
+            <w:hyperlink r:id="rId15636a2bc00b3d277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90546a0dc9739fd70" w:history="1">
+            <w:hyperlink r:id="rId83356a2bc00b3d2e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7009832" name="name77556a0dc973a0350" descr="18312.jpg"/>
+                  <wp:docPr id="16279318" name="name55296a2bc00b3d433" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95936a0dc973a034d" cstate="print"/>
+                          <a:blip r:embed="rId63306a2bc00b3d432" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52046a0dc973a0492" w:history="1">
+            <w:hyperlink r:id="rId76906a2bc00b3d539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87766999" name="name49826a0dc973a176d" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="59509732" name="name23916a2bc00b3eaf1" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69716a0dc973a1768" cstate="print"/>
+                    <a:blip r:embed="rId48986a2bc00b3eaef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73916a0dc973a21d7" w:history="1">
+      <w:hyperlink r:id="rId56946a2bc00b3f419" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28076a0dc973a2525" w:history="1">
+      <w:hyperlink r:id="rId61286a2bc00b3f730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69846a0dc973a2639" w:history="1">
+      <w:hyperlink r:id="rId52426a2bc00b3f856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26666a0dc973a26b0" w:history="1">
+      <w:hyperlink r:id="rId94176a2bc00b3f8cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62716a0dc973a2721" w:history="1">
+      <w:hyperlink r:id="rId23096a2bc00b3f93d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65166a0dc973a2939" w:history="1">
+      <w:hyperlink r:id="rId67956a2bc00b3fb2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20716a0dc973a297b" w:history="1">
+      <w:hyperlink r:id="rId27506a2bc00b3fb6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826a0dc973a2a0f" w:history="1">
+      <w:hyperlink r:id="rId99446a2bc00b3fbfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64296a0dc973a2acb" w:history="1">
+      <w:hyperlink r:id="rId55866a2bc00b3fcb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59421200" name="name48646a0dc973a2be2" descr="eu_funding_250.png"/>
+            <wp:docPr id="57138669" name="name44966a2bc00b3fdac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30506a0dc973a2be1" cstate="print"/>
+                    <a:blip r:embed="rId79636a2bc00b3fdab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45728082">
+  <w:abstractNum w:abstractNumId="99623209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62325931">
+    <w:lvl w:ilvl="0" w:tplc="51638321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62325931" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51638321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45728081">
+  <w:abstractNum w:abstractNumId="99623208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54080788">
+    <w:lvl w:ilvl="0" w:tplc="15641863">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45728081">
-    <w:abstractNumId w:val="45728081"/>
+  <w:num w:numId="99623208">
+    <w:abstractNumId w:val="99623208"/>
   </w:num>
-  <w:num w:numId="45728082">
-    <w:abstractNumId w:val="45728082"/>
+  <w:num w:numId="99623209">
+    <w:abstractNumId w:val="99623209"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894727903" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312505353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19026a0dc9739fd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId90546a0dc9739fd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId52046a0dc973a0492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId73916a0dc973a21d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId28076a0dc973a2525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId69846a0dc973a2639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId26666a0dc973a26b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId62716a0dc973a2721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId65166a0dc973a2939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId20716a0dc973a297b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId43826a0dc973a2a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId64296a0dc973a2acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95936a0dc973a034d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95936a0dc973a034d.jpg"/><Relationship Id="rId69716a0dc973a1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69716a0dc973a1768.jpg"/><Relationship Id="rId30506a0dc973a2be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30506a0dc973a2be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896730852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId587371654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15636a2bc00b3d277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId83356a2bc00b3d2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId76906a2bc00b3d539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId56946a2bc00b3f419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId61286a2bc00b3f730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId52426a2bc00b3f856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId94176a2bc00b3f8cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId23096a2bc00b3f93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId67956a2bc00b3fb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId27506a2bc00b3fb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId99446a2bc00b3fbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId55866a2bc00b3fcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63306a2bc00b3d432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63306a2bc00b3d432.jpg"/><Relationship Id="rId48986a2bc00b3eaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48986a2bc00b3eaef.jpg"/><Relationship Id="rId79636a2bc00b3fdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79636a2bc00b3fdab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>