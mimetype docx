--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15636a2bc00b3d277" w:history="1">
+            <w:hyperlink r:id="rId34606a4640afbc4b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83356a2bc00b3d2e0" w:history="1">
+            <w:hyperlink r:id="rId22856a4640afbc51e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16279318" name="name55296a2bc00b3d433" descr="18312.jpg"/>
+                  <wp:docPr id="85520630" name="name43686a4640afbca15" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63306a2bc00b3d432" cstate="print"/>
+                          <a:blip r:embed="rId42366a4640afbca13" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76906a2bc00b3d539" w:history="1">
+            <w:hyperlink r:id="rId26486a4640afbcb2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59509732" name="name23916a2bc00b3eaf1" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="44249395" name="name33776a4640afbdb8c" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48986a2bc00b3eaef" cstate="print"/>
+                    <a:blip r:embed="rId44126a4640afbdb89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56946a2bc00b3f419" w:history="1">
+      <w:hyperlink r:id="rId16696a4640afbe4b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61286a2bc00b3f730" w:history="1">
+      <w:hyperlink r:id="rId84806a4640afbe7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52426a2bc00b3f856" w:history="1">
+      <w:hyperlink r:id="rId81886a4640afbe8e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94176a2bc00b3f8cb" w:history="1">
+      <w:hyperlink r:id="rId92076a4640afbe959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23096a2bc00b3f93d" w:history="1">
+      <w:hyperlink r:id="rId83816a4640afbe9ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67956a2bc00b3fb2c" w:history="1">
+      <w:hyperlink r:id="rId62346a4640afbebb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27506a2bc00b3fb6c" w:history="1">
+      <w:hyperlink r:id="rId70336a4640afbebf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99446a2bc00b3fbfc" w:history="1">
+      <w:hyperlink r:id="rId62696a4640afbec82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55866a2bc00b3fcb6" w:history="1">
+      <w:hyperlink r:id="rId41796a4640afbed37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57138669" name="name44966a2bc00b3fdac" descr="eu_funding_250.png"/>
+            <wp:docPr id="43399031" name="name55306a4640afbee5a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79636a2bc00b3fdab" cstate="print"/>
+                    <a:blip r:embed="rId82266a4640afbee59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99623209">
+  <w:abstractNum w:abstractNumId="74375595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51638321">
+    <w:lvl w:ilvl="0" w:tplc="97119369">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51638321" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97119369" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99623208">
+  <w:abstractNum w:abstractNumId="74375594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15641863">
+    <w:lvl w:ilvl="0" w:tplc="50135471">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99623208">
-    <w:abstractNumId w:val="99623208"/>
+  <w:num w:numId="74375594">
+    <w:abstractNumId w:val="74375594"/>
   </w:num>
-  <w:num w:numId="99623209">
-    <w:abstractNumId w:val="99623209"/>
+  <w:num w:numId="74375595">
+    <w:abstractNumId w:val="74375595"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896730852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId587371654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15636a2bc00b3d277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId83356a2bc00b3d2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId76906a2bc00b3d539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId56946a2bc00b3f419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId61286a2bc00b3f730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId52426a2bc00b3f856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId94176a2bc00b3f8cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId23096a2bc00b3f93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId67956a2bc00b3fb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId27506a2bc00b3fb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId99446a2bc00b3fbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId55866a2bc00b3fcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63306a2bc00b3d432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63306a2bc00b3d432.jpg"/><Relationship Id="rId48986a2bc00b3eaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48986a2bc00b3eaef.jpg"/><Relationship Id="rId79636a2bc00b3fdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79636a2bc00b3fdab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661873671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId300110137" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34606a4640afbc4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId22856a4640afbc51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId26486a4640afbcb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId16696a4640afbe4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId84806a4640afbe7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId81886a4640afbe8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId92076a4640afbe959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId83816a4640afbe9ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId62346a4640afbebb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId70336a4640afbebf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId62696a4640afbec82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId41796a4640afbed37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42366a4640afbca13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42366a4640afbca13.jpg"/><Relationship Id="rId44126a4640afbdb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44126a4640afbdb89.jpg"/><Relationship Id="rId82266a4640afbee59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82266a4640afbee59.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>