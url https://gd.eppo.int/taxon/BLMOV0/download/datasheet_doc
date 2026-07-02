--- v14 (2026-07-02)
+++ v15 (2026-07-02)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34606a4640afbc4b7" w:history="1">
+            <w:hyperlink r:id="rId10336a46616873437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22856a4640afbc51e" w:history="1">
+            <w:hyperlink r:id="rId69566a466168734a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85520630" name="name43686a4640afbca15" descr="18312.jpg"/>
+                  <wp:docPr id="98769126" name="name33886a4661687396a" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42366a4640afbca13" cstate="print"/>
+                          <a:blip r:embed="rId72806a46616873969" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26486a4640afbcb2d" w:history="1">
+            <w:hyperlink r:id="rId81276a46616873a99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44249395" name="name33776a4640afbdb8c" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="8733647" name="name60106a46616874720" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44126a4640afbdb89" cstate="print"/>
+                    <a:blip r:embed="rId39556a4661687471d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16696a4640afbe4b6" w:history="1">
+      <w:hyperlink r:id="rId27956a46616875085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a4640afbe7d8" w:history="1">
+      <w:hyperlink r:id="rId79496a466168753a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81886a4640afbe8e8" w:history="1">
+      <w:hyperlink r:id="rId95226a466168754cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92076a4640afbe959" w:history="1">
+      <w:hyperlink r:id="rId61326a4661687553e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83816a4640afbe9ca" w:history="1">
+      <w:hyperlink r:id="rId62796a466168755b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62346a4640afbebb4" w:history="1">
+      <w:hyperlink r:id="rId72306a46616875797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70336a4640afbebf4" w:history="1">
+      <w:hyperlink r:id="rId19206a466168757d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62696a4640afbec82" w:history="1">
+      <w:hyperlink r:id="rId34126a46616875867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41796a4640afbed37" w:history="1">
+      <w:hyperlink r:id="rId62996a4661687591d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43399031" name="name55306a4640afbee5a" descr="eu_funding_250.png"/>
+            <wp:docPr id="92993625" name="name74386a46616875a20" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82266a4640afbee59" cstate="print"/>
+                    <a:blip r:embed="rId67256a46616875a1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74375595">
+  <w:abstractNum w:abstractNumId="60029518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97119369">
+    <w:lvl w:ilvl="0" w:tplc="76560586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97119369" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76560586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74375594">
+  <w:abstractNum w:abstractNumId="60029517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50135471">
+    <w:lvl w:ilvl="0" w:tplc="86570158">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74375594">
-    <w:abstractNumId w:val="74375594"/>
+  <w:num w:numId="60029517">
+    <w:abstractNumId w:val="60029517"/>
   </w:num>
-  <w:num w:numId="74375595">
-    <w:abstractNumId w:val="74375595"/>
+  <w:num w:numId="60029518">
+    <w:abstractNumId w:val="60029518"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661873671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId300110137" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34606a4640afbc4b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId22856a4640afbc51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId26486a4640afbcb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId16696a4640afbe4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId84806a4640afbe7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId81886a4640afbe8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId92076a4640afbe959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId83816a4640afbe9ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId62346a4640afbebb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId70336a4640afbebf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId62696a4640afbec82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId41796a4640afbed37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42366a4640afbca13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42366a4640afbca13.jpg"/><Relationship Id="rId44126a4640afbdb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44126a4640afbdb89.jpg"/><Relationship Id="rId82266a4640afbee59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82266a4640afbee59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390363332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302031061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10336a46616873437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId69566a466168734a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId81276a46616873a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId27956a46616875085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId79496a466168753a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId95226a466168754cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId61326a4661687553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId62796a466168755b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId72306a46616875797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId19206a466168757d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId34126a46616875867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId62996a4661687591d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72806a46616873969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72806a46616873969.jpg"/><Relationship Id="rId39556a4661687471d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39556a4661687471d.jpg"/><Relationship Id="rId67256a46616875a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67256a46616875a1f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>