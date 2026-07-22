--- v15 (2026-07-02)
+++ v16 (2026-07-22)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10336a46616873437" w:history="1">
+            <w:hyperlink r:id="rId27806a60d5c2ac7c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69566a466168734a3" w:history="1">
+            <w:hyperlink r:id="rId85516a60d5c2ac837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98769126" name="name33886a4661687396a" descr="18312.jpg"/>
+                  <wp:docPr id="24482691" name="name20456a60d5c2ace4c" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72806a46616873969" cstate="print"/>
+                          <a:blip r:embed="rId83376a60d5c2ace4a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81276a46616873a99" w:history="1">
+            <w:hyperlink r:id="rId45546a60d5c2acf72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8733647" name="name60106a46616874720" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="75449856" name="name47096a60d5c2adb80" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39556a4661687471d" cstate="print"/>
+                    <a:blip r:embed="rId26546a60d5c2adb7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27956a46616875085" w:history="1">
+      <w:hyperlink r:id="rId35836a60d5c2ae4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79496a466168753a5" w:history="1">
+      <w:hyperlink r:id="rId30906a60d5c2ae7be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95226a466168754cc" w:history="1">
+      <w:hyperlink r:id="rId10886a60d5c2ae8ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61326a4661687553e" w:history="1">
+      <w:hyperlink r:id="rId18946a60d5c2ae93b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62796a466168755b0" w:history="1">
+      <w:hyperlink r:id="rId88486a60d5c2ae9ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72306a46616875797" w:history="1">
+      <w:hyperlink r:id="rId85026a60d5c2aeb90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a466168757d7" w:history="1">
+      <w:hyperlink r:id="rId94336a60d5c2aebd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34126a46616875867" w:history="1">
+      <w:hyperlink r:id="rId34226a60d5c2aec5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a4661687591d" w:history="1">
+      <w:hyperlink r:id="rId20786a60d5c2aed28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92993625" name="name74386a46616875a20" descr="eu_funding_250.png"/>
+            <wp:docPr id="17842482" name="name61256a60d5c2aee47" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67256a46616875a1f" cstate="print"/>
+                    <a:blip r:embed="rId64496a60d5c2aee46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60029518">
+  <w:abstractNum w:abstractNumId="59507755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76560586">
+    <w:lvl w:ilvl="0" w:tplc="43397447">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76560586" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43397447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60029517">
+  <w:abstractNum w:abstractNumId="59507754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86570158">
+    <w:lvl w:ilvl="0" w:tplc="87019491">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60029517">
-    <w:abstractNumId w:val="60029517"/>
+  <w:num w:numId="59507754">
+    <w:abstractNumId w:val="59507754"/>
   </w:num>
-  <w:num w:numId="60029518">
-    <w:abstractNumId w:val="60029518"/>
+  <w:num w:numId="59507755">
+    <w:abstractNumId w:val="59507755"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390363332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302031061" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10336a46616873437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId69566a466168734a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId81276a46616873a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId27956a46616875085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId79496a466168753a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId95226a466168754cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId61326a4661687553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId62796a466168755b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId72306a46616875797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId19206a466168757d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId34126a46616875867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId62996a4661687591d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72806a46616873969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72806a46616873969.jpg"/><Relationship Id="rId39556a4661687471d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39556a4661687471d.jpg"/><Relationship Id="rId67256a46616875a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67256a46616875a1f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370766501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId336910267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27806a60d5c2ac7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId85516a60d5c2ac837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId45546a60d5c2acf72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId35836a60d5c2ae4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId30906a60d5c2ae7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId10886a60d5c2ae8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId18946a60d5c2ae93b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId88486a60d5c2ae9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId85026a60d5c2aeb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId94336a60d5c2aebd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId34226a60d5c2aec5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId20786a60d5c2aed28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83376a60d5c2ace4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83376a60d5c2ace4a.jpg"/><Relationship Id="rId26546a60d5c2adb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26546a60d5c2adb7e.jpg"/><Relationship Id="rId64496a60d5c2aee46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64496a60d5c2aee46.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>