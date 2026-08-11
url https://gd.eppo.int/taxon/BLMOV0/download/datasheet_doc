--- v16 (2026-07-22)
+++ v17 (2026-08-11)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27806a60d5c2ac7c4" w:history="1">
+            <w:hyperlink r:id="rId71296a7b7ef17163e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85516a60d5c2ac837" w:history="1">
+            <w:hyperlink r:id="rId37086a7b7ef1716b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24482691" name="name20456a60d5c2ace4c" descr="18312.jpg"/>
+                  <wp:docPr id="71320870" name="name39066a7b7ef1717af" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83376a60d5c2ace4a" cstate="print"/>
+                          <a:blip r:embed="rId46746a7b7ef1717ad" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45546a60d5c2acf72" w:history="1">
+            <w:hyperlink r:id="rId68796a7b7ef1718b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75449856" name="name47096a60d5c2adb80" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="22019865" name="name22996a7b7ef172b94" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26546a60d5c2adb7e" cstate="print"/>
+                    <a:blip r:embed="rId27736a7b7ef172b90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35836a60d5c2ae4b8" w:history="1">
+      <w:hyperlink r:id="rId91366a7b7ef17350f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30906a60d5c2ae7be" w:history="1">
+      <w:hyperlink r:id="rId97376a7b7ef17381b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10886a60d5c2ae8ca" w:history="1">
+      <w:hyperlink r:id="rId63596a7b7ef173928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18946a60d5c2ae93b" w:history="1">
+      <w:hyperlink r:id="rId72556a7b7ef173999" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88486a60d5c2ae9ab" w:history="1">
+      <w:hyperlink r:id="rId29886a7b7ef173a09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85026a60d5c2aeb90" w:history="1">
+      <w:hyperlink r:id="rId66676a7b7ef173beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94336a60d5c2aebd0" w:history="1">
+      <w:hyperlink r:id="rId18616a7b7ef173c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226a60d5c2aec5d" w:history="1">
+      <w:hyperlink r:id="rId71976a7b7ef173cb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20786a60d5c2aed28" w:history="1">
+      <w:hyperlink r:id="rId77296a7b7ef173d6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17842482" name="name61256a60d5c2aee47" descr="eu_funding_250.png"/>
+            <wp:docPr id="45861954" name="name71566a7b7ef173ff8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64496a60d5c2aee46" cstate="print"/>
+                    <a:blip r:embed="rId97406a7b7ef173ff7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59507755">
+  <w:abstractNum w:abstractNumId="32366392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43397447">
+    <w:lvl w:ilvl="0" w:tplc="43221174">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43397447" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43221174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59507754">
+  <w:abstractNum w:abstractNumId="32366391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87019491">
+    <w:lvl w:ilvl="0" w:tplc="60490898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59507754">
-    <w:abstractNumId w:val="59507754"/>
+  <w:num w:numId="32366391">
+    <w:abstractNumId w:val="32366391"/>
   </w:num>
-  <w:num w:numId="59507755">
-    <w:abstractNumId w:val="59507755"/>
+  <w:num w:numId="32366392">
+    <w:abstractNumId w:val="32366392"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370766501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId336910267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27806a60d5c2ac7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId85516a60d5c2ac837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId45546a60d5c2acf72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId35836a60d5c2ae4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId30906a60d5c2ae7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId10886a60d5c2ae8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId18946a60d5c2ae93b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId88486a60d5c2ae9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId85026a60d5c2aeb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId94336a60d5c2aebd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId34226a60d5c2aec5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId20786a60d5c2aed28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83376a60d5c2ace4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83376a60d5c2ace4a.jpg"/><Relationship Id="rId26546a60d5c2adb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26546a60d5c2adb7e.jpg"/><Relationship Id="rId64496a60d5c2aee46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64496a60d5c2aee46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId440420495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136418595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a7b7ef17163e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId37086a7b7ef1716b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId68796a7b7ef1718b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId91366a7b7ef17350f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId97376a7b7ef17381b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId63596a7b7ef173928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId72556a7b7ef173999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId29886a7b7ef173a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId66676a7b7ef173beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId18616a7b7ef173c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId71976a7b7ef173cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId77296a7b7ef173d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46746a7b7ef1717ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46746a7b7ef1717ad.jpg"/><Relationship Id="rId27736a7b7ef172b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27736a7b7ef172b90.jpg"/><Relationship Id="rId97406a7b7ef173ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97406a7b7ef173ff7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>