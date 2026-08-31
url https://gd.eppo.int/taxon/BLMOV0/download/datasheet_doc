--- v17 (2026-08-11)
+++ v18 (2026-08-31)
@@ -258,51 +258,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle nepovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Blueberry leaf mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71296a7b7ef17163e" w:history="1">
+            <w:hyperlink r:id="rId36156a960bf178f65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -318,51 +318,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37086a7b7ef1716b2" w:history="1">
+            <w:hyperlink r:id="rId64656a960bf178fcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -376,86 +376,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BLMOV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71320870" name="name39066a7b7ef1717af" descr="18312.jpg"/>
+                  <wp:docPr id="95538156" name="name66536a960bf1797dd" descr="18312.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18312.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46746a7b7ef1717ad" cstate="print"/>
+                          <a:blip r:embed="rId42146a960bf1797da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68796a7b7ef1718b9" w:history="1">
+            <w:hyperlink r:id="rId47356a960bf179901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1170,63 +1170,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Martin &amp; Tzanetakis 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22019865" name="name22996a7b7ef172b94" descr="BLMOV0_distribution_map.jpg"/>
+            <wp:docPr id="48245769" name="name39596a960bf17a83d" descr="BLMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BLMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27736a7b7ef172b90" cstate="print"/>
+                    <a:blip r:embed="rId80056a960bf17a83a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 145–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366a7b7ef17350f" w:history="1">
+      <w:hyperlink r:id="rId33416a960bf17b35d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0168-1702(94)90051-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2849,51 +2849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 875-879. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97376a7b7ef17381b" w:history="1">
+      <w:hyperlink r:id="rId58976a960bf17b6ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0908-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3015,51 +3015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2831-2852. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63596a7b7ef173928" w:history="1">
+      <w:hyperlink r:id="rId48496a960bf17b819" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v4112831</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3085,51 +3085,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72556a7b7ef173999" w:history="1">
+      <w:hyperlink r:id="rId30696a960bf17b88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3155,51 +3155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 232-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29886a7b7ef173a09" w:history="1">
+      <w:hyperlink r:id="rId15386a960bf17b901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-15-0517-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3455,90 +3455,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and EFSA resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on blueberry leaf mottle virus. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66676a7b7ef173beb" w:history="1">
+      <w:hyperlink r:id="rId61926a960bf17bb0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on grapevine Bulgarian latent virus CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18616a7b7ef173c29" w:history="1">
+      <w:hyperlink r:id="rId82846a960bf17bb4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.26181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed in March 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3584,51 +3584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 5669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71976a7b7ef173cb7" w:history="1">
+      <w:hyperlink r:id="rId57566a960bf17bbe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus myrtilli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77296a7b7ef173d6c" w:history="1">
+      <w:hyperlink r:id="rId34766a960bf17bca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3813,63 +3813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45861954" name="name71566a7b7ef173ff8" descr="eu_funding_250.png"/>
+            <wp:docPr id="55178694" name="name25096a960bf17bda6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97406a7b7ef173ff7" cstate="print"/>
+                    <a:blip r:embed="rId72446a960bf17bda5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3967,137 +3967,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32366392">
+  <w:abstractNum w:abstractNumId="25064786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43221174">
+    <w:lvl w:ilvl="0" w:tplc="95398541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43221174" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95398541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32366391">
+  <w:abstractNum w:abstractNumId="25064785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60490898">
+    <w:lvl w:ilvl="0" w:tplc="89144322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4849,55 +4849,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32366391">
-    <w:abstractNumId w:val="32366391"/>
+  <w:num w:numId="25064785">
+    <w:abstractNumId w:val="25064785"/>
   </w:num>
-  <w:num w:numId="32366392">
-    <w:abstractNumId w:val="32366392"/>
+  <w:num w:numId="25064786">
+    <w:abstractNumId w:val="25064786"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16447,51 +16447,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId440420495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136418595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a7b7ef17163e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId37086a7b7ef1716b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId68796a7b7ef1718b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId91366a7b7ef17350f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId97376a7b7ef17381b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId63596a7b7ef173928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId72556a7b7ef173999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId29886a7b7ef173a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId66676a7b7ef173beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId18616a7b7ef173c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId71976a7b7ef173cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId77296a7b7ef173d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46746a7b7ef1717ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46746a7b7ef1717ad.jpg"/><Relationship Id="rId27736a7b7ef172b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27736a7b7ef172b90.jpg"/><Relationship Id="rId97406a7b7ef173ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97406a7b7ef173ff7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId105992204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId786542840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36156a960bf178f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/" TargetMode="External"/><Relationship Id="rId64656a960bf178fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/categorization" TargetMode="External"/><Relationship Id="rId47356a960bf179901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BLMOV0/photos" TargetMode="External"/><Relationship Id="rId33416a960bf17b35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0168-1702(94)90051-5" TargetMode="External"/><Relationship Id="rId58976a960bf17b6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0908-5" TargetMode="External"/><Relationship Id="rId48496a960bf17b819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v4112831" TargetMode="External"/><Relationship Id="rId30696a960bf17b88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId15386a960bf17b901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-15-0517-PDN" TargetMode="External"/><Relationship Id="rId61926a960bf17bb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.9355" TargetMode="External"/><Relationship Id="rId82846a960bf17bb4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.26181" TargetMode="External"/><Relationship Id="rId57566a960bf17bbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId34766a960bf17bca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42146a960bf1797da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42146a960bf1797da.jpg"/><Relationship Id="rId80056a960bf17a83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a960bf17a83a.jpg"/><Relationship Id="rId72446a960bf17bda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72446a960bf17bda5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>