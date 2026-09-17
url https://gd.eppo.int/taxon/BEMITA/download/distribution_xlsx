--- v4 (2026-04-27)
+++ v5 (2026-09-17)
@@ -143,417 +143,417 @@
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
+    <t>Gambia</t>
+  </si>
+  <si>
+    <t>GM</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>GH</t>
+  </si>
+  <si>
+    <t>Guinea</t>
+  </si>
+  <si>
+    <t>GN</t>
+  </si>
+  <si>
+    <t>Guinea-Bissau</t>
+  </si>
+  <si>
+    <t>GW</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>KE</t>
+  </si>
+  <si>
+    <t>Libya</t>
+  </si>
+  <si>
+    <t>LY</t>
+  </si>
+  <si>
+    <t>Madagascar</t>
+  </si>
+  <si>
+    <t>MG</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>MW</t>
+  </si>
+  <si>
+    <t>Mauritius</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>Mayotte</t>
+  </si>
+  <si>
+    <t>YT</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Present, restricted distribution</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>MZ</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>NG</t>
+  </si>
+  <si>
+    <t>Reunion</t>
+  </si>
+  <si>
+    <t>RE</t>
+  </si>
+  <si>
+    <t>Rwanda</t>
+  </si>
+  <si>
+    <t>RW</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>Seychelles</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>Sierra Leone</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>Somalia</t>
+  </si>
+  <si>
+    <t>SO</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>ZA</t>
+  </si>
+  <si>
+    <t>South Sudan</t>
+  </si>
+  <si>
+    <t>SS</t>
+  </si>
+  <si>
+    <t>Sudan</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>Tanzania, United Republic of</t>
+  </si>
+  <si>
+    <t>TZ</t>
+  </si>
+  <si>
+    <t>Togo</t>
+  </si>
+  <si>
+    <t>TG</t>
+  </si>
+  <si>
+    <t>Tunisia</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>UG</t>
+  </si>
+  <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
+    <t>ZW</t>
+  </si>
+  <si>
+    <t>America</t>
+  </si>
+  <si>
+    <t>Antigua and Barbuda</t>
+  </si>
+  <si>
+    <t>AG</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Bahamas</t>
+  </si>
+  <si>
+    <t>BS</t>
+  </si>
+  <si>
+    <t>Barbados</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Belize</t>
+  </si>
+  <si>
+    <t>BZ</t>
+  </si>
+  <si>
+    <t>Bermuda</t>
+  </si>
+  <si>
+    <t>BM</t>
+  </si>
+  <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
+    <t>BO</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Bahia</t>
+  </si>
+  <si>
+    <t>ba</t>
+  </si>
+  <si>
+    <t>Distrito Federal</t>
+  </si>
+  <si>
+    <t>df</t>
+  </si>
+  <si>
+    <t>Goias</t>
+  </si>
+  <si>
+    <t>go</t>
+  </si>
+  <si>
+    <t>Maranhao</t>
+  </si>
+  <si>
+    <t>ma</t>
+  </si>
+  <si>
+    <t>Mato Grosso</t>
+  </si>
+  <si>
+    <t>mt</t>
+  </si>
+  <si>
+    <t>Mato Grosso do Sul</t>
+  </si>
+  <si>
+    <t>ms</t>
+  </si>
+  <si>
+    <t>Minas Gerais</t>
+  </si>
+  <si>
+    <t>mg</t>
+  </si>
+  <si>
+    <t>Parana</t>
+  </si>
+  <si>
+    <t>pr</t>
+  </si>
+  <si>
+    <t>Pernambuco</t>
+  </si>
+  <si>
+    <t>pe</t>
+  </si>
+  <si>
+    <t>Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>rj</t>
+  </si>
+  <si>
+    <t>Rio Grande do Sul</t>
+  </si>
+  <si>
+    <t>rs</t>
+  </si>
+  <si>
+    <t>Sao Paulo</t>
+  </si>
+  <si>
+    <t>sp</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Alberta</t>
+  </si>
+  <si>
+    <t>ab</t>
+  </si>
+  <si>
+    <t>British Columbia</t>
+  </si>
+  <si>
+    <t>bc</t>
+  </si>
+  <si>
+    <t>New Brunswick</t>
+  </si>
+  <si>
+    <t>nb</t>
+  </si>
+  <si>
+    <t>Nova Scotia</t>
+  </si>
+  <si>
+    <t>ns</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>ot</t>
+  </si>
+  <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>qb</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>CR</t>
+  </si>
+  <si>
+    <t>Cuba</t>
+  </si>
+  <si>
+    <t>CU</t>
+  </si>
+  <si>
+    <t>Dominica</t>
+  </si>
+  <si>
+    <t>DM</t>
+  </si>
+  <si>
+    <t>Dominican Republic</t>
+  </si>
+  <si>
+    <t>DO</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
     <t>Absent, unreliable record</t>
-  </si>
-[...364 lines deleted...]
-    <t>EC</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>French Guiana</t>
   </si>
   <si>
     <t>GF</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
     <t>GP</t>
   </si>
@@ -2518,2108 +2518,2108 @@
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>42</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B47" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B48" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B49" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B50" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B51" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B52" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B53" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B54" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" t="s">
+        <v>115</v>
+      </c>
+      <c r="D54" t="s">
         <v>114</v>
       </c>
-      <c r="C54" t="s">
+      <c r="E54" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B55" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" t="s">
+        <v>117</v>
+      </c>
+      <c r="D55" t="s">
         <v>114</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" t="s">
+        <v>119</v>
+      </c>
+      <c r="D56" t="s">
         <v>114</v>
       </c>
-      <c r="C56" t="s">
+      <c r="E56" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B57" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" t="s">
+        <v>121</v>
+      </c>
+      <c r="D57" t="s">
         <v>114</v>
       </c>
-      <c r="C57" t="s">
+      <c r="E57" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B58" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" t="s">
+        <v>123</v>
+      </c>
+      <c r="D58" t="s">
         <v>114</v>
       </c>
-      <c r="C58" t="s">
+      <c r="E58" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B59" t="s">
+        <v>113</v>
+      </c>
+      <c r="C59" t="s">
+        <v>125</v>
+      </c>
+      <c r="D59" t="s">
         <v>114</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B60" t="s">
+        <v>113</v>
+      </c>
+      <c r="C60" t="s">
+        <v>127</v>
+      </c>
+      <c r="D60" t="s">
         <v>114</v>
       </c>
-      <c r="C60" t="s">
+      <c r="E60" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="F60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B61" t="s">
+        <v>113</v>
+      </c>
+      <c r="C61" t="s">
+        <v>129</v>
+      </c>
+      <c r="D61" t="s">
         <v>114</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B62" t="s">
+        <v>113</v>
+      </c>
+      <c r="C62" t="s">
+        <v>131</v>
+      </c>
+      <c r="D62" t="s">
         <v>114</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B63" t="s">
+        <v>113</v>
+      </c>
+      <c r="C63" t="s">
+        <v>133</v>
+      </c>
+      <c r="D63" t="s">
         <v>114</v>
       </c>
-      <c r="C63" t="s">
+      <c r="E63" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B64" t="s">
+        <v>113</v>
+      </c>
+      <c r="C64" t="s">
+        <v>135</v>
+      </c>
+      <c r="D64" t="s">
         <v>114</v>
       </c>
-      <c r="C64" t="s">
+      <c r="E64" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B65" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" t="s">
+        <v>137</v>
+      </c>
+      <c r="D65" t="s">
         <v>114</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B66" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B67" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" t="s">
+        <v>141</v>
+      </c>
+      <c r="D67" t="s">
         <v>140</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F67" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B68" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" t="s">
         <v>140</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="F68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B69" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" t="s">
+        <v>145</v>
+      </c>
+      <c r="D69" t="s">
         <v>140</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B70" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70" t="s">
+        <v>147</v>
+      </c>
+      <c r="D70" t="s">
         <v>140</v>
       </c>
-      <c r="C70" t="s">
+      <c r="E70" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B71" t="s">
+        <v>139</v>
+      </c>
+      <c r="C71" t="s">
+        <v>149</v>
+      </c>
+      <c r="D71" t="s">
         <v>140</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B72" t="s">
+        <v>139</v>
+      </c>
+      <c r="C72" t="s">
+        <v>151</v>
+      </c>
+      <c r="D72" t="s">
         <v>140</v>
       </c>
-      <c r="C72" t="s">
+      <c r="E72" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B73" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B74" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B75" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B76" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B77" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B78" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B79" t="s">
         <v>166</v>
       </c>
       <c r="C79"/>
       <c r="D79" t="s">
         <v>167</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B80" t="s">
         <v>168</v>
       </c>
       <c r="C80"/>
       <c r="D80" t="s">
         <v>169</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>171</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B82" t="s">
         <v>172</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>173</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B83" t="s">
         <v>174</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>175</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B84" t="s">
         <v>176</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
         <v>177</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B85" t="s">
         <v>178</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>179</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B86" t="s">
         <v>180</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>181</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B87" t="s">
         <v>182</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>183</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B88" t="s">
         <v>184</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
         <v>185</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B89" t="s">
         <v>186</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
         <v>187</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B90" t="s">
         <v>188</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>189</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B91" t="s">
         <v>190</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
         <v>191</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B92" t="s">
         <v>192</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
         <v>193</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B93" t="s">
         <v>194</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="s">
         <v>195</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B94" t="s">
         <v>196</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>197</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B95" t="s">
         <v>198</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
         <v>199</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B96" t="s">
         <v>200</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
         <v>201</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B97" t="s">
         <v>202</v>
       </c>
       <c r="C97"/>
       <c r="D97" t="s">
         <v>203</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B98" t="s">
         <v>204</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
         <v>205</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>206</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="s">
         <v>207</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>43</v>
+        <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B100" t="s">
         <v>208</v>
       </c>
       <c r="C100"/>
       <c r="D100" t="s">
         <v>209</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B101" t="s">
         <v>210</v>
       </c>
       <c r="C101"/>
       <c r="D101" t="s">
         <v>211</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B102" t="s">
         <v>210</v>
       </c>
       <c r="C102" t="s">
         <v>212</v>
       </c>
       <c r="D102" t="s">
         <v>211</v>
       </c>
       <c r="E102" t="s">
         <v>213</v>
       </c>
       <c r="F102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B103" t="s">
         <v>210</v>
       </c>
       <c r="C103" t="s">
         <v>214</v>
       </c>
       <c r="D103" t="s">
         <v>211</v>
       </c>
       <c r="E103" t="s">
         <v>215</v>
       </c>
       <c r="F103" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B104" t="s">
         <v>210</v>
       </c>
       <c r="C104" t="s">
         <v>216</v>
       </c>
       <c r="D104" t="s">
         <v>211</v>
       </c>
       <c r="E104" t="s">
         <v>217</v>
       </c>
       <c r="F104" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B105" t="s">
         <v>210</v>
       </c>
       <c r="C105" t="s">
         <v>218</v>
       </c>
       <c r="D105" t="s">
         <v>211</v>
       </c>
       <c r="E105" t="s">
         <v>219</v>
       </c>
       <c r="F105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B106" t="s">
         <v>210</v>
       </c>
       <c r="C106" t="s">
         <v>220</v>
       </c>
       <c r="D106" t="s">
         <v>211</v>
       </c>
       <c r="E106" t="s">
         <v>221</v>
       </c>
       <c r="F106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B107" t="s">
         <v>210</v>
       </c>
       <c r="C107" t="s">
         <v>222</v>
       </c>
       <c r="D107" t="s">
         <v>211</v>
       </c>
       <c r="E107" t="s">
         <v>223</v>
       </c>
       <c r="F107" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B108" t="s">
         <v>210</v>
       </c>
       <c r="C108" t="s">
         <v>224</v>
       </c>
       <c r="D108" t="s">
         <v>211</v>
       </c>
       <c r="E108" t="s">
         <v>225</v>
       </c>
       <c r="F108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B109" t="s">
         <v>210</v>
       </c>
       <c r="C109" t="s">
         <v>226</v>
       </c>
       <c r="D109" t="s">
         <v>211</v>
       </c>
       <c r="E109" t="s">
         <v>227</v>
       </c>
       <c r="F109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B110" t="s">
         <v>210</v>
       </c>
       <c r="C110" t="s">
         <v>228</v>
       </c>
       <c r="D110" t="s">
         <v>211</v>
       </c>
       <c r="E110" t="s">
         <v>229</v>
       </c>
       <c r="F110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B111" t="s">
         <v>210</v>
       </c>
       <c r="C111" t="s">
         <v>230</v>
       </c>
       <c r="D111" t="s">
         <v>211</v>
       </c>
       <c r="E111" t="s">
         <v>231</v>
       </c>
       <c r="F111" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B112" t="s">
         <v>210</v>
       </c>
       <c r="C112" t="s">
         <v>232</v>
       </c>
       <c r="D112" t="s">
         <v>211</v>
       </c>
       <c r="E112" t="s">
         <v>233</v>
       </c>
       <c r="F112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B113" t="s">
         <v>210</v>
       </c>
       <c r="C113" t="s">
         <v>234</v>
       </c>
       <c r="D113" t="s">
         <v>211</v>
       </c>
       <c r="E113" t="s">
         <v>235</v>
       </c>
       <c r="F113" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B114" t="s">
         <v>210</v>
       </c>
       <c r="C114" t="s">
         <v>236</v>
       </c>
       <c r="D114" t="s">
         <v>211</v>
       </c>
       <c r="E114" t="s">
         <v>237</v>
       </c>
       <c r="F114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B115" t="s">
         <v>210</v>
       </c>
       <c r="C115" t="s">
         <v>238</v>
       </c>
       <c r="D115" t="s">
         <v>211</v>
       </c>
       <c r="E115" t="s">
         <v>239</v>
       </c>
       <c r="F115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B116" t="s">
         <v>210</v>
       </c>
       <c r="C116" t="s">
         <v>240</v>
       </c>
       <c r="D116" t="s">
         <v>211</v>
       </c>
       <c r="E116" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B117" t="s">
         <v>210</v>
       </c>
       <c r="C117" t="s">
         <v>241</v>
       </c>
       <c r="D117" t="s">
         <v>211</v>
       </c>
       <c r="E117" t="s">
         <v>242</v>
       </c>
       <c r="F117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B118" t="s">
         <v>210</v>
       </c>
       <c r="C118" t="s">
         <v>243</v>
       </c>
       <c r="D118" t="s">
         <v>211</v>
       </c>
       <c r="E118" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B119" t="s">
         <v>210</v>
       </c>
       <c r="C119" t="s">
         <v>244</v>
       </c>
       <c r="D119" t="s">
         <v>211</v>
       </c>
       <c r="E119" t="s">
         <v>245</v>
       </c>
       <c r="F119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B120" t="s">
         <v>210</v>
       </c>
       <c r="C120" t="s">
         <v>246</v>
       </c>
       <c r="D120" t="s">
         <v>211</v>
       </c>
       <c r="E120" t="s">
         <v>247</v>
       </c>
       <c r="F120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B121" t="s">
         <v>210</v>
       </c>
       <c r="C121" t="s">
         <v>248</v>
       </c>
       <c r="D121" t="s">
         <v>211</v>
       </c>
       <c r="E121" t="s">
         <v>249</v>
       </c>
       <c r="F121" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B122" t="s">
         <v>210</v>
       </c>
       <c r="C122" t="s">
         <v>250</v>
       </c>
       <c r="D122" t="s">
         <v>211</v>
       </c>
       <c r="E122" t="s">
         <v>251</v>
       </c>
       <c r="F122" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B123" t="s">
         <v>210</v>
       </c>
       <c r="C123" t="s">
         <v>252</v>
       </c>
       <c r="D123" t="s">
         <v>211</v>
       </c>
       <c r="E123" t="s">
         <v>253</v>
       </c>
       <c r="F123" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B124" t="s">
         <v>210</v>
       </c>
       <c r="C124" t="s">
         <v>254</v>
       </c>
       <c r="D124" t="s">
         <v>211</v>
       </c>
       <c r="E124" t="s">
         <v>255</v>
       </c>
       <c r="F124" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B125" t="s">
         <v>210</v>
       </c>
       <c r="C125" t="s">
         <v>256</v>
       </c>
       <c r="D125" t="s">
         <v>211</v>
       </c>
       <c r="E125" t="s">
         <v>257</v>
       </c>
       <c r="F125" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B126" t="s">
         <v>210</v>
       </c>
       <c r="C126" t="s">
         <v>258</v>
       </c>
       <c r="D126" t="s">
         <v>211</v>
       </c>
       <c r="E126" t="s">
         <v>259</v>
       </c>
       <c r="F126" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B127" t="s">
         <v>210</v>
       </c>
       <c r="C127" t="s">
         <v>260</v>
       </c>
       <c r="D127" t="s">
         <v>211</v>
       </c>
       <c r="E127" t="s">
         <v>261</v>
       </c>
       <c r="F127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B128" t="s">
         <v>210</v>
       </c>
       <c r="C128" t="s">
         <v>262</v>
       </c>
       <c r="D128" t="s">
         <v>211</v>
       </c>
       <c r="E128" t="s">
         <v>263</v>
       </c>
       <c r="F128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B129" t="s">
         <v>210</v>
       </c>
       <c r="C129" t="s">
         <v>264</v>
       </c>
       <c r="D129" t="s">
         <v>211</v>
       </c>
       <c r="E129" t="s">
         <v>265</v>
       </c>
       <c r="F129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B130" t="s">
         <v>210</v>
       </c>
       <c r="C130" t="s">
         <v>266</v>
       </c>
       <c r="D130" t="s">
         <v>211</v>
       </c>
       <c r="E130" t="s">
         <v>267</v>
       </c>
       <c r="F130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B131" t="s">
         <v>210</v>
       </c>
       <c r="C131" t="s">
         <v>268</v>
       </c>
       <c r="D131" t="s">
         <v>211</v>
       </c>
       <c r="E131" t="s">
         <v>269</v>
       </c>
       <c r="F131" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B132" t="s">
         <v>210</v>
       </c>
       <c r="C132" t="s">
         <v>270</v>
       </c>
       <c r="D132" t="s">
         <v>211</v>
       </c>
       <c r="E132" t="s">
         <v>271</v>
       </c>
       <c r="F132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B133" t="s">
         <v>272</v>
       </c>
       <c r="C133"/>
       <c r="D133" t="s">
         <v>273</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B134" t="s">
         <v>274</v>
       </c>
       <c r="C134"/>
       <c r="D134" t="s">
         <v>275</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B135" t="s">
         <v>276</v>
       </c>
       <c r="C135"/>
       <c r="D135" t="s">
         <v>277</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>278</v>
       </c>
       <c r="B136" t="s">
         <v>279</v>
       </c>
       <c r="C136"/>
       <c r="D136" t="s">
         <v>280</v>
       </c>
       <c r="E136"/>
@@ -5595,51 +5595,51 @@
       </c>
       <c r="D186" t="s">
         <v>343</v>
       </c>
       <c r="E186" t="s">
         <v>376</v>
       </c>
       <c r="F186" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>278</v>
       </c>
       <c r="B187" t="s">
         <v>342</v>
       </c>
       <c r="C187" t="s">
         <v>377</v>
       </c>
       <c r="D187" t="s">
         <v>343</v>
       </c>
       <c r="E187" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F187" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>278</v>
       </c>
       <c r="B188" t="s">
         <v>342</v>
       </c>
       <c r="C188" t="s">
         <v>378</v>
       </c>
       <c r="D188" t="s">
         <v>343</v>
       </c>
       <c r="E188" t="s">
         <v>263</v>
       </c>
       <c r="F188" t="s">
         <v>9</v>
       </c>
     </row>
@@ -5714,91 +5714,91 @@
         <v>385</v>
       </c>
       <c r="D192" t="s">
         <v>343</v>
       </c>
       <c r="E192" t="s">
         <v>386</v>
       </c>
       <c r="F192" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>278</v>
       </c>
       <c r="B193" t="s">
         <v>387</v>
       </c>
       <c r="C193"/>
       <c r="D193" t="s">
         <v>388</v>
       </c>
       <c r="E193"/>
       <c r="F193" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>278</v>
       </c>
       <c r="B194" t="s">
         <v>387</v>
       </c>
       <c r="C194" t="s">
         <v>389</v>
       </c>
       <c r="D194" t="s">
         <v>388</v>
       </c>
       <c r="E194" t="s">
         <v>390</v>
       </c>
       <c r="F194" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>278</v>
       </c>
       <c r="B195" t="s">
         <v>387</v>
       </c>
       <c r="C195" t="s">
         <v>391</v>
       </c>
       <c r="D195" t="s">
         <v>388</v>
       </c>
       <c r="E195" t="s">
         <v>392</v>
       </c>
       <c r="F195" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>278</v>
       </c>
       <c r="B196" t="s">
         <v>387</v>
       </c>
       <c r="C196" t="s">
         <v>393</v>
       </c>
       <c r="D196" t="s">
         <v>388</v>
       </c>
       <c r="E196" t="s">
         <v>394</v>
       </c>
       <c r="F196" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>278</v>
@@ -6142,51 +6142,51 @@
       <c r="B217" t="s">
         <v>435</v>
       </c>
       <c r="C217"/>
       <c r="D217" t="s">
         <v>436</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>278</v>
       </c>
       <c r="B218" t="s">
         <v>437</v>
       </c>
       <c r="C218"/>
       <c r="D218" t="s">
         <v>438</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>43</v>
+        <v>165</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>278</v>
       </c>
       <c r="B219" t="s">
         <v>439</v>
       </c>
       <c r="C219"/>
       <c r="D219" t="s">
         <v>440</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
         <v>278</v>
       </c>
       <c r="B220" t="s">
         <v>441</v>
       </c>
@@ -6350,83 +6350,83 @@
       <c r="B230" t="s">
         <v>461</v>
       </c>
       <c r="C230"/>
       <c r="D230" t="s">
         <v>462</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>463</v>
       </c>
       <c r="B231" t="s">
         <v>464</v>
       </c>
       <c r="C231"/>
       <c r="D231" t="s">
         <v>465</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>463</v>
       </c>
       <c r="B232" t="s">
         <v>466</v>
       </c>
       <c r="C232"/>
       <c r="D232" t="s">
         <v>467</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>463</v>
       </c>
       <c r="B233" t="s">
         <v>468</v>
       </c>
       <c r="C233"/>
       <c r="D233" t="s">
         <v>469</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>463</v>
       </c>
       <c r="B234" t="s">
         <v>470</v>
       </c>
       <c r="C234"/>
       <c r="D234" t="s">
         <v>471</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
         <v>463</v>
       </c>
       <c r="B235" t="s">
         <v>472</v>
       </c>
@@ -6462,51 +6462,51 @@
       <c r="B237" t="s">
         <v>477</v>
       </c>
       <c r="C237"/>
       <c r="D237" t="s">
         <v>478</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>463</v>
       </c>
       <c r="B238" t="s">
         <v>479</v>
       </c>
       <c r="C238"/>
       <c r="D238" t="s">
         <v>480</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>463</v>
       </c>
       <c r="B239" t="s">
         <v>481</v>
       </c>
       <c r="C239"/>
       <c r="D239" t="s">
         <v>482</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>463</v>
       </c>
       <c r="B240" t="s">
         <v>484</v>
       </c>
@@ -6526,103 +6526,103 @@
       <c r="B241" t="s">
         <v>487</v>
       </c>
       <c r="C241"/>
       <c r="D241" t="s">
         <v>488</v>
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>463</v>
       </c>
       <c r="B242" t="s">
         <v>490</v>
       </c>
       <c r="C242"/>
       <c r="D242" t="s">
         <v>491</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>463</v>
       </c>
       <c r="B243" t="s">
         <v>490</v>
       </c>
       <c r="C243" t="s">
         <v>492</v>
       </c>
       <c r="D243" t="s">
         <v>491</v>
       </c>
       <c r="E243" t="s">
         <v>493</v>
       </c>
       <c r="F243" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>463</v>
       </c>
       <c r="B244" t="s">
         <v>224</v>
       </c>
       <c r="C244"/>
       <c r="D244" t="s">
         <v>494</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>463</v>
       </c>
       <c r="B245" t="s">
         <v>495</v>
       </c>
       <c r="C245"/>
       <c r="D245" t="s">
         <v>496</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>463</v>
       </c>
       <c r="B246" t="s">
         <v>497</v>
       </c>
       <c r="C246"/>
       <c r="D246" t="s">
         <v>498</v>
       </c>
       <c r="E246"/>
       <c r="F246" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>463</v>
       </c>
       <c r="B247" t="s">
         <v>499</v>
       </c>
@@ -6646,51 +6646,51 @@
         <v>501</v>
       </c>
       <c r="D248" t="s">
         <v>500</v>
       </c>
       <c r="E248" t="s">
         <v>219</v>
       </c>
       <c r="F248" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>463</v>
       </c>
       <c r="B249" t="s">
         <v>502</v>
       </c>
       <c r="C249"/>
       <c r="D249" t="s">
         <v>503</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>463</v>
       </c>
       <c r="B250" t="s">
         <v>504</v>
       </c>
       <c r="C250"/>
       <c r="D250" t="s">
         <v>505</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>463</v>
       </c>
       <c r="B251" t="s">
         <v>506</v>
       </c>
@@ -6798,99 +6798,99 @@
       <c r="B257" t="s">
         <v>516</v>
       </c>
       <c r="C257"/>
       <c r="D257" t="s">
         <v>517</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>463</v>
       </c>
       <c r="B258" t="s">
         <v>518</v>
       </c>
       <c r="C258"/>
       <c r="D258" t="s">
         <v>519</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>463</v>
       </c>
       <c r="B259" t="s">
         <v>520</v>
       </c>
       <c r="C259"/>
       <c r="D259" t="s">
         <v>521</v>
       </c>
       <c r="E259"/>
       <c r="F259" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
         <v>463</v>
       </c>
       <c r="B260" t="s">
         <v>522</v>
       </c>
       <c r="C260"/>
       <c r="D260" t="s">
         <v>523</v>
       </c>
       <c r="E260"/>
       <c r="F260" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>463</v>
       </c>
       <c r="B261" t="s">
         <v>524</v>
       </c>
       <c r="C261"/>
       <c r="D261" t="s">
         <v>525</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>463</v>
       </c>
       <c r="B262" t="s">
         <v>524</v>
       </c>
       <c r="C262" t="s">
         <v>526</v>
       </c>
       <c r="D262" t="s">
         <v>525</v>
       </c>
       <c r="E262" t="s">
         <v>239</v>
       </c>
       <c r="F262" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>463</v>
@@ -7002,51 +7002,51 @@
       <c r="D269" t="s">
         <v>541</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
         <v>463</v>
       </c>
       <c r="B270" t="s">
         <v>540</v>
       </c>
       <c r="C270" t="s">
         <v>542</v>
       </c>
       <c r="D270" t="s">
         <v>541</v>
       </c>
       <c r="E270" t="s">
         <v>543</v>
       </c>
       <c r="F270" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>463</v>
       </c>
       <c r="B271" t="s">
         <v>540</v>
       </c>
       <c r="C271" t="s">
         <v>544</v>
       </c>
       <c r="D271" t="s">
         <v>541</v>
       </c>
       <c r="E271" t="s">
         <v>545</v>
       </c>
       <c r="F271" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>463</v>
@@ -7054,51 +7054,51 @@
       <c r="B272" t="s">
         <v>546</v>
       </c>
       <c r="C272"/>
       <c r="D272" t="s">
         <v>547</v>
       </c>
       <c r="E272"/>
       <c r="F272" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>463</v>
       </c>
       <c r="B273" t="s">
         <v>548</v>
       </c>
       <c r="C273"/>
       <c r="D273" t="s">
         <v>549</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>463</v>
       </c>
       <c r="B274" t="s">
         <v>550</v>
       </c>
       <c r="C274"/>
       <c r="D274" t="s">
         <v>551</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
         <v>463</v>
       </c>
       <c r="B275" t="s">
         <v>552</v>
       </c>
@@ -7514,51 +7514,51 @@
       <c r="B298" t="s">
         <v>596</v>
       </c>
       <c r="C298"/>
       <c r="D298" t="s">
         <v>597</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>562</v>
       </c>
       <c r="B299" t="s">
         <v>598</v>
       </c>
       <c r="C299"/>
       <c r="D299" t="s">
         <v>599</v>
       </c>
       <c r="E299"/>
       <c r="F299" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
         <v>562</v>
       </c>
       <c r="B300" t="s">
         <v>600</v>
       </c>
       <c r="C300"/>
       <c r="D300" t="s">
         <v>601</v>
       </c>
       <c r="E300"/>
       <c r="F300" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>562</v>
       </c>
       <c r="B301" t="s">
         <v>602</v>
       </c>
@@ -7594,51 +7594,51 @@
       <c r="B303" t="s">
         <v>606</v>
       </c>
       <c r="C303"/>
       <c r="D303" t="s">
         <v>607</v>
       </c>
       <c r="E303"/>
       <c r="F303" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
         <v>562</v>
       </c>
       <c r="B304" t="s">
         <v>608</v>
       </c>
       <c r="C304"/>
       <c r="D304" t="s">
         <v>609</v>
       </c>
       <c r="E304"/>
       <c r="F304" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
         <v>562</v>
       </c>
       <c r="B305" t="s">
         <v>610</v>
       </c>
       <c r="C305"/>
       <c r="D305" t="s">
         <v>611</v>
       </c>
       <c r="E305"/>
       <c r="F305" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
         <v>562</v>
       </c>
       <c r="B306" t="s">
         <v>612</v>
       </c>