--- v6 (2026-03-07)
+++ v7 (2026-04-03)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244269ac3fc80d204" w:history="1">
+            <w:hyperlink r:id="rId255669cf2f2e2925d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507869ac3fc80d270" w:history="1">
+            <w:hyperlink r:id="rId166269cf2f2e292e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17190379" name="name109869ac3fc80d90b" descr="8596.jpg"/>
+                  <wp:docPr id="12705506" name="name485869cf2f2e293a3" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId907769ac3fc80d909" cstate="print"/>
+                          <a:blip r:embed="rId297569cf2f2e293a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId155469ac3fc80da53" w:history="1">
+            <w:hyperlink r:id="rId536069cf2f2e294f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85060304" name="name889369ac3fc80fdeb" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="36845064" name="name591869cf2f2e2a9e2" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId182969ac3fc80fde7" cstate="print"/>
+                    <a:blip r:embed="rId231369cf2f2e2a9e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,51 +3795,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Austria, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Cyprus, Czechia, Finland, France (mainland, Corse), Georgia, Germany, Gibraltar, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Kyrgyzstan, Malta, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Madeira), Romania, Russian Federation (Southern Russia), Slovenia, Spain (mainland, Islas Baleares, Islas Canárias), Sweden, Switzerland, Tunisia, Türkiye, Ukraine, United Kingdom (England), Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Algeria, Angola, Benin, Burkina Faso, Cabo Verde, Cameroon, Central African Republic, Chad, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eritrea, Ethiopia, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Libya, Madagascar, Malawi, Mauritius, Mayotte, Morocco, Mozambique, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, Sudan, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Algeria, Angola, Benin, Burkina Faso, Cabo Verde, Cameroon, Central African Republic, Chad, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eritrea, Ethiopia, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Libya, Madagascar, Malawi, Mauritius, Mayotte, Morocco, Mozambique, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, South Sudan, Sudan, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afghanistan, Bahrain, Bangladesh, Brunei Darussalam, Cambodia, China (Anhui, Beijing, Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Neimenggu, Shaanxi, Shandong, Shanghai, Shanxi, Sichuan, Tianjin, Xianggang (Hong Kong), Xinjiang, Yunnan, Zhejiang), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Karnataka, Kerala, Lakshadweep, Madhya Pradesh, Maharashtra, Meghalaya, Odisha, Punjab, Rajasthan, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia (Java, Sulawesi, Sumatra), Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Shikoku), Jordan, Korea, Republic of, Kuwait, Kyrgyzstan, Lao People's Democratic Republic, Lebanon, Malaysia (Sarawak, West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Syrian Arab Republic, Taiwan, Tajikistan, Thailand, Turkmenistan, United Arab Emirates, Uzbekistan, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265769ac3fc811a79" w:history="1">
+      <w:hyperlink r:id="rId876069cf2f2e2bf9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143069ac3fc811b89" w:history="1">
+      <w:hyperlink r:id="rId192969cf2f2e2c0a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416969ac3fc815bc3" w:history="1">
+      <w:hyperlink r:id="rId242569cf2f2e2d924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874169ac3fc815e94" w:history="1">
+      <w:hyperlink r:id="rId876769cf2f2e2dbe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576669ac3fc815f4f" w:history="1">
+      <w:hyperlink r:id="rId283869cf2f2e2dc98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366969ac3fc816035" w:history="1">
+      <w:hyperlink r:id="rId133569cf2f2e2dd74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664369ac3fc8161c4" w:history="1">
+      <w:hyperlink r:id="rId381069cf2f2e2df06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60105106" name="name988369ac3fc81664f" descr="eu_funding_250.png"/>
+            <wp:docPr id="27318385" name="name295569cf2f2e2df80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId899769ac3fc81664e" cstate="print"/>
+                    <a:blip r:embed="rId886369cf2f2e2df7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48912292">
+  <w:abstractNum w:abstractNumId="42297698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14425407">
+    <w:lvl w:ilvl="0" w:tplc="14753419">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14425407" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14753419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48912291">
+  <w:abstractNum w:abstractNumId="42297697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69244843">
+    <w:lvl w:ilvl="0" w:tplc="91123654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48912291">
-    <w:abstractNumId w:val="48912291"/>
+  <w:num w:numId="42297697">
+    <w:abstractNumId w:val="42297697"/>
   </w:num>
-  <w:num w:numId="48912292">
-    <w:abstractNumId w:val="48912292"/>
+  <w:num w:numId="42297698">
+    <w:abstractNumId w:val="42297698"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534220974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961624741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId244269ac3fc80d204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId507869ac3fc80d270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId155469ac3fc80da53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId265769ac3fc811a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId143069ac3fc811b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId416969ac3fc815bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId874169ac3fc815e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId576669ac3fc815f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId366969ac3fc816035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664369ac3fc8161c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId907769ac3fc80d909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907769ac3fc80d909.jpg"/><Relationship Id="rId182969ac3fc80fde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182969ac3fc80fde7.jpg"/><Relationship Id="rId899769ac3fc81664e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899769ac3fc81664e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId901326045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491829344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId255669cf2f2e2925d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId166269cf2f2e292e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId536069cf2f2e294f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId876069cf2f2e2bf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId192969cf2f2e2c0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId242569cf2f2e2d924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId876769cf2f2e2dbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId283869cf2f2e2dc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId133569cf2f2e2dd74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381069cf2f2e2df06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId297569cf2f2e293a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297569cf2f2e293a2.jpg"/><Relationship Id="rId231369cf2f2e2a9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231369cf2f2e2a9e0.jpg"/><Relationship Id="rId886369cf2f2e2df7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886369cf2f2e2df7f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>