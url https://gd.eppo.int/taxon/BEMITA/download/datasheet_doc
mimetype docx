--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255669cf2f2e2925d" w:history="1">
+            <w:hyperlink r:id="rId509469eb263d7950e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166269cf2f2e292e0" w:history="1">
+            <w:hyperlink r:id="rId562069eb263d79578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12705506" name="name485869cf2f2e293a3" descr="8596.jpg"/>
+                  <wp:docPr id="22753531" name="name599169eb263d79bb7" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId297569cf2f2e293a2" cstate="print"/>
+                          <a:blip r:embed="rId864269eb263d79bb5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId536069cf2f2e294f7" w:history="1">
+            <w:hyperlink r:id="rId124869eb263d79ce8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36845064" name="name591869cf2f2e2a9e2" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="75111428" name="name693969eb263d7bee0" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId231369cf2f2e2a9e0" cstate="print"/>
+                    <a:blip r:embed="rId590769eb263d7bedd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,51 +3795,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Austria, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Cyprus, Czechia, Finland, France (mainland, Corse), Georgia, Germany, Gibraltar, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Kyrgyzstan, Malta, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Madeira), Romania, Russian Federation (Southern Russia), Slovenia, Spain (mainland, Islas Baleares, Islas Canárias), Sweden, Switzerland, Tunisia, Türkiye, Ukraine, United Kingdom (England), Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Algeria, Angola, Benin, Burkina Faso, Cabo Verde, Cameroon, Central African Republic, Chad, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eritrea, Ethiopia, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Libya, Madagascar, Malawi, Mauritius, Mayotte, Morocco, Mozambique, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, South Sudan, Sudan, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Algeria, Angola, Benin, Burkina Faso, Cabo Verde, Cameroon, Central African Republic, Chad, Comoros, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eritrea, Ethiopia, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Libya, Madagascar, Malawi, Mauritius, Mayotte, Morocco, Mozambique, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, South Sudan, Sudan, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afghanistan, Bahrain, Bangladesh, Brunei Darussalam, Cambodia, China (Anhui, Beijing, Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Neimenggu, Shaanxi, Shandong, Shanghai, Shanxi, Sichuan, Tianjin, Xianggang (Hong Kong), Xinjiang, Yunnan, Zhejiang), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Karnataka, Kerala, Lakshadweep, Madhya Pradesh, Maharashtra, Meghalaya, Odisha, Punjab, Rajasthan, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia (Java, Sulawesi, Sumatra), Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Shikoku), Jordan, Korea, Republic of, Kuwait, Kyrgyzstan, Lao People's Democratic Republic, Lebanon, Malaysia (Sarawak, West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Syrian Arab Republic, Taiwan, Tajikistan, Thailand, Turkmenistan, United Arab Emirates, Uzbekistan, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876069cf2f2e2bf9b" w:history="1">
+      <w:hyperlink r:id="rId823269eb263d7d3c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192969cf2f2e2c0a8" w:history="1">
+      <w:hyperlink r:id="rId267569eb263d7d4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242569cf2f2e2d924" w:history="1">
+      <w:hyperlink r:id="rId905269eb263d7ec87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876769cf2f2e2dbe8" w:history="1">
+      <w:hyperlink r:id="rId594169eb263d7ef37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283869cf2f2e2dc98" w:history="1">
+      <w:hyperlink r:id="rId185269eb263d7efec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133569cf2f2e2dd74" w:history="1">
+      <w:hyperlink r:id="rId457569eb263d7f0c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381069cf2f2e2df06" w:history="1">
+      <w:hyperlink r:id="rId661769eb263d7f232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27318385" name="name295569cf2f2e2df80" descr="eu_funding_250.png"/>
+            <wp:docPr id="74687177" name="name124369eb263d7f6b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId886369cf2f2e2df7f" cstate="print"/>
+                    <a:blip r:embed="rId355369eb263d7f6ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42297698">
+  <w:abstractNum w:abstractNumId="36602172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14753419">
+    <w:lvl w:ilvl="0" w:tplc="48108777">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14753419" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48108777" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42297697">
+  <w:abstractNum w:abstractNumId="36602171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91123654">
+    <w:lvl w:ilvl="0" w:tplc="12240030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42297697">
-    <w:abstractNumId w:val="42297697"/>
+  <w:num w:numId="36602171">
+    <w:abstractNumId w:val="36602171"/>
   </w:num>
-  <w:num w:numId="42297698">
-    <w:abstractNumId w:val="42297698"/>
+  <w:num w:numId="36602172">
+    <w:abstractNumId w:val="36602172"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId901326045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491829344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId255669cf2f2e2925d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId166269cf2f2e292e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId536069cf2f2e294f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId876069cf2f2e2bf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId192969cf2f2e2c0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId242569cf2f2e2d924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId876769cf2f2e2dbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId283869cf2f2e2dc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId133569cf2f2e2dd74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381069cf2f2e2df06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId297569cf2f2e293a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297569cf2f2e293a2.jpg"/><Relationship Id="rId231369cf2f2e2a9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231369cf2f2e2a9e0.jpg"/><Relationship Id="rId886369cf2f2e2df7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886369cf2f2e2df7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683431566" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542203719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509469eb263d7950e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId562069eb263d79578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId124869eb263d79ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId823269eb263d7d3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId267569eb263d7d4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId905269eb263d7ec87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId594169eb263d7ef37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId185269eb263d7efec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId457569eb263d7f0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId661769eb263d7f232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId864269eb263d79bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864269eb263d79bb5.jpg"/><Relationship Id="rId590769eb263d7bedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId590769eb263d7bedd.jpg"/><Relationship Id="rId355369eb263d7f6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369eb263d7f6ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>