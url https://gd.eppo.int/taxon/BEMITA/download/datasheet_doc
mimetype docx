--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509469eb263d7950e" w:history="1">
+            <w:hyperlink r:id="rId30096a05b88911e77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562069eb263d79578" w:history="1">
+            <w:hyperlink r:id="rId47606a05b88911f7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22753531" name="name599169eb263d79bb7" descr="8596.jpg"/>
+                  <wp:docPr id="54782670" name="name67246a05b88912467" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId864269eb263d79bb5" cstate="print"/>
+                          <a:blip r:embed="rId34906a05b88912465" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId124869eb263d79ce8" w:history="1">
+            <w:hyperlink r:id="rId99966a05b88912596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75111428" name="name693969eb263d7bee0" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="15523568" name="name45756a05b88914952" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId590769eb263d7bedd" cstate="print"/>
+                    <a:blip r:embed="rId46796a05b8891494f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823269eb263d7d3c4" w:history="1">
+      <w:hyperlink r:id="rId23276a05b88915ea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267569eb263d7d4d5" w:history="1">
+      <w:hyperlink r:id="rId33596a05b88915fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905269eb263d7ec87" w:history="1">
+      <w:hyperlink r:id="rId41546a05b88917a0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594169eb263d7ef37" w:history="1">
+      <w:hyperlink r:id="rId82946a05b88917ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185269eb263d7efec" w:history="1">
+      <w:hyperlink r:id="rId87776a05b88917d5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457569eb263d7f0c8" w:history="1">
+      <w:hyperlink r:id="rId82486a05b88917e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661769eb263d7f232" w:history="1">
+      <w:hyperlink r:id="rId98236a05b88917fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74687177" name="name124369eb263d7f6b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="97325282" name="name77046a05b88918049" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId355369eb263d7f6ae" cstate="print"/>
+                    <a:blip r:embed="rId16556a05b88918048" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36602172">
+  <w:abstractNum w:abstractNumId="91684295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48108777">
+    <w:lvl w:ilvl="0" w:tplc="22365241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48108777" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22365241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36602171">
+  <w:abstractNum w:abstractNumId="91684294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12240030">
+    <w:lvl w:ilvl="0" w:tplc="68328797">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36602171">
-    <w:abstractNumId w:val="36602171"/>
+  <w:num w:numId="91684294">
+    <w:abstractNumId w:val="91684294"/>
   </w:num>
-  <w:num w:numId="36602172">
-    <w:abstractNumId w:val="36602172"/>
+  <w:num w:numId="91684295">
+    <w:abstractNumId w:val="91684295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683431566" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542203719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509469eb263d7950e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId562069eb263d79578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId124869eb263d79ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId823269eb263d7d3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId267569eb263d7d4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId905269eb263d7ec87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId594169eb263d7ef37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId185269eb263d7efec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId457569eb263d7f0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId661769eb263d7f232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId864269eb263d79bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864269eb263d79bb5.jpg"/><Relationship Id="rId590769eb263d7bedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId590769eb263d7bedd.jpg"/><Relationship Id="rId355369eb263d7f6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369eb263d7f6ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId273445947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146285993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30096a05b88911e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId47606a05b88911f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId99966a05b88912596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId23276a05b88915ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId33596a05b88915fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId41546a05b88917a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId82946a05b88917ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId87776a05b88917d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId82486a05b88917e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98236a05b88917fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId34906a05b88912465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34906a05b88912465.jpg"/><Relationship Id="rId46796a05b8891494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46796a05b8891494f.jpg"/><Relationship Id="rId16556a05b88918048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16556a05b88918048.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>