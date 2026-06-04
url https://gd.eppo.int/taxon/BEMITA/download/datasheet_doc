--- v9 (2026-05-14)
+++ v10 (2026-06-04)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30096a05b88911e77" w:history="1">
+            <w:hyperlink r:id="rId80096a20da5c9ce35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47606a05b88911f7a" w:history="1">
+            <w:hyperlink r:id="rId87736a20da5c9cea2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54782670" name="name67246a05b88912467" descr="8596.jpg"/>
+                  <wp:docPr id="78608665" name="name90456a20da5c9d099" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34906a05b88912465" cstate="print"/>
+                          <a:blip r:embed="rId93486a20da5c9d098" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99966a05b88912596" w:history="1">
+            <w:hyperlink r:id="rId33566a20da5c9d1e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15523568" name="name45756a05b88914952" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="80285516" name="name28456a20da5c9f561" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46796a05b8891494f" cstate="print"/>
+                    <a:blip r:embed="rId48466a20da5c9f55d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23276a05b88915ea5" w:history="1">
+      <w:hyperlink r:id="rId83066a20da5ca0abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33596a05b88915fbb" w:history="1">
+      <w:hyperlink r:id="rId31946a20da5ca0bc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41546a05b88917a0e" w:history="1">
+      <w:hyperlink r:id="rId26896a20da5ca2447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82946a05b88917ca8" w:history="1">
+      <w:hyperlink r:id="rId38976a20da5ca26d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87776a05b88917d5a" w:history="1">
+      <w:hyperlink r:id="rId94376a20da5ca2783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a05b88917e39" w:history="1">
+      <w:hyperlink r:id="rId10456a20da5ca2860" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98236a05b88917fac" w:history="1">
+      <w:hyperlink r:id="rId23466a20da5ca29d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97325282" name="name77046a05b88918049" descr="eu_funding_250.png"/>
+            <wp:docPr id="69730519" name="name14226a20da5ca2a7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16556a05b88918048" cstate="print"/>
+                    <a:blip r:embed="rId65246a20da5ca2a7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91684295">
+  <w:abstractNum w:abstractNumId="70986204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22365241">
+    <w:lvl w:ilvl="0" w:tplc="48986225">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22365241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48986225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91684294">
+  <w:abstractNum w:abstractNumId="70986203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68328797">
+    <w:lvl w:ilvl="0" w:tplc="20483794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91684294">
-    <w:abstractNumId w:val="91684294"/>
+  <w:num w:numId="70986203">
+    <w:abstractNumId w:val="70986203"/>
   </w:num>
-  <w:num w:numId="91684295">
-    <w:abstractNumId w:val="91684295"/>
+  <w:num w:numId="70986204">
+    <w:abstractNumId w:val="70986204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId273445947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146285993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30096a05b88911e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId47606a05b88911f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId99966a05b88912596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId23276a05b88915ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId33596a05b88915fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId41546a05b88917a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId82946a05b88917ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId87776a05b88917d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId82486a05b88917e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98236a05b88917fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId34906a05b88912465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34906a05b88912465.jpg"/><Relationship Id="rId46796a05b8891494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46796a05b8891494f.jpg"/><Relationship Id="rId16556a05b88918048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16556a05b88918048.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898162707" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771713435" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80096a20da5c9ce35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId87736a20da5c9cea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId33566a20da5c9d1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId83066a20da5ca0abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId31946a20da5ca0bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId26896a20da5ca2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId38976a20da5ca26d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId94376a20da5ca2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId10456a20da5ca2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23466a20da5ca29d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId93486a20da5c9d098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93486a20da5c9d098.jpg"/><Relationship Id="rId48466a20da5c9f55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48466a20da5c9f55d.jpg"/><Relationship Id="rId65246a20da5ca2a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65246a20da5ca2a7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>