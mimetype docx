--- v10 (2026-06-04)
+++ v11 (2026-06-04)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80096a20da5c9ce35" w:history="1">
+            <w:hyperlink r:id="rId11356a20e4d43c42c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87736a20da5c9cea2" w:history="1">
+            <w:hyperlink r:id="rId86956a20e4d43c49b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78608665" name="name90456a20da5c9d099" descr="8596.jpg"/>
+                  <wp:docPr id="46297488" name="name37676a20e4d43ca37" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93486a20da5c9d098" cstate="print"/>
+                          <a:blip r:embed="rId24036a20e4d43ca35" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33566a20da5c9d1e0" w:history="1">
+            <w:hyperlink r:id="rId46666a20e4d43cba2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80285516" name="name28456a20da5c9f561" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="17677017" name="name71876a20e4d43ec92" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48466a20da5c9f55d" cstate="print"/>
+                    <a:blip r:embed="rId83566a20e4d43ec8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83066a20da5ca0abf" w:history="1">
+      <w:hyperlink r:id="rId77796a20e4d44049b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946a20da5ca0bc5" w:history="1">
+      <w:hyperlink r:id="rId72596a20e4d4405aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a20da5ca2447" w:history="1">
+      <w:hyperlink r:id="rId86056a20e4d441dd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38976a20da5ca26d3" w:history="1">
+      <w:hyperlink r:id="rId83596a20e4d4421b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94376a20da5ca2783" w:history="1">
+      <w:hyperlink r:id="rId43926a20e4d44226a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10456a20da5ca2860" w:history="1">
+      <w:hyperlink r:id="rId76496a20e4d442348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23466a20da5ca29d2" w:history="1">
+      <w:hyperlink r:id="rId69506a20e4d4424b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69730519" name="name14226a20da5ca2a7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="94029958" name="name46116a20e4d442876" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65246a20da5ca2a7e" cstate="print"/>
+                    <a:blip r:embed="rId86856a20e4d442874" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70986204">
+  <w:abstractNum w:abstractNumId="98727517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48986225">
+    <w:lvl w:ilvl="0" w:tplc="58466419">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48986225" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58466419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70986203">
+  <w:abstractNum w:abstractNumId="98727516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20483794">
+    <w:lvl w:ilvl="0" w:tplc="74775067">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70986203">
-    <w:abstractNumId w:val="70986203"/>
+  <w:num w:numId="98727516">
+    <w:abstractNumId w:val="98727516"/>
   </w:num>
-  <w:num w:numId="70986204">
-    <w:abstractNumId w:val="70986204"/>
+  <w:num w:numId="98727517">
+    <w:abstractNumId w:val="98727517"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898162707" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771713435" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80096a20da5c9ce35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId87736a20da5c9cea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId33566a20da5c9d1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId83066a20da5ca0abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId31946a20da5ca0bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId26896a20da5ca2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId38976a20da5ca26d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId94376a20da5ca2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId10456a20da5ca2860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23466a20da5ca29d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId93486a20da5c9d098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93486a20da5c9d098.jpg"/><Relationship Id="rId48466a20da5c9f55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48466a20da5c9f55d.jpg"/><Relationship Id="rId65246a20da5ca2a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65246a20da5ca2a7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId397743470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422612587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11356a20e4d43c42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId86956a20e4d43c49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId46666a20e4d43cba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId77796a20e4d44049b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId72596a20e4d4405aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId86056a20e4d441dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId83596a20e4d4421b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId43926a20e4d44226a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId76496a20e4d442348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69506a20e4d4424b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId24036a20e4d43ca35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24036a20e4d43ca35.jpg"/><Relationship Id="rId83566a20e4d43ec8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83566a20e4d43ec8d.jpg"/><Relationship Id="rId86856a20e4d442874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86856a20e4d442874.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>