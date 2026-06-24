--- v11 (2026-06-04)
+++ v12 (2026-06-24)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11356a20e4d43c42c" w:history="1">
+            <w:hyperlink r:id="rId73516a3b64a20ce41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86956a20e4d43c49b" w:history="1">
+            <w:hyperlink r:id="rId33716a3b64a20ceac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46297488" name="name37676a20e4d43ca37" descr="8596.jpg"/>
+                  <wp:docPr id="36495229" name="name84776a3b64a20d525" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24036a20e4d43ca35" cstate="print"/>
+                          <a:blip r:embed="rId51256a3b64a20d524" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46666a20e4d43cba2" w:history="1">
+            <w:hyperlink r:id="rId33076a3b64a20d657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17677017" name="name71876a20e4d43ec92" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="97384105" name="name20696a3b64a20f6b3" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83566a20e4d43ec8d" cstate="print"/>
+                    <a:blip r:embed="rId38706a3b64a20f6b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a20e4d44049b" w:history="1">
+      <w:hyperlink r:id="rId38636a3b64a210e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72596a20e4d4405aa" w:history="1">
+      <w:hyperlink r:id="rId98766a3b64a210f3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a20e4d441dd6" w:history="1">
+      <w:hyperlink r:id="rId83916a3b64a2126ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83596a20e4d4421b7" w:history="1">
+      <w:hyperlink r:id="rId53016a3b64a21298b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43926a20e4d44226a" w:history="1">
+      <w:hyperlink r:id="rId58016a3b64a212a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76496a20e4d442348" w:history="1">
+      <w:hyperlink r:id="rId77836a3b64a212b21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69506a20e4d4424b6" w:history="1">
+      <w:hyperlink r:id="rId12016a3b64a212c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94029958" name="name46116a20e4d442876" descr="eu_funding_250.png"/>
+            <wp:docPr id="37397170" name="name51066a3b64a212d2e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86856a20e4d442874" cstate="print"/>
+                    <a:blip r:embed="rId17256a3b64a212d2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98727517">
+  <w:abstractNum w:abstractNumId="76330148">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58466419">
+    <w:lvl w:ilvl="0" w:tplc="76674702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58466419" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76674702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98727516">
+  <w:abstractNum w:abstractNumId="76330147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74775067">
+    <w:lvl w:ilvl="0" w:tplc="99349588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98727516">
-    <w:abstractNumId w:val="98727516"/>
+  <w:num w:numId="76330147">
+    <w:abstractNumId w:val="76330147"/>
   </w:num>
-  <w:num w:numId="98727517">
-    <w:abstractNumId w:val="98727517"/>
+  <w:num w:numId="76330148">
+    <w:abstractNumId w:val="76330148"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId397743470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422612587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11356a20e4d43c42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId86956a20e4d43c49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId46666a20e4d43cba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId77796a20e4d44049b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId72596a20e4d4405aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId86056a20e4d441dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId83596a20e4d4421b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId43926a20e4d44226a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId76496a20e4d442348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69506a20e4d4424b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId24036a20e4d43ca35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24036a20e4d43ca35.jpg"/><Relationship Id="rId83566a20e4d43ec8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83566a20e4d43ec8d.jpg"/><Relationship Id="rId86856a20e4d442874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86856a20e4d442874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608077014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId407644009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73516a3b64a20ce41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId33716a3b64a20ceac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId33076a3b64a20d657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId38636a3b64a210e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId98766a3b64a210f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId83916a3b64a2126ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId53016a3b64a21298b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId58016a3b64a212a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId77836a3b64a212b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12016a3b64a212c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId51256a3b64a20d524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51256a3b64a20d524.jpg"/><Relationship Id="rId38706a3b64a20f6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38706a3b64a20f6b0.jpg"/><Relationship Id="rId17256a3b64a212d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17256a3b64a212d2d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>