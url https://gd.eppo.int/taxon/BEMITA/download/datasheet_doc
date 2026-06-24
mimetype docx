--- v12 (2026-06-24)
+++ v13 (2026-06-24)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73516a3b64a20ce41" w:history="1">
+            <w:hyperlink r:id="rId97296a3b79e1b5496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33716a3b64a20ceac" w:history="1">
+            <w:hyperlink r:id="rId76536a3b79e1b5500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36495229" name="name84776a3b64a20d525" descr="8596.jpg"/>
+                  <wp:docPr id="91014097" name="name25526a3b79e1b5cbe" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51256a3b64a20d524" cstate="print"/>
+                          <a:blip r:embed="rId66006a3b79e1b5cbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33076a3b64a20d657" w:history="1">
+            <w:hyperlink r:id="rId92256a3b79e1b5dfa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97384105" name="name20696a3b64a20f6b3" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="15824841" name="name60706a3b79e1b7aac" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38706a3b64a20f6b0" cstate="print"/>
+                    <a:blip r:embed="rId23716a3b79e1b7aa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38636a3b64a210e2f" w:history="1">
+      <w:hyperlink r:id="rId14036a3b79e1b9250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98766a3b64a210f3a" w:history="1">
+      <w:hyperlink r:id="rId27806a3b79e1b935c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83916a3b64a2126ea" w:history="1">
+      <w:hyperlink r:id="rId51326a3b79e1bab5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53016a3b64a21298b" w:history="1">
+      <w:hyperlink r:id="rId16756a3b79e1bade4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58016a3b64a212a43" w:history="1">
+      <w:hyperlink r:id="rId72046a3b79e1bae94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77836a3b64a212b21" w:history="1">
+      <w:hyperlink r:id="rId77606a3b79e1baf6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12016a3b64a212c8a" w:history="1">
+      <w:hyperlink r:id="rId64176a3b79e1bb0d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37397170" name="name51066a3b64a212d2e" descr="eu_funding_250.png"/>
+            <wp:docPr id="98379604" name="name40576a3b79e1bb178" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17256a3b64a212d2d" cstate="print"/>
+                    <a:blip r:embed="rId45316a3b79e1bb176" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76330148">
+  <w:abstractNum w:abstractNumId="95095798">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76674702">
+    <w:lvl w:ilvl="0" w:tplc="17204342">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76674702" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17204342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76330147">
+  <w:abstractNum w:abstractNumId="95095797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99349588">
+    <w:lvl w:ilvl="0" w:tplc="51793474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76330147">
-    <w:abstractNumId w:val="76330147"/>
+  <w:num w:numId="95095797">
+    <w:abstractNumId w:val="95095797"/>
   </w:num>
-  <w:num w:numId="76330148">
-    <w:abstractNumId w:val="76330148"/>
+  <w:num w:numId="95095798">
+    <w:abstractNumId w:val="95095798"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608077014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId407644009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73516a3b64a20ce41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId33716a3b64a20ceac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId33076a3b64a20d657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId38636a3b64a210e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId98766a3b64a210f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId83916a3b64a2126ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId53016a3b64a21298b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId58016a3b64a212a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId77836a3b64a212b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12016a3b64a212c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId51256a3b64a20d524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51256a3b64a20d524.jpg"/><Relationship Id="rId38706a3b64a20f6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38706a3b64a20f6b0.jpg"/><Relationship Id="rId17256a3b64a212d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17256a3b64a212d2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943178978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184519251" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97296a3b79e1b5496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId76536a3b79e1b5500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId92256a3b79e1b5dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId14036a3b79e1b9250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId27806a3b79e1b935c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId51326a3b79e1bab5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId16756a3b79e1bade4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId72046a3b79e1bae94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId77606a3b79e1baf6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64176a3b79e1bb0d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId66006a3b79e1b5cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66006a3b79e1b5cbc.jpg"/><Relationship Id="rId23716a3b79e1b7aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a3b79e1b7aa8.jpg"/><Relationship Id="rId45316a3b79e1bb176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45316a3b79e1bb176.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>