--- v13 (2026-06-24)
+++ v14 (2026-07-14)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97296a3b79e1b5496" w:history="1">
+            <w:hyperlink r:id="rId34716a5632bfedad7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76536a3b79e1b5500" w:history="1">
+            <w:hyperlink r:id="rId74526a5632bfedb41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91014097" name="name25526a3b79e1b5cbe" descr="8596.jpg"/>
+                  <wp:docPr id="5336558" name="name12546a5632bfee1c1" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66006a3b79e1b5cbc" cstate="print"/>
+                          <a:blip r:embed="rId35706a5632bfee1bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92256a3b79e1b5dfa" w:history="1">
+            <w:hyperlink r:id="rId59506a5632bfee308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15824841" name="name60706a3b79e1b7aac" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="72090500" name="name29946a5632bff0f86" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23716a3b79e1b7aa8" cstate="print"/>
+                    <a:blip r:embed="rId20246a5632bff0f83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14036a3b79e1b9250" w:history="1">
+      <w:hyperlink r:id="rId92666a5632bff290f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27806a3b79e1b935c" w:history="1">
+      <w:hyperlink r:id="rId53786a5632bff2a21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51326a3b79e1bab5a" w:history="1">
+      <w:hyperlink r:id="rId55626a5632c0004bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16756a3b79e1bade4" w:history="1">
+      <w:hyperlink r:id="rId73856a5632c000743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72046a3b79e1bae94" w:history="1">
+      <w:hyperlink r:id="rId65206a5632c0007f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77606a3b79e1baf6b" w:history="1">
+      <w:hyperlink r:id="rId67826a5632c0008d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64176a3b79e1bb0d3" w:history="1">
+      <w:hyperlink r:id="rId25476a5632c000a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98379604" name="name40576a3b79e1bb178" descr="eu_funding_250.png"/>
+            <wp:docPr id="59698333" name="name61916a5632c000aea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45316a3b79e1bb176" cstate="print"/>
+                    <a:blip r:embed="rId51416a5632c000ae9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95095798">
+  <w:abstractNum w:abstractNumId="40185079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17204342">
+    <w:lvl w:ilvl="0" w:tplc="18636848">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17204342" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18636848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95095797">
+  <w:abstractNum w:abstractNumId="40185078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51793474">
+    <w:lvl w:ilvl="0" w:tplc="19757301">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95095797">
-    <w:abstractNumId w:val="95095797"/>
+  <w:num w:numId="40185078">
+    <w:abstractNumId w:val="40185078"/>
   </w:num>
-  <w:num w:numId="95095798">
-    <w:abstractNumId w:val="95095798"/>
+  <w:num w:numId="40185079">
+    <w:abstractNumId w:val="40185079"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943178978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184519251" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97296a3b79e1b5496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId76536a3b79e1b5500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId92256a3b79e1b5dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId14036a3b79e1b9250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId27806a3b79e1b935c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId51326a3b79e1bab5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId16756a3b79e1bade4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId72046a3b79e1bae94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId77606a3b79e1baf6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64176a3b79e1bb0d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId66006a3b79e1b5cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66006a3b79e1b5cbc.jpg"/><Relationship Id="rId23716a3b79e1b7aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a3b79e1b7aa8.jpg"/><Relationship Id="rId45316a3b79e1bb176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45316a3b79e1bb176.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622253255" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302888807" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34716a5632bfedad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId74526a5632bfedb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId59506a5632bfee308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId92666a5632bff290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId53786a5632bff2a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId55626a5632c0004bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId73856a5632c000743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId65206a5632c0007f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId67826a5632c0008d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25476a5632c000a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId35706a5632bfee1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35706a5632bfee1bf.jpg"/><Relationship Id="rId20246a5632bff0f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20246a5632bff0f83.jpg"/><Relationship Id="rId51416a5632c000ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51416a5632c000ae9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>