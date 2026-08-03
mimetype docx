--- v14 (2026-07-14)
+++ v15 (2026-08-03)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34716a5632bfedad7" w:history="1">
+            <w:hyperlink r:id="rId94746a70b6e8e9ebb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74526a5632bfedb41" w:history="1">
+            <w:hyperlink r:id="rId90916a70b6e8e9f25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5336558" name="name12546a5632bfee1c1" descr="8596.jpg"/>
+                  <wp:docPr id="27544144" name="name88196a70b6e8ea91a" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35706a5632bfee1bf" cstate="print"/>
+                          <a:blip r:embed="rId45096a70b6e8ea918" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59506a5632bfee308" w:history="1">
+            <w:hyperlink r:id="rId27176a70b6e8eaa5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72090500" name="name29946a5632bff0f86" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="44758202" name="name13196a70b6e8ed6bd" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20246a5632bff0f83" cstate="print"/>
+                    <a:blip r:embed="rId93136a70b6e8ed6b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92666a5632bff290f" w:history="1">
+      <w:hyperlink r:id="rId91296a70b6e8ef0a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53786a5632bff2a21" w:history="1">
+      <w:hyperlink r:id="rId11676a70b6e8ef1ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55626a5632c0004bd" w:history="1">
+      <w:hyperlink r:id="rId84006a70b6e8f0a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73856a5632c000743" w:history="1">
+      <w:hyperlink r:id="rId52436a70b6e8f0cd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a5632c0007f4" w:history="1">
+      <w:hyperlink r:id="rId40986a70b6e8f0d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67826a5632c0008d5" w:history="1">
+      <w:hyperlink r:id="rId68326a70b6e8f0e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25476a5632c000a48" w:history="1">
+      <w:hyperlink r:id="rId34346a70b6e8f0fd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59698333" name="name61916a5632c000aea" descr="eu_funding_250.png"/>
+            <wp:docPr id="41522930" name="name34176a70b6e8f1087" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51416a5632c000ae9" cstate="print"/>
+                    <a:blip r:embed="rId79476a70b6e8f1086" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40185079">
+  <w:abstractNum w:abstractNumId="98638926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18636848">
+    <w:lvl w:ilvl="0" w:tplc="98941506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18636848" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98941506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40185078">
+  <w:abstractNum w:abstractNumId="98638925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19757301">
+    <w:lvl w:ilvl="0" w:tplc="78382156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40185078">
-    <w:abstractNumId w:val="40185078"/>
+  <w:num w:numId="98638925">
+    <w:abstractNumId w:val="98638925"/>
   </w:num>
-  <w:num w:numId="40185079">
-    <w:abstractNumId w:val="40185079"/>
+  <w:num w:numId="98638926">
+    <w:abstractNumId w:val="98638926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622253255" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302888807" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34716a5632bfedad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId74526a5632bfedb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId59506a5632bfee308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId92666a5632bff290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId53786a5632bff2a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId55626a5632c0004bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId73856a5632c000743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId65206a5632c0007f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId67826a5632c0008d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25476a5632c000a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId35706a5632bfee1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35706a5632bfee1bf.jpg"/><Relationship Id="rId20246a5632bff0f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20246a5632bff0f83.jpg"/><Relationship Id="rId51416a5632c000ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51416a5632c000ae9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708224476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId331553115" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94746a70b6e8e9ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId90916a70b6e8e9f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId27176a70b6e8eaa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId91296a70b6e8ef0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId11676a70b6e8ef1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId84006a70b6e8f0a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId52436a70b6e8f0cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId40986a70b6e8f0d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId68326a70b6e8f0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34346a70b6e8f0fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId45096a70b6e8ea918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45096a70b6e8ea918.jpg"/><Relationship Id="rId93136a70b6e8ed6b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93136a70b6e8ed6b9.jpg"/><Relationship Id="rId79476a70b6e8f1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79476a70b6e8f1086.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>