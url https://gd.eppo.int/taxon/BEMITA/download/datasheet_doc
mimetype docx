--- v15 (2026-08-03)
+++ v16 (2026-08-23)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94746a70b6e8e9ebb" w:history="1">
+            <w:hyperlink r:id="rId67726a8b84b27ee71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90916a70b6e8e9f25" w:history="1">
+            <w:hyperlink r:id="rId18756a8b84b27eef9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27544144" name="name88196a70b6e8ea91a" descr="8596.jpg"/>
+                  <wp:docPr id="86218828" name="name99816a8b84b27f670" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45096a70b6e8ea918" cstate="print"/>
+                          <a:blip r:embed="rId55476a8b84b27f66e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27176a70b6e8eaa5b" w:history="1">
+            <w:hyperlink r:id="rId59466a8b84b27f7b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44758202" name="name13196a70b6e8ed6bd" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="50846471" name="name32126a8b84b28158b" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93136a70b6e8ed6b9" cstate="print"/>
+                    <a:blip r:embed="rId90156a8b84b281588" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91296a70b6e8ef0a3" w:history="1">
+      <w:hyperlink r:id="rId30846a8b84b282ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11676a70b6e8ef1ad" w:history="1">
+      <w:hyperlink r:id="rId16006a8b84b282bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84006a70b6e8f0a4a" w:history="1">
+      <w:hyperlink r:id="rId37896a8b84b2843c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52436a70b6e8f0cd7" w:history="1">
+      <w:hyperlink r:id="rId45486a8b84b284656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40986a70b6e8f0d88" w:history="1">
+      <w:hyperlink r:id="rId85316a8b84b284706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68326a70b6e8f0e62" w:history="1">
+      <w:hyperlink r:id="rId36166a8b84b2847df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34346a70b6e8f0fd0" w:history="1">
+      <w:hyperlink r:id="rId44416a8b84b28494a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41522930" name="name34176a70b6e8f1087" descr="eu_funding_250.png"/>
+            <wp:docPr id="43804873" name="name62876a8b84b2849e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79476a70b6e8f1086" cstate="print"/>
+                    <a:blip r:embed="rId61836a8b84b2849e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98638926">
+  <w:abstractNum w:abstractNumId="98537068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98941506">
+    <w:lvl w:ilvl="0" w:tplc="13642891">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98941506" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13642891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98638925">
+  <w:abstractNum w:abstractNumId="98537067">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78382156">
+    <w:lvl w:ilvl="0" w:tplc="18032078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98638925">
-    <w:abstractNumId w:val="98638925"/>
+  <w:num w:numId="98537067">
+    <w:abstractNumId w:val="98537067"/>
   </w:num>
-  <w:num w:numId="98638926">
-    <w:abstractNumId w:val="98638926"/>
+  <w:num w:numId="98537068">
+    <w:abstractNumId w:val="98537068"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708224476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId331553115" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94746a70b6e8e9ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId90916a70b6e8e9f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId27176a70b6e8eaa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId91296a70b6e8ef0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId11676a70b6e8ef1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId84006a70b6e8f0a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId52436a70b6e8f0cd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId40986a70b6e8f0d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId68326a70b6e8f0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34346a70b6e8f0fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId45096a70b6e8ea918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45096a70b6e8ea918.jpg"/><Relationship Id="rId93136a70b6e8ed6b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93136a70b6e8ed6b9.jpg"/><Relationship Id="rId79476a70b6e8f1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79476a70b6e8f1086.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430987889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379445415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67726a8b84b27ee71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId18756a8b84b27eef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId59466a8b84b27f7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId30846a8b84b282ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId16006a8b84b282bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId37896a8b84b2843c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId45486a8b84b284656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId85316a8b84b284706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId36166a8b84b2847df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44416a8b84b28494a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId55476a8b84b27f66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55476a8b84b27f66e.jpg"/><Relationship Id="rId90156a8b84b281588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90156a8b84b281588.jpg"/><Relationship Id="rId61836a8b84b2849e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61836a8b84b2849e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>