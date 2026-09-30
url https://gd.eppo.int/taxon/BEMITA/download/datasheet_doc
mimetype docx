--- v16 (2026-08-23)
+++ v17 (2026-09-30)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67726a8b84b27ee71" w:history="1">
+            <w:hyperlink r:id="rId39346abcfbf8af3d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18756a8b84b27eef9" w:history="1">
+            <w:hyperlink r:id="rId95026abcfbf8af43f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86218828" name="name99816a8b84b27f670" descr="8596.jpg"/>
+                  <wp:docPr id="38175414" name="name45656abcfbf8af962" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55476a8b84b27f66e" cstate="print"/>
+                          <a:blip r:embed="rId63186abcfbf8af960" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59466a8b84b27f7b3" w:history="1">
+            <w:hyperlink r:id="rId28266abcfbf8afa9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50846471" name="name32126a8b84b28158b" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="15074685" name="name21066abcfbf8b1efa" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90156a8b84b281588" cstate="print"/>
+                    <a:blip r:embed="rId85546abcfbf8b1ef6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,51 +3795,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Austria, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Cyprus, Czechia, Finland, France (mainland, Corse), Georgia, Germany, Gibraltar, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Kyrgyzstan, Malta, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Madeira), Romania, Russian Federation (Southern Russia), Slovenia, Spain (mainland, Islas Baleares, Islas Canárias), Sweden, Switzerland, Tunisia, Türkiye, Ukraine, United Kingdom (England), Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Algeria, Angola, Benin, Burkina Faso, Cabo Verde, Cameroon, Central African Republic, Chad, Comoros, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eritrea, Ethiopia, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Libya, Madagascar, Malawi, Mauritius, Mayotte, Morocco, Mozambique, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, South Sudan, Sudan, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Algeria, Angola, Benin, Burkina Faso, Cabo Verde, Cameroon, Central African Republic, Chad, Comoros, Congo, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eritrea, Ethiopia, Gabon, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Libya, Madagascar, Malawi, Mauritius, Mayotte, Morocco, Mozambique, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, South Sudan, Sudan, Tanzania, United Republic of, Togo, Tunisia, Uganda, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afghanistan, Bahrain, Bangladesh, Brunei Darussalam, Cambodia, China (Anhui, Beijing, Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Neimenggu, Shaanxi, Shandong, Shanghai, Shanxi, Sichuan, Tianjin, Xianggang (Hong Kong), Xinjiang, Yunnan, Zhejiang), India (Andaman and Nicobar Islands, Andhra Pradesh, Assam, Bihar, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Karnataka, Kerala, Lakshadweep, Madhya Pradesh, Maharashtra, Meghalaya, Odisha, Punjab, Rajasthan, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia (Java, Sulawesi, Sumatra), Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Shikoku), Jordan, Korea, Republic of, Kuwait, Kyrgyzstan, Lao People's Democratic Republic, Lebanon, Malaysia (Sarawak, West), Maldives, Myanmar, Nepal, Oman, Pakistan, Philippines, Saudi Arabia, Singapore, Sri Lanka, Syrian Arab Republic, Taiwan, Tajikistan, Thailand, Turkmenistan, United Arab Emirates, Uzbekistan, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30846a8b84b282ab2" w:history="1">
+      <w:hyperlink r:id="rId73086abcfbf8b342a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16006a8b84b282bb8" w:history="1">
+      <w:hyperlink r:id="rId32676abcfbf8b3533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37896a8b84b2843c8" w:history="1">
+      <w:hyperlink r:id="rId35456abcfbf8b4d72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45486a8b84b284656" w:history="1">
+      <w:hyperlink r:id="rId77646abcfbf8b500b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85316a8b84b284706" w:history="1">
+      <w:hyperlink r:id="rId16566abcfbf8b50bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36166a8b84b2847df" w:history="1">
+      <w:hyperlink r:id="rId75036abcfbf8b5195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a8b84b28494a" w:history="1">
+      <w:hyperlink r:id="rId63506abcfbf8b5300" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43804873" name="name62876a8b84b2849e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="12432176" name="name47356abcfbf8b562a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61836a8b84b2849e5" cstate="print"/>
+                    <a:blip r:embed="rId73276abcfbf8b5628" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98537068">
+  <w:abstractNum w:abstractNumId="23982342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13642891">
+    <w:lvl w:ilvl="0" w:tplc="81109326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13642891" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81109326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98537067">
+  <w:abstractNum w:abstractNumId="23982341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18032078">
+    <w:lvl w:ilvl="0" w:tplc="79974422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98537067">
-    <w:abstractNumId w:val="98537067"/>
+  <w:num w:numId="23982341">
+    <w:abstractNumId w:val="23982341"/>
   </w:num>
-  <w:num w:numId="98537068">
-    <w:abstractNumId w:val="98537068"/>
+  <w:num w:numId="23982342">
+    <w:abstractNumId w:val="23982342"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430987889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379445415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67726a8b84b27ee71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId18756a8b84b27eef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId59466a8b84b27f7b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId30846a8b84b282ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId16006a8b84b282bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId37896a8b84b2843c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId45486a8b84b284656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId85316a8b84b284706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId36166a8b84b2847df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44416a8b84b28494a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId55476a8b84b27f66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55476a8b84b27f66e.jpg"/><Relationship Id="rId90156a8b84b281588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90156a8b84b281588.jpg"/><Relationship Id="rId61836a8b84b2849e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61836a8b84b2849e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949677590" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId749389021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39346abcfbf8af3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId95026abcfbf8af43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId28266abcfbf8afa9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId73086abcfbf8b342a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId32676abcfbf8b3533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId35456abcfbf8b4d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId77646abcfbf8b500b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId16566abcfbf8b50bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId75036abcfbf8b5195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63506abcfbf8b5300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId63186abcfbf8af960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63186abcfbf8af960.jpg"/><Relationship Id="rId85546abcfbf8b1ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85546abcfbf8b1ef6.jpg"/><Relationship Id="rId73276abcfbf8b5628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73276abcfbf8b5628.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>