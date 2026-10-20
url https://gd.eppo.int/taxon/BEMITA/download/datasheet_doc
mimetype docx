--- v17 (2026-09-30)
+++ v18 (2026-10-20)
@@ -622,51 +622,51 @@
               <w:t xml:space="preserve"> Frappa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cassava whitefly, cotton whitefly, silverleaf whitefly, sweet-potato whitefly, tobacco whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39346abcfbf8af3d5" w:history="1">
+            <w:hyperlink r:id="rId82916ad7ee8a0745d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -682,51 +682,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95026abcfbf8af43f" w:history="1">
+            <w:hyperlink r:id="rId30606ad7ee8a074c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -740,86 +740,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BEMITA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38175414" name="name45656abcfbf8af962" descr="8596.jpg"/>
+                  <wp:docPr id="71745269" name="name85446ad7ee8a07ad8" descr="8596.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8596.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63186abcfbf8af960" cstate="print"/>
+                          <a:blip r:embed="rId82896ad7ee8a07ad6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28266abcfbf8afa9f" w:history="1">
+            <w:hyperlink r:id="rId89176ad7ee8a07c0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3720,63 +3720,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2012); however, recently, the MED species was observed especially on hibiscus plants located in residential areas in Florida (McKenzie &amp; Osborne 2017). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15074685" name="name21066abcfbf8b1efa" descr="BEMITA_distribution_map.jpg"/>
+            <wp:docPr id="63767862" name="name64216ad7ee8a098e3" descr="BEMITA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BEMITA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85546abcfbf8b1ef6" cstate="print"/>
+                    <a:blip r:embed="rId67526ad7ee8a098df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 521. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73086abcfbf8b342a" w:history="1">
+      <w:hyperlink r:id="rId99116ad7ee8a0ae62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12060521</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6779,51 +6779,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1027-1028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32676abcfbf8b3533" w:history="1">
+      <w:hyperlink r:id="rId16966ad7ee8a0af78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent1211027-11</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10581,51 +10581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e0151161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35456abcfbf8b4d72" w:history="1">
+      <w:hyperlink r:id="rId99096ad7ee8a0c856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0151161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10981,51 +10981,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CABI Datasheet 12/2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77646abcfbf8b500b" w:history="1">
+      <w:hyperlink r:id="rId97716ad7ee8a0cb07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11089,51 +11089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3162, 302 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16566abcfbf8b50bd" w:history="1">
+      <w:hyperlink r:id="rId83686ad7ee8a0cbbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11217,51 +11217,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75036abcfbf8b5195" w:history="1">
+      <w:hyperlink r:id="rId35976ad7ee8a0cc99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11443,90 +11443,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 733-738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63506abcfbf8b5300" w:history="1">
+      <w:hyperlink r:id="rId80446ad7ee8a0ce0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01170.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12432176" name="name47356abcfbf8b562a" descr="eu_funding_250.png"/>
+            <wp:docPr id="31917043" name="name96976ad7ee8a0d04a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73276abcfbf8b5628" cstate="print"/>
+                    <a:blip r:embed="rId60756ad7ee8a0d049" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11624,137 +11624,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23982342">
+  <w:abstractNum w:abstractNumId="47286155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81109326">
+    <w:lvl w:ilvl="0" w:tplc="94902862">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81109326" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94902862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23982341">
+  <w:abstractNum w:abstractNumId="47286154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79974422">
+    <w:lvl w:ilvl="0" w:tplc="42549060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12506,55 +12506,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23982341">
-    <w:abstractNumId w:val="23982341"/>
+  <w:num w:numId="47286154">
+    <w:abstractNumId w:val="47286154"/>
   </w:num>
-  <w:num w:numId="23982342">
-    <w:abstractNumId w:val="23982342"/>
+  <w:num w:numId="47286155">
+    <w:abstractNumId w:val="47286155"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24104,51 +24104,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949677590" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId749389021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39346abcfbf8af3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId95026abcfbf8af43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId28266abcfbf8afa9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId73086abcfbf8b342a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId32676abcfbf8b3533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId35456abcfbf8b4d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId77646abcfbf8b500b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId16566abcfbf8b50bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId75036abcfbf8b5195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63506abcfbf8b5300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId63186abcfbf8af960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63186abcfbf8af960.jpg"/><Relationship Id="rId85546abcfbf8b1ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85546abcfbf8b1ef6.jpg"/><Relationship Id="rId73276abcfbf8b5628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73276abcfbf8b5628.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587778050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId919064446" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82916ad7ee8a0745d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/" TargetMode="External"/><Relationship Id="rId30606ad7ee8a074c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/categorization" TargetMode="External"/><Relationship Id="rId89176ad7ee8a07c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BEMITA/photos" TargetMode="External"/><Relationship Id="rId99116ad7ee8a0ae62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12060521" TargetMode="External"/><Relationship Id="rId16966ad7ee8a0af78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent1211027-11" TargetMode="External"/><Relationship Id="rId99096ad7ee8a0c856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0151161" TargetMode="External"/><Relationship Id="rId97716ad7ee8a0cb07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.8927" TargetMode="External"/><Relationship Id="rId83686ad7ee8a0cbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId35976ad7ee8a0cc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80446ad7ee8a0ce0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01170.x" TargetMode="External"/><Relationship Id="rId82896ad7ee8a07ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82896ad7ee8a07ad6.jpg"/><Relationship Id="rId67526ad7ee8a098df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67526ad7ee8a098df.jpg"/><Relationship Id="rId60756ad7ee8a0d049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60756ad7ee8a0d049.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>