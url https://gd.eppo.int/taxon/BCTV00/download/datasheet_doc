--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236569b73cfbb710d" w:history="1">
+            <w:hyperlink r:id="rId898269d29527d80fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724469b73cfbb7174" w:history="1">
+            <w:hyperlink r:id="rId804969d29527d816a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72743643" name="name852969b73cfbb75de" descr="276.jpg"/>
+                  <wp:docPr id="95490878" name="name312069d29527d8930" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId484469b73cfbb75dc" cstate="print"/>
+                          <a:blip r:embed="rId964769d29527d892d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId302669b73cfbb76da" w:history="1">
+            <w:hyperlink r:id="rId306769d29527d8a60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5037882" name="name598069b73cfbb8dc0" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="17803492" name="name224969d29527da7bd" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId382969b73cfbb8dbd" cstate="print"/>
+                    <a:blip r:embed="rId594969d29527da7b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815569b73cfbb9808" w:history="1">
+      <w:hyperlink r:id="rId622269d29527db3a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920169b73cfbb9cf0" w:history="1">
+      <w:hyperlink r:id="rId288369d29527db894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794869b73cfbba393" w:history="1">
+      <w:hyperlink r:id="rId239769d29527dbf62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723369b73cfbba44b" w:history="1">
+      <w:hyperlink r:id="rId602069d29527dc031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92447666" name="name290569b73cfbba5c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="5724013" name="name953669d29527dc1eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId379569b73cfbba5c2" cstate="print"/>
+                    <a:blip r:embed="rId355369d29527dc1e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62394910">
+  <w:abstractNum w:abstractNumId="42076417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10669112">
+    <w:lvl w:ilvl="0" w:tplc="75325929">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10669112" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75325929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62394909">
+  <w:abstractNum w:abstractNumId="42076416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22549096">
+    <w:lvl w:ilvl="0" w:tplc="15422225">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62394909">
-    <w:abstractNumId w:val="62394909"/>
+  <w:num w:numId="42076416">
+    <w:abstractNumId w:val="42076416"/>
   </w:num>
-  <w:num w:numId="62394910">
-    <w:abstractNumId w:val="62394910"/>
+  <w:num w:numId="42076417">
+    <w:abstractNumId w:val="42076417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId493168353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845010411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId236569b73cfbb710d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId724469b73cfbb7174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId302669b73cfbb76da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId815569b73cfbb9808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId920169b73cfbb9cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId794869b73cfbba393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId723369b73cfbba44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId484469b73cfbb75dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId484469b73cfbb75dc.jpg"/><Relationship Id="rId382969b73cfbb8dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382969b73cfbb8dbd.jpg"/><Relationship Id="rId379569b73cfbba5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379569b73cfbba5c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId805343951" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249951551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId898269d29527d80fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId804969d29527d816a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId306769d29527d8a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId622269d29527db3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId288369d29527db894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId239769d29527dbf62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId602069d29527dc031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId964769d29527d892d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId964769d29527d892d.jpg"/><Relationship Id="rId594969d29527da7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId594969d29527da7b9.jpg"/><Relationship Id="rId355369d29527dc1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369d29527dc1e9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>