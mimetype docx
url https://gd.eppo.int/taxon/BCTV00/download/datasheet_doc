--- v7 (2026-04-05)
+++ v8 (2026-04-29)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898269d29527d80fd" w:history="1">
+            <w:hyperlink r:id="rId168369f1bd43a692d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804969d29527d816a" w:history="1">
+            <w:hyperlink r:id="rId846369f1bd43a6996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95490878" name="name312069d29527d8930" descr="276.jpg"/>
+                  <wp:docPr id="14230808" name="name682969f1bd43a6e91" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId964769d29527d892d" cstate="print"/>
+                          <a:blip r:embed="rId955169f1bd43a6e8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId306769d29527d8a60" w:history="1">
+            <w:hyperlink r:id="rId566969f1bd43a6fc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17803492" name="name224969d29527da7bd" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="5696773" name="name453169f1bd43a8c0e" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId594969d29527da7b9" cstate="print"/>
+                    <a:blip r:embed="rId383769f1bd43a8c0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622269d29527db3a9" w:history="1">
+      <w:hyperlink r:id="rId163969f1bd43aa260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288369d29527db894" w:history="1">
+      <w:hyperlink r:id="rId399969f1bd43aa72c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239769d29527dbf62" w:history="1">
+      <w:hyperlink r:id="rId908969f1bd43aadac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602069d29527dc031" w:history="1">
+      <w:hyperlink r:id="rId536169f1bd43aae79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5724013" name="name953669d29527dc1eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="86702204" name="name754469f1bd43abdf3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId355369d29527dc1e9" cstate="print"/>
+                    <a:blip r:embed="rId573569f1bd43abdf1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42076417">
+  <w:abstractNum w:abstractNumId="31237082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75325929">
+    <w:lvl w:ilvl="0" w:tplc="27037808">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75325929" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27037808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42076416">
+  <w:abstractNum w:abstractNumId="31237081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15422225">
+    <w:lvl w:ilvl="0" w:tplc="16990039">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42076416">
-    <w:abstractNumId w:val="42076416"/>
+  <w:num w:numId="31237081">
+    <w:abstractNumId w:val="31237081"/>
   </w:num>
-  <w:num w:numId="42076417">
-    <w:abstractNumId w:val="42076417"/>
+  <w:num w:numId="31237082">
+    <w:abstractNumId w:val="31237082"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId805343951" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249951551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId898269d29527d80fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId804969d29527d816a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId306769d29527d8a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId622269d29527db3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId288369d29527db894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId239769d29527dbf62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId602069d29527dc031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId964769d29527d892d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId964769d29527d892d.jpg"/><Relationship Id="rId594969d29527da7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId594969d29527da7b9.jpg"/><Relationship Id="rId355369d29527dc1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369d29527dc1e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256009342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909100593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId168369f1bd43a692d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId846369f1bd43a6996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId566969f1bd43a6fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId163969f1bd43aa260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId399969f1bd43aa72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId908969f1bd43aadac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId536169f1bd43aae79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId955169f1bd43a6e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId955169f1bd43a6e8f.jpg"/><Relationship Id="rId383769f1bd43a8c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383769f1bd43a8c0b.jpg"/><Relationship Id="rId573569f1bd43abdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId573569f1bd43abdf1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>