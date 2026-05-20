--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168369f1bd43a692d" w:history="1">
+            <w:hyperlink r:id="rId45366a0d6e0990cf0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846369f1bd43a6996" w:history="1">
+            <w:hyperlink r:id="rId61616a0d6e0990d5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14230808" name="name682969f1bd43a6e91" descr="276.jpg"/>
+                  <wp:docPr id="66441937" name="name34766a0d6e09914df" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId955169f1bd43a6e8f" cstate="print"/>
+                          <a:blip r:embed="rId36936a0d6e09914dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId566969f1bd43a6fc8" w:history="1">
+            <w:hyperlink r:id="rId48246a0d6e099160a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5696773" name="name453169f1bd43a8c0e" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="37004879" name="name35166a0d6e099331f" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId383769f1bd43a8c0b" cstate="print"/>
+                    <a:blip r:embed="rId72056a0d6e099331c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163969f1bd43aa260" w:history="1">
+      <w:hyperlink r:id="rId50856a0d6e0993e01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399969f1bd43aa72c" w:history="1">
+      <w:hyperlink r:id="rId13886a0d6e09942c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908969f1bd43aadac" w:history="1">
+      <w:hyperlink r:id="rId79826a0d6e0994961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536169f1bd43aae79" w:history="1">
+      <w:hyperlink r:id="rId87436a0d6e0994a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86702204" name="name754469f1bd43abdf3" descr="eu_funding_250.png"/>
+            <wp:docPr id="35992412" name="name42226a0d6e0994bb1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId573569f1bd43abdf1" cstate="print"/>
+                    <a:blip r:embed="rId85096a0d6e0994baf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31237082">
+  <w:abstractNum w:abstractNumId="47841900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27037808">
+    <w:lvl w:ilvl="0" w:tplc="75452123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27037808" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75452123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31237081">
+  <w:abstractNum w:abstractNumId="47841899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16990039">
+    <w:lvl w:ilvl="0" w:tplc="94056677">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31237081">
-    <w:abstractNumId w:val="31237081"/>
+  <w:num w:numId="47841899">
+    <w:abstractNumId w:val="47841899"/>
   </w:num>
-  <w:num w:numId="31237082">
-    <w:abstractNumId w:val="31237082"/>
+  <w:num w:numId="47841900">
+    <w:abstractNumId w:val="47841900"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256009342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909100593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId168369f1bd43a692d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId846369f1bd43a6996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId566969f1bd43a6fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId163969f1bd43aa260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId399969f1bd43aa72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId908969f1bd43aadac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId536169f1bd43aae79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId955169f1bd43a6e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId955169f1bd43a6e8f.jpg"/><Relationship Id="rId383769f1bd43a8c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383769f1bd43a8c0b.jpg"/><Relationship Id="rId573569f1bd43abdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId573569f1bd43abdf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497814075" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379972214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45366a0d6e0990cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId61616a0d6e0990d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId48246a0d6e099160a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId50856a0d6e0993e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId13886a0d6e09942c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79826a0d6e0994961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId87436a0d6e0994a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36936a0d6e09914dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36936a0d6e09914dc.jpg"/><Relationship Id="rId72056a0d6e099331c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72056a0d6e099331c.jpg"/><Relationship Id="rId85096a0d6e0994baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85096a0d6e0994baf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>