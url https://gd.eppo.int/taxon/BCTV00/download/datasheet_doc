--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45366a0d6e0990cf0" w:history="1">
+            <w:hyperlink r:id="rId53506a29898891f29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61616a0d6e0990d5b" w:history="1">
+            <w:hyperlink r:id="rId96266a29898891f91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66441937" name="name34766a0d6e09914df" descr="276.jpg"/>
+                  <wp:docPr id="89007870" name="name87966a298988925bc" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36936a0d6e09914dc" cstate="print"/>
+                          <a:blip r:embed="rId94556a298988925ba" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48246a0d6e099160a" w:history="1">
+            <w:hyperlink r:id="rId67836a298988926f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37004879" name="name35166a0d6e099331f" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="38333639" name="name41296a29898893d18" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72056a0d6e099331c" cstate="print"/>
+                    <a:blip r:embed="rId54826a29898893d14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50856a0d6e0993e01" w:history="1">
+      <w:hyperlink r:id="rId34816a2989889484c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13886a0d6e09942c3" w:history="1">
+      <w:hyperlink r:id="rId76796a29898894f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79826a0d6e0994961" w:history="1">
+      <w:hyperlink r:id="rId41046a298988956a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87436a0d6e0994a17" w:history="1">
+      <w:hyperlink r:id="rId72326a29898895762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35992412" name="name42226a0d6e0994bb1" descr="eu_funding_250.png"/>
+            <wp:docPr id="75115381" name="name62956a29898895900" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85096a0d6e0994baf" cstate="print"/>
+                    <a:blip r:embed="rId26236a298988958fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47841900">
+  <w:abstractNum w:abstractNumId="14136699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75452123">
+    <w:lvl w:ilvl="0" w:tplc="22588100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75452123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22588100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47841899">
+  <w:abstractNum w:abstractNumId="14136698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94056677">
+    <w:lvl w:ilvl="0" w:tplc="51675182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47841899">
-    <w:abstractNumId w:val="47841899"/>
+  <w:num w:numId="14136698">
+    <w:abstractNumId w:val="14136698"/>
   </w:num>
-  <w:num w:numId="47841900">
-    <w:abstractNumId w:val="47841900"/>
+  <w:num w:numId="14136699">
+    <w:abstractNumId w:val="14136699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497814075" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379972214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45366a0d6e0990cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId61616a0d6e0990d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId48246a0d6e099160a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId50856a0d6e0993e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId13886a0d6e09942c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79826a0d6e0994961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId87436a0d6e0994a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36936a0d6e09914dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36936a0d6e09914dc.jpg"/><Relationship Id="rId72056a0d6e099331c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72056a0d6e099331c.jpg"/><Relationship Id="rId85096a0d6e0994baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85096a0d6e0994baf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198142587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744827548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53506a29898891f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId96266a29898891f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId67836a298988926f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId34816a2989889484c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId76796a29898894f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId41046a298988956a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId72326a29898895762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94556a298988925ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94556a298988925ba.jpg"/><Relationship Id="rId54826a29898893d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54826a29898893d14.jpg"/><Relationship Id="rId26236a298988958fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26236a298988958fe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>