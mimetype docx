--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53506a29898891f29" w:history="1">
+            <w:hyperlink r:id="rId23926a443fbfafb87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96266a29898891f91" w:history="1">
+            <w:hyperlink r:id="rId68976a443fbfafc8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89007870" name="name87966a298988925bc" descr="276.jpg"/>
+                  <wp:docPr id="90115459" name="name20266a443fbfb036f" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94556a298988925ba" cstate="print"/>
+                          <a:blip r:embed="rId12436a443fbfb036d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67836a298988926f8" w:history="1">
+            <w:hyperlink r:id="rId87496a443fbfb04b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38333639" name="name41296a29898893d18" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="22142119" name="name82126a443fbfb20d1" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54826a29898893d14" cstate="print"/>
+                    <a:blip r:embed="rId42836a443fbfb20cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34816a2989889484c" w:history="1">
+      <w:hyperlink r:id="rId67416a443fbfb2cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796a29898894f57" w:history="1">
+      <w:hyperlink r:id="rId60426a443fbfb31a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41046a298988956a1" w:history="1">
+      <w:hyperlink r:id="rId87346a443fbfb3854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72326a29898895762" w:history="1">
+      <w:hyperlink r:id="rId14986a443fbfb390f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75115381" name="name62956a29898895900" descr="eu_funding_250.png"/>
+            <wp:docPr id="92273489" name="name51186a443fbfb3aad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26236a298988958fe" cstate="print"/>
+                    <a:blip r:embed="rId37936a443fbfb3aab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14136699">
+  <w:abstractNum w:abstractNumId="53222728">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22588100">
+    <w:lvl w:ilvl="0" w:tplc="22769385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22588100" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22769385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14136698">
+  <w:abstractNum w:abstractNumId="53222727">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51675182">
+    <w:lvl w:ilvl="0" w:tplc="38295270">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14136698">
-    <w:abstractNumId w:val="14136698"/>
+  <w:num w:numId="53222727">
+    <w:abstractNumId w:val="53222727"/>
   </w:num>
-  <w:num w:numId="14136699">
-    <w:abstractNumId w:val="14136699"/>
+  <w:num w:numId="53222728">
+    <w:abstractNumId w:val="53222728"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198142587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744827548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53506a29898891f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId96266a29898891f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId67836a298988926f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId34816a2989889484c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId76796a29898894f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId41046a298988956a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId72326a29898895762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94556a298988925ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94556a298988925ba.jpg"/><Relationship Id="rId54826a29898893d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54826a29898893d14.jpg"/><Relationship Id="rId26236a298988958fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26236a298988958fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284374771" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564735847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23926a443fbfafb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId68976a443fbfafc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId87496a443fbfb04b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId67416a443fbfb2cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId60426a443fbfb31a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId87346a443fbfb3854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId14986a443fbfb390f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12436a443fbfb036d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12436a443fbfb036d.jpg"/><Relationship Id="rId42836a443fbfb20cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42836a443fbfb20cf.jpg"/><Relationship Id="rId37936a443fbfb3aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37936a443fbfb3aab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>