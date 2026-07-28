--- v11 (2026-06-30)
+++ v12 (2026-07-28)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23926a443fbfafb87" w:history="1">
+            <w:hyperlink r:id="rId63076a6840658be6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68976a443fbfafc8c" w:history="1">
+            <w:hyperlink r:id="rId76316a6840658bedd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90115459" name="name20266a443fbfb036f" descr="276.jpg"/>
+                  <wp:docPr id="41485160" name="name91426a6840658c64a" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12436a443fbfb036d" cstate="print"/>
+                          <a:blip r:embed="rId84236a6840658c648" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87496a443fbfb04b6" w:history="1">
+            <w:hyperlink r:id="rId77826a6840658c7be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22142119" name="name82126a443fbfb20d1" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="48594115" name="name75576a6840658e04b" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42836a443fbfb20cf" cstate="print"/>
+                    <a:blip r:embed="rId83526a6840658e048" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67416a443fbfb2cc9" w:history="1">
+      <w:hyperlink r:id="rId86836a6840658eb72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60426a443fbfb31a3" w:history="1">
+      <w:hyperlink r:id="rId71676a6840658f294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87346a443fbfb3854" w:history="1">
+      <w:hyperlink r:id="rId70436a6840658f961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14986a443fbfb390f" w:history="1">
+      <w:hyperlink r:id="rId56926a6840658fa20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92273489" name="name51186a443fbfb3aad" descr="eu_funding_250.png"/>
+            <wp:docPr id="96670619" name="name18246a6840658fead" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37936a443fbfb3aab" cstate="print"/>
+                    <a:blip r:embed="rId31606a6840658feab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53222728">
+  <w:abstractNum w:abstractNumId="29209584">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22769385">
+    <w:lvl w:ilvl="0" w:tplc="64721991">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22769385" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64721991" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53222727">
+  <w:abstractNum w:abstractNumId="29209583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38295270">
+    <w:lvl w:ilvl="0" w:tplc="18630681">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53222727">
-    <w:abstractNumId w:val="53222727"/>
+  <w:num w:numId="29209583">
+    <w:abstractNumId w:val="29209583"/>
   </w:num>
-  <w:num w:numId="53222728">
-    <w:abstractNumId w:val="53222728"/>
+  <w:num w:numId="29209584">
+    <w:abstractNumId w:val="29209584"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284374771" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564735847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23926a443fbfafb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId68976a443fbfafc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId87496a443fbfb04b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId67416a443fbfb2cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId60426a443fbfb31a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId87346a443fbfb3854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId14986a443fbfb390f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12436a443fbfb036d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12436a443fbfb036d.jpg"/><Relationship Id="rId42836a443fbfb20cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42836a443fbfb20cf.jpg"/><Relationship Id="rId37936a443fbfb3aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37936a443fbfb3aab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228882946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId581286248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63076a6840658be6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId76316a6840658bedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId77826a6840658c7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId86836a6840658eb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId71676a6840658f294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70436a6840658f961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId56926a6840658fa20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84236a6840658c648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84236a6840658c648.jpg"/><Relationship Id="rId83526a6840658e048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83526a6840658e048.jpg"/><Relationship Id="rId31606a6840658feab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31606a6840658feab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>