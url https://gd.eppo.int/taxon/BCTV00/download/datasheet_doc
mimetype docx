--- v12 (2026-07-28)
+++ v13 (2026-08-18)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63076a6840658be6b" w:history="1">
+            <w:hyperlink r:id="rId15926a83ecd10b2a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76316a6840658bedd" w:history="1">
+            <w:hyperlink r:id="rId42096a83ecd10b312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41485160" name="name91426a6840658c64a" descr="276.jpg"/>
+                  <wp:docPr id="26006637" name="name96566a83ecd10bb8f" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84236a6840658c648" cstate="print"/>
+                          <a:blip r:embed="rId16456a83ecd10bb8e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77826a6840658c7be" w:history="1">
+            <w:hyperlink r:id="rId61326a83ecd10bce2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48594115" name="name75576a6840658e04b" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="51436243" name="name57996a83ecd10d380" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83526a6840658e048" cstate="print"/>
+                    <a:blip r:embed="rId38776a83ecd10d37d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a6840658eb72" w:history="1">
+      <w:hyperlink r:id="rId66156a83ecd10de9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71676a6840658f294" w:history="1">
+      <w:hyperlink r:id="rId56596a83ecd10e5d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a6840658f961" w:history="1">
+      <w:hyperlink r:id="rId96866a83ecd10ecac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56926a6840658fa20" w:history="1">
+      <w:hyperlink r:id="rId32696a83ecd10ed6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96670619" name="name18246a6840658fead" descr="eu_funding_250.png"/>
+            <wp:docPr id="27590462" name="name43996a83ecd10f258" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31606a6840658feab" cstate="print"/>
+                    <a:blip r:embed="rId41626a83ecd10f257" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29209584">
+  <w:abstractNum w:abstractNumId="51263888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64721991">
+    <w:lvl w:ilvl="0" w:tplc="85430534">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64721991" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85430534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29209583">
+  <w:abstractNum w:abstractNumId="51263887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18630681">
+    <w:lvl w:ilvl="0" w:tplc="87353061">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29209583">
-    <w:abstractNumId w:val="29209583"/>
+  <w:num w:numId="51263887">
+    <w:abstractNumId w:val="51263887"/>
   </w:num>
-  <w:num w:numId="29209584">
-    <w:abstractNumId w:val="29209584"/>
+  <w:num w:numId="51263888">
+    <w:abstractNumId w:val="51263888"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228882946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId581286248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63076a6840658be6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId76316a6840658bedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId77826a6840658c7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId86836a6840658eb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId71676a6840658f294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70436a6840658f961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId56926a6840658fa20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84236a6840658c648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84236a6840658c648.jpg"/><Relationship Id="rId83526a6840658e048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83526a6840658e048.jpg"/><Relationship Id="rId31606a6840658feab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31606a6840658feab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204717053" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId368296250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15926a83ecd10b2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId42096a83ecd10b312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId61326a83ecd10bce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId66156a83ecd10de9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId56596a83ecd10e5d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId96866a83ecd10ecac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId32696a83ecd10ed6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16456a83ecd10bb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16456a83ecd10bb8e.jpg"/><Relationship Id="rId38776a83ecd10d37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38776a83ecd10d37d.jpg"/><Relationship Id="rId41626a83ecd10f257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41626a83ecd10f257.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>