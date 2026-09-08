--- v13 (2026-08-18)
+++ v14 (2026-09-08)
@@ -545,51 +545,51 @@
               <w:t xml:space="preserve">Worland 4 BCTV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly leaf of sugarbeet, curly top of beet, curly top of sugarbeet, green dwarf of potato, western yellow blight, yellows of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15926a83ecd10b2a8" w:history="1">
+            <w:hyperlink r:id="rId64086a9fb6ec43c4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42096a83ecd10b312" w:history="1">
+            <w:hyperlink r:id="rId16026a9fb6ec43cb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -663,86 +663,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26006637" name="name96566a83ecd10bb8f" descr="276.jpg"/>
+                  <wp:docPr id="36099706" name="name32716a9fb6ec445a1" descr="276.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="276.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16456a83ecd10bb8e" cstate="print"/>
+                          <a:blip r:embed="rId78336a9fb6ec4459e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61326a83ecd10bce2" w:history="1">
+            <w:hyperlink r:id="rId36446a9fb6ec44714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2717,63 +2717,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BCTV is thought to have originated in the eastern Mediterranean area and to have spread from there to America (Bennett, 1971). The virus has been widely recorded from Canada to Mexico, and there are also records in other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51436243" name="name57996a83ecd10d380" descr="BCTV00_distribution_map.jpg"/>
+            <wp:docPr id="75367410" name="name26686a9fb6ec45f39" descr="BCTV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38776a83ecd10d37d" cstate="print"/>
+                    <a:blip r:embed="rId58636a9fb6ec45f35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4105,51 +4105,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 7, 81 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CDFA (2019) Curly top Virus: Program Details. California Department of Food and Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66156a83ecd10de9a" w:history="1">
+      <w:hyperlink r:id="rId33806a9fb6ec46a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4862,51 +4862,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 11/01/2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56596a83ecd10e5d5" w:history="1">
+      <w:hyperlink r:id="rId18826a9fb6ec47243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5911,51 +5911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 6515. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96866a83ecd10ecac" w:history="1">
+      <w:hyperlink r:id="rId19036a9fb6ec4792f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms24076515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6021,51 +6021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Curtovirus betae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a83ecd10ed6a" w:history="1">
+      <w:hyperlink r:id="rId94826a9fb6ec479f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6213,63 +6213,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 157-162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27590462" name="name43996a83ecd10f258" descr="eu_funding_250.png"/>
+            <wp:docPr id="63863687" name="name42696a9fb6ec47e98" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41626a83ecd10f257" cstate="print"/>
+                    <a:blip r:embed="rId22576a9fb6ec47e97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51263888">
+  <w:abstractNum w:abstractNumId="38885878">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85430534">
+    <w:lvl w:ilvl="0" w:tplc="62601346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85430534" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62601346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51263887">
+  <w:abstractNum w:abstractNumId="38885877">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87353061">
+    <w:lvl w:ilvl="0" w:tplc="77792007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51263887">
-    <w:abstractNumId w:val="51263887"/>
+  <w:num w:numId="38885877">
+    <w:abstractNumId w:val="38885877"/>
   </w:num>
-  <w:num w:numId="51263888">
-    <w:abstractNumId w:val="51263888"/>
+  <w:num w:numId="38885878">
+    <w:abstractNumId w:val="38885878"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204717053" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId368296250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15926a83ecd10b2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId42096a83ecd10b312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId61326a83ecd10bce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId66156a83ecd10de9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId56596a83ecd10e5d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId96866a83ecd10ecac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId32696a83ecd10ed6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16456a83ecd10bb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16456a83ecd10bb8e.jpg"/><Relationship Id="rId38776a83ecd10d37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38776a83ecd10d37d.jpg"/><Relationship Id="rId41626a83ecd10f257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41626a83ecd10f257.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId449505627" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId276098842" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64086a9fb6ec43c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/" TargetMode="External"/><Relationship Id="rId16026a9fb6ec43cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/categorization" TargetMode="External"/><Relationship Id="rId36446a9fb6ec44714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTV00/photos" TargetMode="External"/><Relationship Id="rId33806a9fb6ec46a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdfa.ca.gov/plant/ipc/curlytopvirus/ctv_hp.htm" TargetMode="External"/><Relationship Id="rId18826a9fb6ec47243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19036a9fb6ec4792f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms24076515" TargetMode="External"/><Relationship Id="rId94826a9fb6ec479f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78336a9fb6ec4459e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78336a9fb6ec4459e.jpg"/><Relationship Id="rId58636a9fb6ec45f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58636a9fb6ec45f35.jpg"/><Relationship Id="rId22576a9fb6ec47e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22576a9fb6ec47e97.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>