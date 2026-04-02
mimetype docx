--- v6 (2026-03-07)
+++ v7 (2026-04-02)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532769abcb5050cfe" w:history="1">
+            <w:hyperlink r:id="rId312069cdf812d9189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628269abcb5050d41" w:history="1">
+            <w:hyperlink r:id="rId992669cdf812d91f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17869339" name="name955369abcb5051e47" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="24298629" name="name762269cdf812da752" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId289769abcb5051e44" cstate="print"/>
+                    <a:blip r:embed="rId298569cdf812da74e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496869abcb5052836" w:history="1">
+      <w:hyperlink r:id="rId830469cdf812db18c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903269abcb5052c0f" w:history="1">
+      <w:hyperlink r:id="rId278469cdf812db56c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55559093" name="name771869abcb5052d57" descr="eu_funding_250.png"/>
+            <wp:docPr id="52407465" name="name595569cdf812db7e4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId486169abcb5052d56" cstate="print"/>
+                    <a:blip r:embed="rId567669cdf812db7e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92259962">
+  <w:abstractNum w:abstractNumId="82700312">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69089222">
+    <w:lvl w:ilvl="0" w:tplc="66438750">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69089222" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66438750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92259961">
+  <w:abstractNum w:abstractNumId="82700311">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49430668">
+    <w:lvl w:ilvl="0" w:tplc="11450445">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92259961">
-    <w:abstractNumId w:val="92259961"/>
+  <w:num w:numId="82700311">
+    <w:abstractNumId w:val="82700311"/>
   </w:num>
-  <w:num w:numId="92259962">
-    <w:abstractNumId w:val="92259962"/>
+  <w:num w:numId="82700312">
+    <w:abstractNumId w:val="82700312"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId719694946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940230589" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId532769abcb5050cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId628269abcb5050d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId496869abcb5052836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId903269abcb5052c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId289769abcb5051e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId289769abcb5051e44.jpg"/><Relationship Id="rId486169abcb5052d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId486169abcb5052d56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520285563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770144565" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId312069cdf812d9189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId992669cdf812d91f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId830469cdf812db18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId278469cdf812db56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId298569cdf812da74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId298569cdf812da74e.jpg"/><Relationship Id="rId567669cdf812db7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567669cdf812db7e2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>