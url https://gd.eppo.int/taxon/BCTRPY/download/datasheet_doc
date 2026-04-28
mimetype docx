--- v7 (2026-04-02)
+++ v8 (2026-04-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312069cdf812d9189" w:history="1">
+            <w:hyperlink r:id="rId873269f13f86585df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992669cdf812d91f6" w:history="1">
+            <w:hyperlink r:id="rId201369f13f8658638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24298629" name="name762269cdf812da752" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="34069648" name="name170369f13f8659554" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId298569cdf812da74e" cstate="print"/>
+                    <a:blip r:embed="rId143069f13f8659551" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830469cdf812db18c" w:history="1">
+      <w:hyperlink r:id="rId274469f13f8659f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278469cdf812db56c" w:history="1">
+      <w:hyperlink r:id="rId821069f13f865a317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52407465" name="name595569cdf812db7e4" descr="eu_funding_250.png"/>
+            <wp:docPr id="65540164" name="name876869f13f865a6c7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId567669cdf812db7e2" cstate="print"/>
+                    <a:blip r:embed="rId340669f13f865a6c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82700312">
+  <w:abstractNum w:abstractNumId="64784369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66438750">
+    <w:lvl w:ilvl="0" w:tplc="39207227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66438750" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39207227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82700311">
+  <w:abstractNum w:abstractNumId="64784368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11450445">
+    <w:lvl w:ilvl="0" w:tplc="34444508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82700311">
-    <w:abstractNumId w:val="82700311"/>
+  <w:num w:numId="64784368">
+    <w:abstractNumId w:val="64784368"/>
   </w:num>
-  <w:num w:numId="82700312">
-    <w:abstractNumId w:val="82700312"/>
+  <w:num w:numId="64784369">
+    <w:abstractNumId w:val="64784369"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520285563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770144565" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId312069cdf812d9189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId992669cdf812d91f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId830469cdf812db18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId278469cdf812db56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId298569cdf812da74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId298569cdf812da74e.jpg"/><Relationship Id="rId567669cdf812db7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567669cdf812db7e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246825481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993867981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId873269f13f86585df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId201369f13f8658638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId274469f13f8659f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId821069f13f865a317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId143069f13f8659551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId143069f13f8659551.jpg"/><Relationship Id="rId340669f13f865a6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId340669f13f865a6c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>