--- v8 (2026-04-28)
+++ v9 (2026-05-19)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873269f13f86585df" w:history="1">
+            <w:hyperlink r:id="rId64486a0c88479ab5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201369f13f8658638" w:history="1">
+            <w:hyperlink r:id="rId16416a0c88479aba1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34069648" name="name170369f13f8659554" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="13402024" name="name92046a0c88479c275" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId143069f13f8659551" cstate="print"/>
+                    <a:blip r:embed="rId77336a0c88479c26b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274469f13f8659f42" w:history="1">
+      <w:hyperlink r:id="rId63406a0c88479cfa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821069f13f865a317" w:history="1">
+      <w:hyperlink r:id="rId81166a0c88479d398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65540164" name="name876869f13f865a6c7" descr="eu_funding_250.png"/>
+            <wp:docPr id="99464473" name="name75586a0c88479d71c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId340669f13f865a6c5" cstate="print"/>
+                    <a:blip r:embed="rId77196a0c88479d71a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64784369">
+  <w:abstractNum w:abstractNumId="74003034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39207227">
+    <w:lvl w:ilvl="0" w:tplc="80267866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39207227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80267866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64784368">
+  <w:abstractNum w:abstractNumId="74003033">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34444508">
+    <w:lvl w:ilvl="0" w:tplc="77888940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64784368">
-    <w:abstractNumId w:val="64784368"/>
+  <w:num w:numId="74003033">
+    <w:abstractNumId w:val="74003033"/>
   </w:num>
-  <w:num w:numId="64784369">
-    <w:abstractNumId w:val="64784369"/>
+  <w:num w:numId="74003034">
+    <w:abstractNumId w:val="74003034"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246825481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993867981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId873269f13f86585df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId201369f13f8658638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId274469f13f8659f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId821069f13f865a317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId143069f13f8659551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId143069f13f8659551.jpg"/><Relationship Id="rId340669f13f865a6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId340669f13f865a6c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122176648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244574890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64486a0c88479ab5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId16416a0c88479aba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId63406a0c88479cfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId81166a0c88479d398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77336a0c88479c26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77336a0c88479c26b.jpg"/><Relationship Id="rId77196a0c88479d71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77196a0c88479d71a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>