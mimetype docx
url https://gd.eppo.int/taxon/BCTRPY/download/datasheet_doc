--- v9 (2026-05-19)
+++ v10 (2026-06-10)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64486a0c88479ab5b" w:history="1">
+            <w:hyperlink r:id="rId59686a28ee212a141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16416a0c88479aba1" w:history="1">
+            <w:hyperlink r:id="rId10926a28ee212a194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13402024" name="name92046a0c88479c275" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="33605214" name="name82826a28ee212b75d" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77336a0c88479c26b" cstate="print"/>
+                    <a:blip r:embed="rId46636a28ee212b759" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63406a0c88479cfa4" w:history="1">
+      <w:hyperlink r:id="rId67506a28ee212c1ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81166a0c88479d398" w:history="1">
+      <w:hyperlink r:id="rId38116a28ee212c57e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99464473" name="name75586a0c88479d71c" descr="eu_funding_250.png"/>
+            <wp:docPr id="70635047" name="name84996a28ee212c726" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77196a0c88479d71a" cstate="print"/>
+                    <a:blip r:embed="rId72906a28ee212c725" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74003034">
+  <w:abstractNum w:abstractNumId="14604381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80267866">
+    <w:lvl w:ilvl="0" w:tplc="65290156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80267866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65290156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74003033">
+  <w:abstractNum w:abstractNumId="14604380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77888940">
+    <w:lvl w:ilvl="0" w:tplc="96014078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74003033">
-    <w:abstractNumId w:val="74003033"/>
+  <w:num w:numId="14604380">
+    <w:abstractNumId w:val="14604380"/>
   </w:num>
-  <w:num w:numId="74003034">
-    <w:abstractNumId w:val="74003034"/>
+  <w:num w:numId="14604381">
+    <w:abstractNumId w:val="14604381"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122176648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244574890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64486a0c88479ab5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId16416a0c88479aba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId63406a0c88479cfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId81166a0c88479d398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77336a0c88479c26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77336a0c88479c26b.jpg"/><Relationship Id="rId77196a0c88479d71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77196a0c88479d71a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152191991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId971483059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59686a28ee212a141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId10926a28ee212a194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId67506a28ee212c1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId38116a28ee212c57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46636a28ee212b759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46636a28ee212b759.jpg"/><Relationship Id="rId72906a28ee212c725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72906a28ee212c725.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>