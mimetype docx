--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59686a28ee212a141" w:history="1">
+            <w:hyperlink r:id="rId32446a43cf5077bc0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10926a28ee212a194" w:history="1">
+            <w:hyperlink r:id="rId58466a43cf5077c11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33605214" name="name82826a28ee212b75d" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="87381269" name="name22526a43cf5078ccc" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46636a28ee212b759" cstate="print"/>
+                    <a:blip r:embed="rId59456a43cf5078cca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67506a28ee212c1ad" w:history="1">
+      <w:hyperlink r:id="rId45146a43cf50796c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38116a28ee212c57e" w:history="1">
+      <w:hyperlink r:id="rId10506a43cf5079a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70635047" name="name84996a28ee212c726" descr="eu_funding_250.png"/>
+            <wp:docPr id="71157950" name="name30996a43cf5079e29" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72906a28ee212c725" cstate="print"/>
+                    <a:blip r:embed="rId21606a43cf5079e27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14604381">
+  <w:abstractNum w:abstractNumId="66036795">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65290156">
+    <w:lvl w:ilvl="0" w:tplc="59710672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65290156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59710672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14604380">
+  <w:abstractNum w:abstractNumId="66036794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96014078">
+    <w:lvl w:ilvl="0" w:tplc="92355763">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14604380">
-    <w:abstractNumId w:val="14604380"/>
+  <w:num w:numId="66036794">
+    <w:abstractNumId w:val="66036794"/>
   </w:num>
-  <w:num w:numId="14604381">
-    <w:abstractNumId w:val="14604381"/>
+  <w:num w:numId="66036795">
+    <w:abstractNumId w:val="66036795"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152191991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId971483059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59686a28ee212a141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId10926a28ee212a194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId67506a28ee212c1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId38116a28ee212c57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46636a28ee212b759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46636a28ee212b759.jpg"/><Relationship Id="rId72906a28ee212c725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72906a28ee212c725.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570765135" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324419200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32446a43cf5077bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId58466a43cf5077c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId45146a43cf50796c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId10506a43cf5079a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59456a43cf5078cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59456a43cf5078cca.jpg"/><Relationship Id="rId21606a43cf5079e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21606a43cf5079e27.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>