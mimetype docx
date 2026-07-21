--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32446a43cf5077bc0" w:history="1">
+            <w:hyperlink r:id="rId74316a5fa71786ec4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58466a43cf5077c11" w:history="1">
+            <w:hyperlink r:id="rId84586a5fa71786f0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87381269" name="name22526a43cf5078ccc" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="23764617" name="name96626a5fa71787dcb" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59456a43cf5078cca" cstate="print"/>
+                    <a:blip r:embed="rId66136a5fa71787dc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45146a43cf50796c4" w:history="1">
+      <w:hyperlink r:id="rId46146a5fa717887e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506a43cf5079a8d" w:history="1">
+      <w:hyperlink r:id="rId36576a5fa71788be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71157950" name="name30996a43cf5079e29" descr="eu_funding_250.png"/>
+            <wp:docPr id="17914689" name="name52476a5fa71788d4f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21606a43cf5079e27" cstate="print"/>
+                    <a:blip r:embed="rId94136a5fa71788d4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66036795">
+  <w:abstractNum w:abstractNumId="60267438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59710672">
+    <w:lvl w:ilvl="0" w:tplc="57239228">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59710672" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57239228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66036794">
+  <w:abstractNum w:abstractNumId="60267437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92355763">
+    <w:lvl w:ilvl="0" w:tplc="90681009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66036794">
-    <w:abstractNumId w:val="66036794"/>
+  <w:num w:numId="60267437">
+    <w:abstractNumId w:val="60267437"/>
   </w:num>
-  <w:num w:numId="66036795">
-    <w:abstractNumId w:val="66036795"/>
+  <w:num w:numId="60267438">
+    <w:abstractNumId w:val="60267438"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570765135" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324419200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32446a43cf5077bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId58466a43cf5077c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId45146a43cf50796c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId10506a43cf5079a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59456a43cf5078cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59456a43cf5078cca.jpg"/><Relationship Id="rId21606a43cf5079e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21606a43cf5079e27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525870938" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId213148626" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74316a5fa71786ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId84586a5fa71786f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId46146a5fa717887e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId36576a5fa71788be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66136a5fa71787dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66136a5fa71787dc8.jpg"/><Relationship Id="rId94136a5fa71788d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94136a5fa71788d4e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>