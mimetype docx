--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74316a5fa71786ec4" w:history="1">
+            <w:hyperlink r:id="rId43256a7a6a47d09d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84586a5fa71786f0b" w:history="1">
+            <w:hyperlink r:id="rId25316a7a6a47d0a17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23764617" name="name96626a5fa71787dcb" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="91911568" name="name45346a7a6a47d1c10" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66136a5fa71787dc8" cstate="print"/>
+                    <a:blip r:embed="rId57966a7a6a47d1c0e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a5fa717887e9" w:history="1">
+      <w:hyperlink r:id="rId72526a7a6a47d26a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36576a5fa71788be2" w:history="1">
+      <w:hyperlink r:id="rId75606a7a6a47d2bb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17914689" name="name52476a5fa71788d4f" descr="eu_funding_250.png"/>
+            <wp:docPr id="60120173" name="name90486a7a6a47d2e84" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94136a5fa71788d4e" cstate="print"/>
+                    <a:blip r:embed="rId53626a7a6a47d2e83" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60267438">
+  <w:abstractNum w:abstractNumId="15761627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57239228">
+    <w:lvl w:ilvl="0" w:tplc="63095436">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57239228" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63095436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60267437">
+  <w:abstractNum w:abstractNumId="15761626">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90681009">
+    <w:lvl w:ilvl="0" w:tplc="30494890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60267437">
-    <w:abstractNumId w:val="60267437"/>
+  <w:num w:numId="15761626">
+    <w:abstractNumId w:val="15761626"/>
   </w:num>
-  <w:num w:numId="60267438">
-    <w:abstractNumId w:val="60267438"/>
+  <w:num w:numId="15761627">
+    <w:abstractNumId w:val="15761627"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525870938" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId213148626" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74316a5fa71786ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId84586a5fa71786f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId46146a5fa717887e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId36576a5fa71788be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66136a5fa71787dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66136a5fa71787dc8.jpg"/><Relationship Id="rId94136a5fa71788d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94136a5fa71788d4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120247928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId462502232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43256a7a6a47d09d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId25316a7a6a47d0a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId72526a7a6a47d26a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId75606a7a6a47d2bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57966a7a6a47d1c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57966a7a6a47d1c0e.jpg"/><Relationship Id="rId53626a7a6a47d2e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53626a7a6a47d2e83.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>