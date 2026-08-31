--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Drew &amp; Hancock</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Tephritidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43256a7a6a47d09d1" w:history="1">
+            <w:hyperlink r:id="rId16606a94e6de2e98e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25316a7a6a47d0a17" w:history="1">
+            <w:hyperlink r:id="rId52986a94e6de2ea07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -646,63 +646,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014) in Vietnam it only occurs at higher elevations (between 1000 and 1500 m a.s.l.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91911568" name="name45346a7a6a47d1c10" descr="BCTRPY_distribution_map.jpg"/>
+            <wp:docPr id="89173371" name="name53966a94e6de2fc90" descr="BCTRPY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRPY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57966a7a6a47d1c0e" cstate="print"/>
+                    <a:blip r:embed="rId80326a94e6de2fc8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1821,51 +1821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18, 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a7a6a47d26a4" w:history="1">
+      <w:hyperlink r:id="rId24856a94e6de30bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2421,51 +2421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera pyrifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75606a7a6a47d2bb4" w:history="1">
+      <w:hyperlink r:id="rId86346a94e6de3113c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2580,63 +2580,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60120173" name="name90486a7a6a47d2e84" descr="eu_funding_250.png"/>
+            <wp:docPr id="99487851" name="name91676a94e6de313a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53626a7a6a47d2e83" cstate="print"/>
+                    <a:blip r:embed="rId60186a94e6de313a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2734,137 +2734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15761627">
+  <w:abstractNum w:abstractNumId="97495301">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63095436">
+    <w:lvl w:ilvl="0" w:tplc="48420121">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63095436" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48420121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15761626">
+  <w:abstractNum w:abstractNumId="97495300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30494890">
+    <w:lvl w:ilvl="0" w:tplc="57856238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3616,55 +3616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15761626">
-    <w:abstractNumId w:val="15761626"/>
+  <w:num w:numId="97495300">
+    <w:abstractNumId w:val="97495300"/>
   </w:num>
-  <w:num w:numId="15761627">
-    <w:abstractNumId w:val="15761627"/>
+  <w:num w:numId="97495301">
+    <w:abstractNumId w:val="97495301"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15214,51 +15214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120247928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId462502232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43256a7a6a47d09d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId25316a7a6a47d0a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId72526a7a6a47d26a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId75606a7a6a47d2bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57966a7a6a47d1c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57966a7a6a47d1c0e.jpg"/><Relationship Id="rId53626a7a6a47d2e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53626a7a6a47d2e83.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137956208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755744690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16606a94e6de2e98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/" TargetMode="External"/><Relationship Id="rId52986a94e6de2ea07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRPY/categorization" TargetMode="External"/><Relationship Id="rId24856a94e6de30bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId86346a94e6de3113c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80326a94e6de2fc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80326a94e6de2fc8b.jpg"/><Relationship Id="rId60186a94e6de313a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60186a94e6de313a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>