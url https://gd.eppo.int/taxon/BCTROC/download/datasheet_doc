--- v9 (2026-03-28)
+++ v10 (2026-04-19)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775169c7f253255b5" w:history="1">
+            <w:hyperlink r:id="rId363869e4c79944e7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823469c7f253255fa" w:history="1">
+            <w:hyperlink r:id="rId337769e4c79944ebf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933969c7f25325914" w:history="1">
+      <w:hyperlink r:id="rId735469e4c799451d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId575669c7f25325937" w:history="1"/>
+      <w:hyperlink r:id="rId711369e4c799451f9" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1943419" name="name956469c7f25326766" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="53406204" name="name577069e4c79945fcc" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId349969c7f25326763" cstate="print"/>
+                    <a:blip r:embed="rId289069e4c79945fca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId264169c7f25326d08" w:history="1">
+      <w:hyperlink r:id="rId805669e4c79946574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175769c7f2532708a" w:history="1">
+      <w:hyperlink r:id="rId736569e4c79946901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632469c7f253272db" w:history="1">
+      <w:hyperlink r:id="rId886969e4c79946ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337269c7f253273fc" w:history="1">
+      <w:hyperlink r:id="rId921169e4c79946be7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356569c7f253274b2" w:history="1">
+      <w:hyperlink r:id="rId639969e4c79946c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88972019" name="name843069c7f25327662" descr="eu_funding_250.png"/>
+            <wp:docPr id="76700323" name="name953069e4c79946e33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId998969c7f25327660" cstate="print"/>
+                    <a:blip r:embed="rId807969e4c79946e32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78904931">
+  <w:abstractNum w:abstractNumId="15619820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17787935">
+    <w:lvl w:ilvl="0" w:tplc="90770981">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17787935" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90770981" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78904930">
+  <w:abstractNum w:abstractNumId="15619819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10686911">
+    <w:lvl w:ilvl="0" w:tplc="81536340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78904930">
-    <w:abstractNumId w:val="78904930"/>
+  <w:num w:numId="15619819">
+    <w:abstractNumId w:val="15619819"/>
   </w:num>
-  <w:num w:numId="78904931">
-    <w:abstractNumId w:val="78904931"/>
+  <w:num w:numId="15619820">
+    <w:abstractNumId w:val="15619820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId447089627" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185179032" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId775169c7f253255b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId823469c7f253255fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId933969c7f25325914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId575669c7f25325937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId264169c7f25326d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId175769c7f2532708a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId632469c7f253272db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId337269c7f253273fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId356569c7f253274b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId349969c7f25326763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId349969c7f25326763.jpg"/><Relationship Id="rId998969c7f25327660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998969c7f25327660.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId733788889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678876562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId363869e4c79944e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId337769e4c79944ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId735469e4c799451d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId711369e4c799451f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId805669e4c79946574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId736569e4c79946901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId886969e4c79946ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId921169e4c79946be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId639969e4c79946c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId289069e4c79945fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId289069e4c79945fca.jpg"/><Relationship Id="rId807969e4c79946e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId807969e4c79946e32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>