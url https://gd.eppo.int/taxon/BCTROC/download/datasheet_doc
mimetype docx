--- v10 (2026-04-19)
+++ v11 (2026-05-12)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363869e4c79944e7b" w:history="1">
+            <w:hyperlink r:id="rId25266a03a6ed95df0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337769e4c79944ebf" w:history="1">
+            <w:hyperlink r:id="rId18386a03a6ed95e35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735469e4c799451d5" w:history="1">
+      <w:hyperlink r:id="rId12026a03a6ed9615f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId711369e4c799451f9" w:history="1"/>
+      <w:hyperlink r:id="rId60466a03a6ed96183" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53406204" name="name577069e4c79945fcc" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="80790718" name="name79936a03a6ed971e9" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId289069e4c79945fca" cstate="print"/>
+                    <a:blip r:embed="rId62956a03a6ed971e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId805669e4c79946574" w:history="1">
+      <w:hyperlink r:id="rId30376a03a6ed979d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736569e4c79946901" w:history="1">
+      <w:hyperlink r:id="rId15976a03a6ed97ea3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886969e4c79946ac5" w:history="1">
+      <w:hyperlink r:id="rId74136a03a6ed98079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921169e4c79946be7" w:history="1">
+      <w:hyperlink r:id="rId77586a03a6ed981d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639969e4c79946c9e" w:history="1">
+      <w:hyperlink r:id="rId62626a03a6ed98365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76700323" name="name953069e4c79946e33" descr="eu_funding_250.png"/>
+            <wp:docPr id="37104450" name="name49606a03a6ed9850d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId807969e4c79946e32" cstate="print"/>
+                    <a:blip r:embed="rId88546a03a6ed9850c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15619820">
+  <w:abstractNum w:abstractNumId="11991342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90770981">
+    <w:lvl w:ilvl="0" w:tplc="79696756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90770981" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79696756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15619819">
+  <w:abstractNum w:abstractNumId="11991341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81536340">
+    <w:lvl w:ilvl="0" w:tplc="55104163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15619819">
-    <w:abstractNumId w:val="15619819"/>
+  <w:num w:numId="11991341">
+    <w:abstractNumId w:val="11991341"/>
   </w:num>
-  <w:num w:numId="15619820">
-    <w:abstractNumId w:val="15619820"/>
+  <w:num w:numId="11991342">
+    <w:abstractNumId w:val="11991342"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId733788889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678876562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId363869e4c79944e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId337769e4c79944ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId735469e4c799451d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId711369e4c799451f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId805669e4c79946574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId736569e4c79946901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId886969e4c79946ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId921169e4c79946be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId639969e4c79946c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId289069e4c79945fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId289069e4c79945fca.jpg"/><Relationship Id="rId807969e4c79946e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId807969e4c79946e32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904937935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680717294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25266a03a6ed95df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId18386a03a6ed95e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId12026a03a6ed9615f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId60466a03a6ed96183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId30376a03a6ed979d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId15976a03a6ed97ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId74136a03a6ed98079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId77586a03a6ed981d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId62626a03a6ed98365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62956a03a6ed971e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62956a03a6ed971e6.jpg"/><Relationship Id="rId88546a03a6ed9850c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88546a03a6ed9850c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>