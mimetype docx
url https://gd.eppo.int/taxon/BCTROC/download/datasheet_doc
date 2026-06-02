--- v11 (2026-05-12)
+++ v12 (2026-06-02)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25266a03a6ed95df0" w:history="1">
+            <w:hyperlink r:id="rId63176a1e90ac7adff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18386a03a6ed95e35" w:history="1">
+            <w:hyperlink r:id="rId95176a1e90ac7ae43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026a03a6ed9615f" w:history="1">
+      <w:hyperlink r:id="rId31876a1e90ac7b178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60466a03a6ed96183" w:history="1"/>
+      <w:hyperlink r:id="rId50466a1e90ac7b19c" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80790718" name="name79936a03a6ed971e9" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="17455242" name="name13936a1e90ac7bf48" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62956a03a6ed971e6" cstate="print"/>
+                    <a:blip r:embed="rId50606a1e90ac7bf45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30376a03a6ed979d5" w:history="1">
+      <w:hyperlink r:id="rId73196a1e90ac7c4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15976a03a6ed97ea3" w:history="1">
+      <w:hyperlink r:id="rId83916a1e90ac7c837" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74136a03a6ed98079" w:history="1">
+      <w:hyperlink r:id="rId91626a1e90ac7c9e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586a03a6ed981d9" w:history="1">
+      <w:hyperlink r:id="rId53986a1e90ac7cb1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62626a03a6ed98365" w:history="1">
+      <w:hyperlink r:id="rId82436a1e90ac7cbd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37104450" name="name49606a03a6ed9850d" descr="eu_funding_250.png"/>
+            <wp:docPr id="68570320" name="name52046a1e90ac7cf44" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88546a03a6ed9850c" cstate="print"/>
+                    <a:blip r:embed="rId86786a1e90ac7cf43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11991342">
+  <w:abstractNum w:abstractNumId="10828011">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79696756">
+    <w:lvl w:ilvl="0" w:tplc="53729907">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79696756" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53729907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11991341">
+  <w:abstractNum w:abstractNumId="10828010">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55104163">
+    <w:lvl w:ilvl="0" w:tplc="95859547">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11991341">
-    <w:abstractNumId w:val="11991341"/>
+  <w:num w:numId="10828010">
+    <w:abstractNumId w:val="10828010"/>
   </w:num>
-  <w:num w:numId="11991342">
-    <w:abstractNumId w:val="11991342"/>
+  <w:num w:numId="10828011">
+    <w:abstractNumId w:val="10828011"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904937935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680717294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25266a03a6ed95df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId18386a03a6ed95e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId12026a03a6ed9615f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId60466a03a6ed96183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId30376a03a6ed979d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId15976a03a6ed97ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId74136a03a6ed98079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId77586a03a6ed981d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId62626a03a6ed98365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62956a03a6ed971e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62956a03a6ed971e6.jpg"/><Relationship Id="rId88546a03a6ed9850c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88546a03a6ed9850c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId599729882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163227267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63176a1e90ac7adff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId95176a1e90ac7ae43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId31876a1e90ac7b178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId50466a1e90ac7b19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId73196a1e90ac7c4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId83916a1e90ac7c837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId91626a1e90ac7c9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId53986a1e90ac7cb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId82436a1e90ac7cbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50606a1e90ac7bf45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50606a1e90ac7bf45.jpg"/><Relationship Id="rId86786a1e90ac7cf43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86786a1e90ac7cf43.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>