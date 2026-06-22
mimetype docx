--- v12 (2026-06-02)
+++ v13 (2026-06-22)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63176a1e90ac7adff" w:history="1">
+            <w:hyperlink r:id="rId63516a39461694fe1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95176a1e90ac7ae43" w:history="1">
+            <w:hyperlink r:id="rId96676a39461695025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31876a1e90ac7b178" w:history="1">
+      <w:hyperlink r:id="rId65716a39461695334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50466a1e90ac7b19c" w:history="1"/>
+      <w:hyperlink r:id="rId32356a39461695357" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17455242" name="name13936a1e90ac7bf48" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="9270489" name="name75246a39461695c29" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50606a1e90ac7bf45" cstate="print"/>
+                    <a:blip r:embed="rId40416a39461695c26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73196a1e90ac7c4b8" w:history="1">
+      <w:hyperlink r:id="rId73976a3946169614c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83916a1e90ac7c837" w:history="1">
+      <w:hyperlink r:id="rId66866a394616964d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91626a1e90ac7c9e2" w:history="1">
+      <w:hyperlink r:id="rId42896a394616966bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53986a1e90ac7cb1d" w:history="1">
+      <w:hyperlink r:id="rId38046a394616967de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a1e90ac7cbd2" w:history="1">
+      <w:hyperlink r:id="rId59456a39461696893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68570320" name="name52046a1e90ac7cf44" descr="eu_funding_250.png"/>
+            <wp:docPr id="61000835" name="name65366a394616969db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86786a1e90ac7cf43" cstate="print"/>
+                    <a:blip r:embed="rId14936a394616969da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10828011">
+  <w:abstractNum w:abstractNumId="61748853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53729907">
+    <w:lvl w:ilvl="0" w:tplc="57052189">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53729907" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57052189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10828010">
+  <w:abstractNum w:abstractNumId="61748852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95859547">
+    <w:lvl w:ilvl="0" w:tplc="87486251">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10828010">
-    <w:abstractNumId w:val="10828010"/>
+  <w:num w:numId="61748852">
+    <w:abstractNumId w:val="61748852"/>
   </w:num>
-  <w:num w:numId="10828011">
-    <w:abstractNumId w:val="10828011"/>
+  <w:num w:numId="61748853">
+    <w:abstractNumId w:val="61748853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId599729882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163227267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63176a1e90ac7adff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId95176a1e90ac7ae43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId31876a1e90ac7b178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId50466a1e90ac7b19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId73196a1e90ac7c4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId83916a1e90ac7c837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId91626a1e90ac7c9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId53986a1e90ac7cb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId82436a1e90ac7cbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50606a1e90ac7bf45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50606a1e90ac7bf45.jpg"/><Relationship Id="rId86786a1e90ac7cf43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86786a1e90ac7cf43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685041106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654025299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63516a39461694fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId96676a39461695025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId65716a39461695334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId32356a39461695357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId73976a3946169614c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId66866a394616964d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId42896a394616966bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId38046a394616967de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId59456a39461696893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40416a39461695c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40416a39461695c26.jpg"/><Relationship Id="rId14936a394616969da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14936a394616969da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>