--- v13 (2026-06-22)
+++ v14 (2026-06-22)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63516a39461694fe1" w:history="1">
+            <w:hyperlink r:id="rId81926a395886901de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96676a39461695025" w:history="1">
+            <w:hyperlink r:id="rId67706a39588690220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65716a39461695334" w:history="1">
+      <w:hyperlink r:id="rId47566a3958869056b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32356a39461695357" w:history="1"/>
+      <w:hyperlink r:id="rId50666a39588690590" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9270489" name="name75246a39461695c29" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="37699275" name="name48206a39588691879" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40416a39461695c26" cstate="print"/>
+                    <a:blip r:embed="rId36916a39588691876" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73976a3946169614c" w:history="1">
+      <w:hyperlink r:id="rId91776a3958869236d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66866a394616964d7" w:history="1">
+      <w:hyperlink r:id="rId74336a39588692775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42896a394616966bc" w:history="1">
+      <w:hyperlink r:id="rId13026a3958869293d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a394616967de" w:history="1">
+      <w:hyperlink r:id="rId36676a39588692a7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59456a39461696893" w:history="1">
+      <w:hyperlink r:id="rId95086a39588692b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61000835" name="name65366a394616969db" descr="eu_funding_250.png"/>
+            <wp:docPr id="85265740" name="name32696a39588692c96" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14936a394616969da" cstate="print"/>
+                    <a:blip r:embed="rId52686a39588692c95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61748853">
+  <w:abstractNum w:abstractNumId="95628794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57052189">
+    <w:lvl w:ilvl="0" w:tplc="58638158">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57052189" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58638158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61748852">
+  <w:abstractNum w:abstractNumId="95628793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87486251">
+    <w:lvl w:ilvl="0" w:tplc="54698862">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61748852">
-    <w:abstractNumId w:val="61748852"/>
+  <w:num w:numId="95628793">
+    <w:abstractNumId w:val="95628793"/>
   </w:num>
-  <w:num w:numId="61748853">
-    <w:abstractNumId w:val="61748853"/>
+  <w:num w:numId="95628794">
+    <w:abstractNumId w:val="95628794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685041106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654025299" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63516a39461694fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId96676a39461695025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId65716a39461695334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId32356a39461695357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId73976a3946169614c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId66866a394616964d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId42896a394616966bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId38046a394616967de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId59456a39461696893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40416a39461695c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40416a39461695c26.jpg"/><Relationship Id="rId14936a394616969da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14936a394616969da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865812593" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583709537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81926a395886901de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId67706a39588690220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId47566a3958869056b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId50666a39588690590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId91776a3958869236d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId74336a39588692775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId13026a3958869293d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId36676a39588692a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId95086a39588692b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36916a39588691876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36916a39588691876.jpg"/><Relationship Id="rId52686a39588692c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52686a39588692c95.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>