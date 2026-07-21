--- v14 (2026-06-22)
+++ v15 (2026-07-21)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81926a395886901de" w:history="1">
+            <w:hyperlink r:id="rId72106a5f1b71d61c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67706a39588690220" w:history="1">
+            <w:hyperlink r:id="rId30226a5f1b71d61f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47566a3958869056b" w:history="1">
+      <w:hyperlink r:id="rId91216a5f1b71d641d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50666a39588690590" w:history="1"/>
+      <w:hyperlink r:id="rId56186a5f1b71d6435" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37699275" name="name48206a39588691879" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="9264033" name="name19196a5f1b71d6fc0" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36916a39588691876" cstate="print"/>
+                    <a:blip r:embed="rId67376a5f1b71d6fb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91776a3958869236d" w:history="1">
+      <w:hyperlink r:id="rId83486a5f1b71d7bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74336a39588692775" w:history="1">
+      <w:hyperlink r:id="rId46266a5f1b71d8275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026a3958869293d" w:history="1">
+      <w:hyperlink r:id="rId36936a5f1b71d84e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36676a39588692a7d" w:history="1">
+      <w:hyperlink r:id="rId76876a5f1b71d8665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95086a39588692b34" w:history="1">
+      <w:hyperlink r:id="rId89486a5f1b71d8756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85265740" name="name32696a39588692c96" descr="eu_funding_250.png"/>
+            <wp:docPr id="42528933" name="name43496a5f1b71d8b5c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52686a39588692c95" cstate="print"/>
+                    <a:blip r:embed="rId15146a5f1b71d8b5a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95628794">
+  <w:abstractNum w:abstractNumId="53123939">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58638158">
+    <w:lvl w:ilvl="0" w:tplc="54202451">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58638158" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54202451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95628793">
+  <w:abstractNum w:abstractNumId="53123938">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54698862">
+    <w:lvl w:ilvl="0" w:tplc="94290099">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95628793">
-    <w:abstractNumId w:val="95628793"/>
+  <w:num w:numId="53123938">
+    <w:abstractNumId w:val="53123938"/>
   </w:num>
-  <w:num w:numId="95628794">
-    <w:abstractNumId w:val="95628794"/>
+  <w:num w:numId="53123939">
+    <w:abstractNumId w:val="53123939"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865812593" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583709537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81926a395886901de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId67706a39588690220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId47566a3958869056b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId50666a39588690590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId91776a3958869236d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId74336a39588692775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId13026a3958869293d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId36676a39588692a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId95086a39588692b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36916a39588691876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36916a39588691876.jpg"/><Relationship Id="rId52686a39588692c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52686a39588692c95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650123524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163954777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72106a5f1b71d61c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId30226a5f1b71d61f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId91216a5f1b71d641d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId56186a5f1b71d6435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId83486a5f1b71d7bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId46266a5f1b71d8275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId36936a5f1b71d84e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId76876a5f1b71d8665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId89486a5f1b71d8756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67376a5f1b71d6fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67376a5f1b71d6fb8.jpg"/><Relationship Id="rId15146a5f1b71d8b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15146a5f1b71d8b5a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>