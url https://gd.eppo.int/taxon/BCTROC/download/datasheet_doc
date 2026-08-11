--- v15 (2026-07-21)
+++ v16 (2026-08-11)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72106a5f1b71d61c1" w:history="1">
+            <w:hyperlink r:id="rId30016a7a6a588030d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30226a5f1b71d61f2" w:history="1">
+            <w:hyperlink r:id="rId80896a7a6a5880350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91216a5f1b71d641d" w:history="1">
+      <w:hyperlink r:id="rId36096a7a6a5880664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56186a5f1b71d6435" w:history="1"/>
+      <w:hyperlink r:id="rId58716a7a6a5880687" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9264033" name="name19196a5f1b71d6fc0" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="1377298" name="name99486a7a6a588142f" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67376a5f1b71d6fb8" cstate="print"/>
+                    <a:blip r:embed="rId72006a7a6a588142c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a5f1b71d7bb6" w:history="1">
+      <w:hyperlink r:id="rId93546a7a6a5881991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46266a5f1b71d8275" w:history="1">
+      <w:hyperlink r:id="rId67416a7a6a5881d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36936a5f1b71d84e3" w:history="1">
+      <w:hyperlink r:id="rId99396a7a6a5881edf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76876a5f1b71d8665" w:history="1">
+      <w:hyperlink r:id="rId28036a7a6a5881ffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89486a5f1b71d8756" w:history="1">
+      <w:hyperlink r:id="rId90546a7a6a58820af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42528933" name="name43496a5f1b71d8b5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="33987755" name="name36476a7a6a588221e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15146a5f1b71d8b5a" cstate="print"/>
+                    <a:blip r:embed="rId36676a7a6a588221d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53123939">
+  <w:abstractNum w:abstractNumId="24305438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54202451">
+    <w:lvl w:ilvl="0" w:tplc="78307913">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54202451" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78307913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53123938">
+  <w:abstractNum w:abstractNumId="24305437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94290099">
+    <w:lvl w:ilvl="0" w:tplc="70917209">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53123938">
-    <w:abstractNumId w:val="53123938"/>
+  <w:num w:numId="24305437">
+    <w:abstractNumId w:val="24305437"/>
   </w:num>
-  <w:num w:numId="53123939">
-    <w:abstractNumId w:val="53123939"/>
+  <w:num w:numId="24305438">
+    <w:abstractNumId w:val="24305438"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650123524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId163954777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72106a5f1b71d61c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId30226a5f1b71d61f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId91216a5f1b71d641d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId56186a5f1b71d6435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId83486a5f1b71d7bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId46266a5f1b71d8275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId36936a5f1b71d84e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId76876a5f1b71d8665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId89486a5f1b71d8756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67376a5f1b71d6fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67376a5f1b71d6fb8.jpg"/><Relationship Id="rId15146a5f1b71d8b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15146a5f1b71d8b5a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229975242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639813195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30016a7a6a588030d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId80896a7a6a5880350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId36096a7a6a5880664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId58716a7a6a5880687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId93546a7a6a5881991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId67416a7a6a5881d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId99396a7a6a5881edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId28036a7a6a5881ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId90546a7a6a58820af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72006a7a6a588142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72006a7a6a588142c.jpg"/><Relationship Id="rId36676a7a6a588221d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36676a7a6a588221d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>