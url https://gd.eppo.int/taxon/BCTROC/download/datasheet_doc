--- v16 (2026-08-11)
+++ v17 (2026-08-31)
@@ -313,88 +313,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi), </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus occipitalis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Bezzi)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30016a7a6a588030d" w:history="1">
+            <w:hyperlink r:id="rId93806a94e6d9be214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80896a7a6a5880350" w:history="1">
+            <w:hyperlink r:id="rId73126a94e6d9be259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -782,93 +782,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being introduced in Palau, appear to also comprise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096a7a6a5880664" w:history="1">
+      <w:hyperlink r:id="rId21476a94e6d9be570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pacific Fruit Fly Project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58716a7a6a5880687" w:history="1"/>
+      <w:hyperlink r:id="rId60346a94e6d9be593" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1377298" name="name99486a7a6a588142f" descr="BCTROC_distribution_map.jpg"/>
+            <wp:docPr id="53893154" name="name86786a94e6d9bf113" descr="BCTROC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTROC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72006a7a6a588142c" cstate="print"/>
+                    <a:blip r:embed="rId96566a94e6d9bf110" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1316,51 +1316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in the Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93546a7a6a5881991" w:history="1">
+      <w:hyperlink r:id="rId58216a94e6d9bf6b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1844,51 +1844,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67416a7a6a5881d1d" w:history="1">
+      <w:hyperlink r:id="rId89286a94e6d9bfa3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2106,51 +2106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bezzi) (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera : Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99396a7a6a5881edf" w:history="1">
+      <w:hyperlink r:id="rId58576a94e6d9bfbf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2281,51 +2281,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28036a7a6a5881ffb" w:history="1">
+      <w:hyperlink r:id="rId34826a94e6d9bfd3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2391,51 +2391,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera occipitalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90546a7a6a58820af" w:history="1">
+      <w:hyperlink r:id="rId47126a94e6d9c0071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2550,63 +2550,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33987755" name="name36476a7a6a588221e" descr="eu_funding_250.png"/>
+            <wp:docPr id="95904119" name="name75016a94e6d9c03b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36676a7a6a588221d" cstate="print"/>
+                    <a:blip r:embed="rId37756a94e6d9c03b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2704,137 +2704,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24305438">
+  <w:abstractNum w:abstractNumId="26982672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78307913">
+    <w:lvl w:ilvl="0" w:tplc="94391759">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78307913" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94391759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24305437">
+  <w:abstractNum w:abstractNumId="26982671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70917209">
+    <w:lvl w:ilvl="0" w:tplc="70185502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3586,55 +3586,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24305437">
-    <w:abstractNumId w:val="24305437"/>
+  <w:num w:numId="26982671">
+    <w:abstractNumId w:val="26982671"/>
   </w:num>
-  <w:num w:numId="24305438">
-    <w:abstractNumId w:val="24305438"/>
+  <w:num w:numId="26982672">
+    <w:abstractNumId w:val="26982672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15184,51 +15184,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229975242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639813195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30016a7a6a588030d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId80896a7a6a5880350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId36096a7a6a5880664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId58716a7a6a5880687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId93546a7a6a5881991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId67416a7a6a5881d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId99396a7a6a5881edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId28036a7a6a5881ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId90546a7a6a58820af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72006a7a6a588142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72006a7a6a588142c.jpg"/><Relationship Id="rId36676a7a6a588221d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36676a7a6a588221d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118879201" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId912867613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93806a94e6d9be214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/" TargetMode="External"/><Relationship Id="rId73126a94e6d9be259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTROC/categorization" TargetMode="External"/><Relationship Id="rId21476a94e6d9be570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId60346a94e6d9be593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrd.spc.int/species/bactrocera-occipitalis-bezzi" TargetMode="External"/><Relationship Id="rId58216a94e6d9bf6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=79331" TargetMode="External"/><Relationship Id="rId89286a94e6d9bfa3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId58576a94e6d9bfbf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId34826a94e6d9bfd3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8729" TargetMode="External"/><Relationship Id="rId47126a94e6d9c0071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96566a94e6d9bf110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96566a94e6d9bf110.jpg"/><Relationship Id="rId37756a94e6d9c03b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37756a94e6d9c03b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>