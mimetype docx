--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510269c0c14b32f1c" w:history="1">
+            <w:hyperlink r:id="rId575969dbed4b1c91e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150469c0c14b32f71" w:history="1">
+            <w:hyperlink r:id="rId585969dbed4b1c963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83564731" name="name408969c0c14b34266" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="85443569" name="name316269dbed4b1ff5b" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970769c0c14b34263" cstate="print"/>
+                    <a:blip r:embed="rId283569dbed4b1ff58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId149969c0c14b347f5" w:history="1">
+      <w:hyperlink r:id="rId581969dbed4b20548" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751669c0c14b34b71" w:history="1">
+      <w:hyperlink r:id="rId939269dbed4b208ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409969c0c14b34dcd" w:history="1">
+      <w:hyperlink r:id="rId593369dbed4b20b0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422969c0c14b34e85" w:history="1">
+      <w:hyperlink r:id="rId439969dbed4b20bc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33440359" name="name662769c0c14b34fd1" descr="eu_funding_250.png"/>
+            <wp:docPr id="80389301" name="name787569dbed4b20d11" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId538869c0c14b34fd0" cstate="print"/>
+                    <a:blip r:embed="rId790269dbed4b20d10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28748607">
+  <w:abstractNum w:abstractNumId="95095000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14850334">
+    <w:lvl w:ilvl="0" w:tplc="90936552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14850334" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90936552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28748606">
+  <w:abstractNum w:abstractNumId="95094999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55934702">
+    <w:lvl w:ilvl="0" w:tplc="22214455">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28748606">
-    <w:abstractNumId w:val="28748606"/>
+  <w:num w:numId="95094999">
+    <w:abstractNumId w:val="95094999"/>
   </w:num>
-  <w:num w:numId="28748607">
-    <w:abstractNumId w:val="28748607"/>
+  <w:num w:numId="95095000">
+    <w:abstractNumId w:val="95095000"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629241736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId615089389" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId510269c0c14b32f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId150469c0c14b32f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId149969c0c14b347f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId751669c0c14b34b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId409969c0c14b34dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId422969c0c14b34e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId970769c0c14b34263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970769c0c14b34263.jpg"/><Relationship Id="rId538869c0c14b34fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538869c0c14b34fd0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522116146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443603912" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575969dbed4b1c91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId585969dbed4b1c963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId581969dbed4b20548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId939269dbed4b208ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId593369dbed4b20b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId439969dbed4b20bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId283569dbed4b1ff58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283569dbed4b1ff58.jpg"/><Relationship Id="rId790269dbed4b20d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790269dbed4b20d10.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>