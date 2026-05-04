--- v7 (2026-04-12)
+++ v8 (2026-05-04)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575969dbed4b1c91e" w:history="1">
+            <w:hyperlink r:id="rId270769f869eb2338c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585969dbed4b1c963" w:history="1">
+            <w:hyperlink r:id="rId624669f869eb233d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85443569" name="name316269dbed4b1ff5b" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="22272966" name="name625669f869eb25012" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283569dbed4b1ff58" cstate="print"/>
+                    <a:blip r:embed="rId719569f869eb2500e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId581969dbed4b20548" w:history="1">
+      <w:hyperlink r:id="rId246369f869eb255ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939269dbed4b208ce" w:history="1">
+      <w:hyperlink r:id="rId336569f869eb25af6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593369dbed4b20b0a" w:history="1">
+      <w:hyperlink r:id="rId500769f869eb25d29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439969dbed4b20bc1" w:history="1">
+      <w:hyperlink r:id="rId527269f869eb25dde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80389301" name="name787569dbed4b20d11" descr="eu_funding_250.png"/>
+            <wp:docPr id="88339301" name="name829269f869eb25f62" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId790269dbed4b20d10" cstate="print"/>
+                    <a:blip r:embed="rId945869f869eb25f61" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95095000">
+  <w:abstractNum w:abstractNumId="19046613">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90936552">
+    <w:lvl w:ilvl="0" w:tplc="42333416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90936552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42333416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95094999">
+  <w:abstractNum w:abstractNumId="19046612">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22214455">
+    <w:lvl w:ilvl="0" w:tplc="12585801">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95094999">
-    <w:abstractNumId w:val="95094999"/>
+  <w:num w:numId="19046612">
+    <w:abstractNumId w:val="19046612"/>
   </w:num>
-  <w:num w:numId="95095000">
-    <w:abstractNumId w:val="95095000"/>
+  <w:num w:numId="19046613">
+    <w:abstractNumId w:val="19046613"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522116146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443603912" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575969dbed4b1c91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId585969dbed4b1c963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId581969dbed4b20548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId939269dbed4b208ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId593369dbed4b20b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId439969dbed4b20bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId283569dbed4b1ff58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283569dbed4b1ff58.jpg"/><Relationship Id="rId790269dbed4b20d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790269dbed4b20d10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912768974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177504583" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId270769f869eb2338c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId624669f869eb233d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId246369f869eb255ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId336569f869eb25af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId500769f869eb25d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId527269f869eb25dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId719569f869eb2500e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId719569f869eb2500e.jpg"/><Relationship Id="rId945869f869eb25f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945869f869eb25f61.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>