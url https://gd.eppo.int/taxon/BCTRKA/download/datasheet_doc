--- v8 (2026-05-04)
+++ v9 (2026-05-25)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270769f869eb2338c" w:history="1">
+            <w:hyperlink r:id="rId61276a13c76bb7915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624669f869eb233d0" w:history="1">
+            <w:hyperlink r:id="rId48716a13c76bb796d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22272966" name="name625669f869eb25012" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="11902218" name="name32816a13c76bb8fcb" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId719569f869eb2500e" cstate="print"/>
+                    <a:blip r:embed="rId83926a13c76bb8fc9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId246369f869eb255ea" w:history="1">
+      <w:hyperlink r:id="rId59136a13c76bb9564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336569f869eb25af6" w:history="1">
+      <w:hyperlink r:id="rId39876a13c76bb9901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500769f869eb25d29" w:history="1">
+      <w:hyperlink r:id="rId88066a13c76bb9b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527269f869eb25dde" w:history="1">
+      <w:hyperlink r:id="rId36296a13c76bb9c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88339301" name="name829269f869eb25f62" descr="eu_funding_250.png"/>
+            <wp:docPr id="6749765" name="name97726a13c76bb9e95" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId945869f869eb25f61" cstate="print"/>
+                    <a:blip r:embed="rId55486a13c76bb9e93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19046613">
+  <w:abstractNum w:abstractNumId="17724625">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42333416">
+    <w:lvl w:ilvl="0" w:tplc="39688224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42333416" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39688224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19046612">
+  <w:abstractNum w:abstractNumId="17724624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12585801">
+    <w:lvl w:ilvl="0" w:tplc="37051971">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19046612">
-    <w:abstractNumId w:val="19046612"/>
+  <w:num w:numId="17724624">
+    <w:abstractNumId w:val="17724624"/>
   </w:num>
-  <w:num w:numId="19046613">
-    <w:abstractNumId w:val="19046613"/>
+  <w:num w:numId="17724625">
+    <w:abstractNumId w:val="17724625"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912768974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177504583" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId270769f869eb2338c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId624669f869eb233d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId246369f869eb255ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId336569f869eb25af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId500769f869eb25d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId527269f869eb25dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId719569f869eb2500e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId719569f869eb2500e.jpg"/><Relationship Id="rId945869f869eb25f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945869f869eb25f61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589006331" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845442407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61276a13c76bb7915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId48716a13c76bb796d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId59136a13c76bb9564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId39876a13c76bb9901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId88066a13c76bb9b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId36296a13c76bb9c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83926a13c76bb8fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83926a13c76bb8fc9.jpg"/><Relationship Id="rId55486a13c76bb9e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55486a13c76bb9e93.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>