--- v9 (2026-05-25)
+++ v10 (2026-06-17)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61276a13c76bb7915" w:history="1">
+            <w:hyperlink r:id="rId40636a329350e3ba4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48716a13c76bb796d" w:history="1">
+            <w:hyperlink r:id="rId39766a329350e3bea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11902218" name="name32816a13c76bb8fcb" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="99097434" name="name98416a329350e4b60" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83926a13c76bb8fc9" cstate="print"/>
+                    <a:blip r:embed="rId83356a329350e4b5d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59136a13c76bb9564" w:history="1">
+      <w:hyperlink r:id="rId42386a329350e5125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39876a13c76bb9901" w:history="1">
+      <w:hyperlink r:id="rId91976a329350e54b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88066a13c76bb9b56" w:history="1">
+      <w:hyperlink r:id="rId54656a329350e56f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36296a13c76bb9c2a" w:history="1">
+      <w:hyperlink r:id="rId51506a329350e57bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6749765" name="name97726a13c76bb9e95" descr="eu_funding_250.png"/>
+            <wp:docPr id="99282715" name="name23926a329350e5957" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55486a13c76bb9e93" cstate="print"/>
+                    <a:blip r:embed="rId65316a329350e5956" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17724625">
+  <w:abstractNum w:abstractNumId="85682816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39688224">
+    <w:lvl w:ilvl="0" w:tplc="33640900">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39688224" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33640900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17724624">
+  <w:abstractNum w:abstractNumId="85682815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37051971">
+    <w:lvl w:ilvl="0" w:tplc="44031819">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17724624">
-    <w:abstractNumId w:val="17724624"/>
+  <w:num w:numId="85682815">
+    <w:abstractNumId w:val="85682815"/>
   </w:num>
-  <w:num w:numId="17724625">
-    <w:abstractNumId w:val="17724625"/>
+  <w:num w:numId="85682816">
+    <w:abstractNumId w:val="85682816"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589006331" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845442407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61276a13c76bb7915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId48716a13c76bb796d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId59136a13c76bb9564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId39876a13c76bb9901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId88066a13c76bb9b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId36296a13c76bb9c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83926a13c76bb8fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83926a13c76bb8fc9.jpg"/><Relationship Id="rId55486a13c76bb9e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55486a13c76bb9e93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146565962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId507610047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40636a329350e3ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId39766a329350e3bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId42386a329350e5125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId91976a329350e54b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId54656a329350e56f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId51506a329350e57bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83356a329350e4b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83356a329350e4b5d.jpg"/><Relationship Id="rId65316a329350e5956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65316a329350e5956.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>