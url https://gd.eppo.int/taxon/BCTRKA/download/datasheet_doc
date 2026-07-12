--- v10 (2026-06-17)
+++ v11 (2026-07-12)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40636a329350e3ba4" w:history="1">
+            <w:hyperlink r:id="rId77026a53c64f5b843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39766a329350e3bea" w:history="1">
+            <w:hyperlink r:id="rId25646a53c64f5b894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99097434" name="name98416a329350e4b60" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="83268747" name="name80256a53c64f5c77c" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83356a329350e4b5d" cstate="print"/>
+                    <a:blip r:embed="rId84656a53c64f5c77a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a329350e5125" w:history="1">
+      <w:hyperlink r:id="rId35256a53c64f5cce4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91976a329350e54b3" w:history="1">
+      <w:hyperlink r:id="rId80836a53c64f5d0d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54656a329350e56f3" w:history="1">
+      <w:hyperlink r:id="rId50556a53c64f5d321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51506a329350e57bf" w:history="1">
+      <w:hyperlink r:id="rId28216a53c64f5d43b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99282715" name="name23926a329350e5957" descr="eu_funding_250.png"/>
+            <wp:docPr id="64826866" name="name83576a53c64f5d5bf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65316a329350e5956" cstate="print"/>
+                    <a:blip r:embed="rId37126a53c64f5d5be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85682816">
+  <w:abstractNum w:abstractNumId="40149839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33640900">
+    <w:lvl w:ilvl="0" w:tplc="86963795">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33640900" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86963795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85682815">
+  <w:abstractNum w:abstractNumId="40149838">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44031819">
+    <w:lvl w:ilvl="0" w:tplc="33239180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85682815">
-    <w:abstractNumId w:val="85682815"/>
+  <w:num w:numId="40149838">
+    <w:abstractNumId w:val="40149838"/>
   </w:num>
-  <w:num w:numId="85682816">
-    <w:abstractNumId w:val="85682816"/>
+  <w:num w:numId="40149839">
+    <w:abstractNumId w:val="40149839"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146565962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId507610047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40636a329350e3ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId39766a329350e3bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId42386a329350e5125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId91976a329350e54b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId54656a329350e56f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId51506a329350e57bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83356a329350e4b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83356a329350e4b5d.jpg"/><Relationship Id="rId65316a329350e5956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65316a329350e5956.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463421185" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420390151" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77026a53c64f5b843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId25646a53c64f5b894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId35256a53c64f5cce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId80836a53c64f5d0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId50556a53c64f5d321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId28216a53c64f5d43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84656a53c64f5c77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a53c64f5c77a.jpg"/><Relationship Id="rId37126a53c64f5d5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37126a53c64f5d5be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>