--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77026a53c64f5b843" w:history="1">
+            <w:hyperlink r:id="rId88136a6e4e11230d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25646a53c64f5b894" w:history="1">
+            <w:hyperlink r:id="rId57446a6e4e112311a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83268747" name="name80256a53c64f5c77c" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="56080283" name="name59286a6e4e11242b1" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84656a53c64f5c77a" cstate="print"/>
+                    <a:blip r:embed="rId86876a6e4e11242af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35256a53c64f5cce4" w:history="1">
+      <w:hyperlink r:id="rId69306a6e4e1124806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80836a53c64f5d0d9" w:history="1">
+      <w:hyperlink r:id="rId47876a6e4e1124b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50556a53c64f5d321" w:history="1">
+      <w:hyperlink r:id="rId45236a6e4e1124dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a53c64f5d43b" w:history="1">
+      <w:hyperlink r:id="rId42356a6e4e1124e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64826866" name="name83576a53c64f5d5bf" descr="eu_funding_250.png"/>
+            <wp:docPr id="65006856" name="name87786a6e4e112519d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37126a53c64f5d5be" cstate="print"/>
+                    <a:blip r:embed="rId67806a6e4e112519c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40149839">
+  <w:abstractNum w:abstractNumId="97394229">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86963795">
+    <w:lvl w:ilvl="0" w:tplc="98793589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86963795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98793589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40149838">
+  <w:abstractNum w:abstractNumId="97394228">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33239180">
+    <w:lvl w:ilvl="0" w:tplc="89072883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40149838">
-    <w:abstractNumId w:val="40149838"/>
+  <w:num w:numId="97394228">
+    <w:abstractNumId w:val="97394228"/>
   </w:num>
-  <w:num w:numId="40149839">
-    <w:abstractNumId w:val="40149839"/>
+  <w:num w:numId="97394229">
+    <w:abstractNumId w:val="97394229"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463421185" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420390151" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77026a53c64f5b843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId25646a53c64f5b894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId35256a53c64f5cce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId80836a53c64f5d0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId50556a53c64f5d321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId28216a53c64f5d43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84656a53c64f5c77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a53c64f5c77a.jpg"/><Relationship Id="rId37126a53c64f5d5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37126a53c64f5d5be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924210985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335430043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88136a6e4e11230d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId57446a6e4e112311a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId69306a6e4e1124806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId47876a6e4e1124b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId45236a6e4e1124dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId42356a6e4e1124e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86876a6e4e11242af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86876a6e4e11242af.jpg"/><Relationship Id="rId67806a6e4e112519c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67806a6e4e112519c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>