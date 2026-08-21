--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -237,88 +237,88 @@
               <w:br/>
               <w:t xml:space="preserve">Other scientific names:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactrocera species D</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88136a6e4e11230d4" w:history="1">
+            <w:hyperlink r:id="rId77526a88bb4699f02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57446a6e4e112311a" w:history="1">
+            <w:hyperlink r:id="rId72166a88bb4699f48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -981,63 +981,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to Sri Lanka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56080283" name="name59286a6e4e11242b1" descr="BCTRKA_distribution_map.jpg"/>
+            <wp:docPr id="55854600" name="name85326a88bb469b494" descr="BCTRKA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRKA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86876a6e4e11242af" cstate="print"/>
+                    <a:blip r:embed="rId91666a88bb469b491" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1495,51 +1495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 -  IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a6e4e1124806" w:history="1">
+      <w:hyperlink r:id="rId89676a88bb469bcb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2023,51 +2023,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. EFSA Journal 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47876a6e4e1124b9d" w:history="1">
+      <w:hyperlink r:id="rId78836a88bb469c15a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2361,51 +2361,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45236a6e4e1124dd1" w:history="1">
+      <w:hyperlink r:id="rId50676a88bb469c40b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2471,51 +2471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera kandiensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42356a6e4e1124e84" w:history="1">
+      <w:hyperlink r:id="rId84236a88bb469cc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2630,63 +2630,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65006856" name="name87786a6e4e112519d" descr="eu_funding_250.png"/>
+            <wp:docPr id="71102766" name="name49236a88bb469cdf7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67806a6e4e112519c" cstate="print"/>
+                    <a:blip r:embed="rId37586a88bb469cdf6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2784,137 +2784,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97394229">
+  <w:abstractNum w:abstractNumId="89122233">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98793589">
+    <w:lvl w:ilvl="0" w:tplc="38697433">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98793589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38697433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97394228">
+  <w:abstractNum w:abstractNumId="89122232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89072883">
+    <w:lvl w:ilvl="0" w:tplc="95124124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3666,55 +3666,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97394228">
-    <w:abstractNumId w:val="97394228"/>
+  <w:num w:numId="89122232">
+    <w:abstractNumId w:val="89122232"/>
   </w:num>
-  <w:num w:numId="97394229">
-    <w:abstractNumId w:val="97394229"/>
+  <w:num w:numId="89122233">
+    <w:abstractNumId w:val="89122233"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15264,51 +15264,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924210985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335430043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88136a6e4e11230d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId57446a6e4e112311a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId69306a6e4e1124806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId47876a6e4e1124b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId45236a6e4e1124dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId42356a6e4e1124e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86876a6e4e11242af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86876a6e4e11242af.jpg"/><Relationship Id="rId67806a6e4e112519c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67806a6e4e112519c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571706237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154817075" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77526a88bb4699f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/" TargetMode="External"/><Relationship Id="rId72166a88bb4699f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRKA/categorization" TargetMode="External"/><Relationship Id="rId89676a88bb469bcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/TaxBrowser_TaxonPage?taxid=82040" TargetMode="External"/><Relationship Id="rId78836a88bb469c15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId50676a88bb469c40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8716" TargetMode="External"/><Relationship Id="rId84236a88bb469cc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91666a88bb469b491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91666a88bb469b491.jpg"/><Relationship Id="rId37586a88bb469cdf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37586a88bb469cdf6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>