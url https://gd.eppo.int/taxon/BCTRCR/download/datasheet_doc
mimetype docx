--- v6 (2026-03-28)
+++ v7 (2026-04-28)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970669c7768361c9a" w:history="1">
+            <w:hyperlink r:id="rId961669f13fdd52985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126169c7768361ce4" w:history="1">
+            <w:hyperlink r:id="rId200269f13fdd529ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62757334" name="name242969c7768363060" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="45466071" name="name206569f13fdd53c8b" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId380469c776836305d" cstate="print"/>
+                    <a:blip r:embed="rId181269f13fdd53c88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId980769c776836385f" w:history="1">
+      <w:hyperlink r:id="rId605269f13fdd5424f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603269c7768363e83" w:history="1">
+      <w:hyperlink r:id="rId934369f13fdd54601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448369c7768364365" w:history="1">
+      <w:hyperlink r:id="rId543269f13fdd548e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963269c77683644ca" w:history="1">
+      <w:hyperlink r:id="rId504869f13fdd5499d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18028114" name="name232669c77683646c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="46525291" name="name799269f13fdd54be2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId679469c77683646c2" cstate="print"/>
+                    <a:blip r:embed="rId571269f13fdd54be1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66150582">
+  <w:abstractNum w:abstractNumId="91039669">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43161894">
+    <w:lvl w:ilvl="0" w:tplc="47411065">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43161894" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47411065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66150581">
+  <w:abstractNum w:abstractNumId="91039668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67651778">
+    <w:lvl w:ilvl="0" w:tplc="52593550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66150581">
-    <w:abstractNumId w:val="66150581"/>
+  <w:num w:numId="91039668">
+    <w:abstractNumId w:val="91039668"/>
   </w:num>
-  <w:num w:numId="66150582">
-    <w:abstractNumId w:val="66150582"/>
+  <w:num w:numId="91039669">
+    <w:abstractNumId w:val="91039669"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949634111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671741251" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId970669c7768361c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId126169c7768361ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId980769c776836385f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId603269c7768363e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId448369c7768364365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId963269c77683644ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId380469c776836305d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId380469c776836305d.jpg"/><Relationship Id="rId679469c77683646c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId679469c77683646c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299412709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594269613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961669f13fdd52985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId200269f13fdd529ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId605269f13fdd5424f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId934369f13fdd54601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId543269f13fdd548e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId504869f13fdd5499d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId181269f13fdd53c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId181269f13fdd53c88.jpg"/><Relationship Id="rId571269f13fdd54be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571269f13fdd54be1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>