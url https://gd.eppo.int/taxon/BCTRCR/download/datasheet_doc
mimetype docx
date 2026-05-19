--- v7 (2026-04-28)
+++ v8 (2026-05-19)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961669f13fdd52985" w:history="1">
+            <w:hyperlink r:id="rId68566a0c88ff405ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200269f13fdd529ca" w:history="1">
+            <w:hyperlink r:id="rId77046a0c88ff405f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45466071" name="name206569f13fdd53c8b" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="21463900" name="name76306a0c88ff415cc" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId181269f13fdd53c88" cstate="print"/>
+                    <a:blip r:embed="rId75716a0c88ff415c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId605269f13fdd5424f" w:history="1">
+      <w:hyperlink r:id="rId48506a0c88ff4214d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934369f13fdd54601" w:history="1">
+      <w:hyperlink r:id="rId15486a0c88ff426f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543269f13fdd548e7" w:history="1">
+      <w:hyperlink r:id="rId76746a0c88ff42afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504869f13fdd5499d" w:history="1">
+      <w:hyperlink r:id="rId88086a0c88ff42bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46525291" name="name799269f13fdd54be2" descr="eu_funding_250.png"/>
+            <wp:docPr id="71879000" name="name71256a0c88ff42d16" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId571269f13fdd54be1" cstate="print"/>
+                    <a:blip r:embed="rId39186a0c88ff42d15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91039669">
+  <w:abstractNum w:abstractNumId="56404782">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47411065">
+    <w:lvl w:ilvl="0" w:tplc="35959859">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47411065" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35959859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91039668">
+  <w:abstractNum w:abstractNumId="56404781">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52593550">
+    <w:lvl w:ilvl="0" w:tplc="74757450">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91039668">
-    <w:abstractNumId w:val="91039668"/>
+  <w:num w:numId="56404781">
+    <w:abstractNumId w:val="56404781"/>
   </w:num>
-  <w:num w:numId="91039669">
-    <w:abstractNumId w:val="91039669"/>
+  <w:num w:numId="56404782">
+    <w:abstractNumId w:val="56404782"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299412709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594269613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961669f13fdd52985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId200269f13fdd529ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId605269f13fdd5424f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId934369f13fdd54601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId543269f13fdd548e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId504869f13fdd5499d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId181269f13fdd53c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId181269f13fdd53c88.jpg"/><Relationship Id="rId571269f13fdd54be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571269f13fdd54be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529857056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784341903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68566a0c88ff405ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId77046a0c88ff405f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId48506a0c88ff4214d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId15486a0c88ff426f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId76746a0c88ff42afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId88086a0c88ff42bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75716a0c88ff415c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75716a0c88ff415c1.jpg"/><Relationship Id="rId39186a0c88ff42d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39186a0c88ff42d15.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>