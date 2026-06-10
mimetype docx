--- v8 (2026-05-19)
+++ v9 (2026-06-10)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68566a0c88ff405ab" w:history="1">
+            <w:hyperlink r:id="rId50306a28e9b3616aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77046a0c88ff405f1" w:history="1">
+            <w:hyperlink r:id="rId59126a28e9b3616ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21463900" name="name76306a0c88ff415cc" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="70602462" name="name20066a28e9b362897" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75716a0c88ff415c1" cstate="print"/>
+                    <a:blip r:embed="rId25756a28e9b362894" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48506a0c88ff4214d" w:history="1">
+      <w:hyperlink r:id="rId79506a28e9b362e6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15486a0c88ff426f7" w:history="1">
+      <w:hyperlink r:id="rId58996a28e9b363214" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76746a0c88ff42afb" w:history="1">
+      <w:hyperlink r:id="rId43216a28e9b363503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88086a0c88ff42bb1" w:history="1">
+      <w:hyperlink r:id="rId40956a28e9b3635b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71879000" name="name71256a0c88ff42d16" descr="eu_funding_250.png"/>
+            <wp:docPr id="3390650" name="name92846a28e9b363701" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39186a0c88ff42d15" cstate="print"/>
+                    <a:blip r:embed="rId56296a28e9b363700" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56404782">
+  <w:abstractNum w:abstractNumId="40659409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35959859">
+    <w:lvl w:ilvl="0" w:tplc="73764174">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35959859" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73764174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56404781">
+  <w:abstractNum w:abstractNumId="40659408">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74757450">
+    <w:lvl w:ilvl="0" w:tplc="96007112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56404781">
-    <w:abstractNumId w:val="56404781"/>
+  <w:num w:numId="40659408">
+    <w:abstractNumId w:val="40659408"/>
   </w:num>
-  <w:num w:numId="56404782">
-    <w:abstractNumId w:val="56404782"/>
+  <w:num w:numId="40659409">
+    <w:abstractNumId w:val="40659409"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529857056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784341903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68566a0c88ff405ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId77046a0c88ff405f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId48506a0c88ff4214d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId15486a0c88ff426f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId76746a0c88ff42afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId88086a0c88ff42bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75716a0c88ff415c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75716a0c88ff415c1.jpg"/><Relationship Id="rId39186a0c88ff42d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39186a0c88ff42d15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309326267" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335282234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50306a28e9b3616aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId59126a28e9b3616ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId79506a28e9b362e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId58996a28e9b363214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId43216a28e9b363503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId40956a28e9b3635b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25756a28e9b362894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25756a28e9b362894.jpg"/><Relationship Id="rId56296a28e9b363700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56296a28e9b363700.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>