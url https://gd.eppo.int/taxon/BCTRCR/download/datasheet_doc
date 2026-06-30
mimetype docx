--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50306a28e9b3616aa" w:history="1">
+            <w:hyperlink r:id="rId12246a43d1be154c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59126a28e9b3616ee" w:history="1">
+            <w:hyperlink r:id="rId74316a43d1be15506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70602462" name="name20066a28e9b362897" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="1777309" name="name82486a43d1be16757" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25756a28e9b362894" cstate="print"/>
+                    <a:blip r:embed="rId96906a43d1be16755" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79506a28e9b362e6f" w:history="1">
+      <w:hyperlink r:id="rId42006a43d1be16dea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a28e9b363214" w:history="1">
+      <w:hyperlink r:id="rId23516a43d1be1719e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43216a28e9b363503" w:history="1">
+      <w:hyperlink r:id="rId61366a43d1be1749e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40956a28e9b3635b8" w:history="1">
+      <w:hyperlink r:id="rId76596a43d1be17557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3390650" name="name92846a28e9b363701" descr="eu_funding_250.png"/>
+            <wp:docPr id="63781587" name="name36926a43d1be176e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56296a28e9b363700" cstate="print"/>
+                    <a:blip r:embed="rId42196a43d1be176e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40659409">
+  <w:abstractNum w:abstractNumId="52620102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73764174">
+    <w:lvl w:ilvl="0" w:tplc="10164632">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73764174" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10164632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40659408">
+  <w:abstractNum w:abstractNumId="52620101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96007112">
+    <w:lvl w:ilvl="0" w:tplc="51422317">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40659408">
-    <w:abstractNumId w:val="40659408"/>
+  <w:num w:numId="52620101">
+    <w:abstractNumId w:val="52620101"/>
   </w:num>
-  <w:num w:numId="40659409">
-    <w:abstractNumId w:val="40659409"/>
+  <w:num w:numId="52620102">
+    <w:abstractNumId w:val="52620102"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309326267" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335282234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50306a28e9b3616aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId59126a28e9b3616ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId79506a28e9b362e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId58996a28e9b363214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId43216a28e9b363503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId40956a28e9b3635b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25756a28e9b362894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25756a28e9b362894.jpg"/><Relationship Id="rId56296a28e9b363700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56296a28e9b363700.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390977445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621856415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12246a43d1be154c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId74316a43d1be15506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId42006a43d1be16dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId23516a43d1be1719e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId61366a43d1be1749e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId76596a43d1be17557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96906a43d1be16755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96906a43d1be16755.jpg"/><Relationship Id="rId42196a43d1be176e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42196a43d1be176e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>