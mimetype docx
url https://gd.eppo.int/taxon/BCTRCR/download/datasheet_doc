--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12246a43d1be154c2" w:history="1">
+            <w:hyperlink r:id="rId50536a5fa6341193f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74316a43d1be15506" w:history="1">
+            <w:hyperlink r:id="rId20346a5fa63411985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1777309" name="name82486a43d1be16757" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="98176310" name="name66116a5fa634128ea" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96906a43d1be16755" cstate="print"/>
+                    <a:blip r:embed="rId64556a5fa634128e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42006a43d1be16dea" w:history="1">
+      <w:hyperlink r:id="rId52086a5fa63412eed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23516a43d1be1719e" w:history="1">
+      <w:hyperlink r:id="rId33356a5fa6341331e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61366a43d1be1749e" w:history="1">
+      <w:hyperlink r:id="rId75566a5fa63413663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76596a43d1be17557" w:history="1">
+      <w:hyperlink r:id="rId47476a5fa6341371c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63781587" name="name36926a43d1be176e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="54894480" name="name48716a5fa63413e1f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42196a43d1be176e7" cstate="print"/>
+                    <a:blip r:embed="rId85756a5fa63413e1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52620102">
+  <w:abstractNum w:abstractNumId="23823967">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10164632">
+    <w:lvl w:ilvl="0" w:tplc="82598265">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10164632" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82598265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52620101">
+  <w:abstractNum w:abstractNumId="23823966">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51422317">
+    <w:lvl w:ilvl="0" w:tplc="81797672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52620101">
-    <w:abstractNumId w:val="52620101"/>
+  <w:num w:numId="23823966">
+    <w:abstractNumId w:val="23823966"/>
   </w:num>
-  <w:num w:numId="52620102">
-    <w:abstractNumId w:val="52620102"/>
+  <w:num w:numId="23823967">
+    <w:abstractNumId w:val="23823967"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390977445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621856415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12246a43d1be154c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId74316a43d1be15506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId42006a43d1be16dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId23516a43d1be1719e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId61366a43d1be1749e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId76596a43d1be17557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96906a43d1be16755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96906a43d1be16755.jpg"/><Relationship Id="rId42196a43d1be176e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42196a43d1be176e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825333206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973903141" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50536a5fa6341193f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId20346a5fa63411985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId52086a5fa63412eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId33356a5fa6341331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId75566a5fa63413663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId47476a5fa6341371c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64556a5fa634128e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64556a5fa634128e7.jpg"/><Relationship Id="rId85756a5fa63413e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85756a5fa63413e1c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>