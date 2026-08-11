--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50536a5fa6341193f" w:history="1">
+            <w:hyperlink r:id="rId60736a7a6a8bb1820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20346a5fa63411985" w:history="1">
+            <w:hyperlink r:id="rId62646a7a6a8bb1865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98176310" name="name66116a5fa634128ea" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="77063368" name="name22796a7a6a8bb2a8d" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64556a5fa634128e7" cstate="print"/>
+                    <a:blip r:embed="rId54336a7a6a8bb2a8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52086a5fa63412eed" w:history="1">
+      <w:hyperlink r:id="rId65586a7a6a8bb3077" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33356a5fa6341331e" w:history="1">
+      <w:hyperlink r:id="rId48976a7a6a8bb3473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75566a5fa63413663" w:history="1">
+      <w:hyperlink r:id="rId69146a7a6a8bb3799" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47476a5fa6341371c" w:history="1">
+      <w:hyperlink r:id="rId67336a7a6a8bb3853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54894480" name="name48716a5fa63413e1f" descr="eu_funding_250.png"/>
+            <wp:docPr id="91786986" name="name28496a7a6a8bb3b22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85756a5fa63413e1c" cstate="print"/>
+                    <a:blip r:embed="rId69856a7a6a8bb3b20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23823967">
+  <w:abstractNum w:abstractNumId="47744574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82598265">
+    <w:lvl w:ilvl="0" w:tplc="18828501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82598265" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18828501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23823966">
+  <w:abstractNum w:abstractNumId="47744573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81797672">
+    <w:lvl w:ilvl="0" w:tplc="28729968">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23823966">
-    <w:abstractNumId w:val="23823966"/>
+  <w:num w:numId="47744573">
+    <w:abstractNumId w:val="47744573"/>
   </w:num>
-  <w:num w:numId="23823967">
-    <w:abstractNumId w:val="23823967"/>
+  <w:num w:numId="47744574">
+    <w:abstractNumId w:val="47744574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825333206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973903141" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50536a5fa6341193f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId20346a5fa63411985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId52086a5fa63412eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId33356a5fa6341331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId75566a5fa63413663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId47476a5fa6341371c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64556a5fa634128e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64556a5fa634128e7.jpg"/><Relationship Id="rId85756a5fa63413e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85756a5fa63413e1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId770211826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984458076" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60736a7a6a8bb1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId62646a7a6a8bb1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId65586a7a6a8bb3077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId48976a7a6a8bb3473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69146a7a6a8bb3799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId67336a7a6a8bb3853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54336a7a6a8bb2a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54336a7a6a8bb2a8a.jpg"/><Relationship Id="rId69856a7a6a8bb3b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69856a7a6a8bb3b20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>