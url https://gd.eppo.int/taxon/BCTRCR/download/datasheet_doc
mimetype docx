--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dacus caryeae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kapoor</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60736a7a6a8bb1820" w:history="1">
+            <w:hyperlink r:id="rId11886a94e738b0a75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62646a7a6a8bb1865" w:history="1">
+            <w:hyperlink r:id="rId40836a94e738b0aba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is restricted to southern part of the Indian Subcontinent. Although some sources indicate that the species is present in Sri Lanka, Drew &amp; Romig (2013) state explicitly that the earlier recorded presence in Sri Lanka is erroneous.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77063368" name="name22796a7a6a8bb2a8d" descr="BCTRCR_distribution_map.jpg"/>
+            <wp:docPr id="43350139" name="name70616a94e738b1ad0" descr="BCTRCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54336a7a6a8bb2a8a" cstate="print"/>
+                    <a:blip r:embed="rId55526a94e738b1ace" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,51 +1323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (see ISPM 27 DP 29 - IPPC, 2019). Additionally, the presence of unidentified / possibly misidentified reference sequence in BINs in which this species is represented, might also bias its molecular ID. Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65586a7a6a8bb3077" w:history="1">
+      <w:hyperlink r:id="rId63966a94e738b5db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1851,51 +1851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques MA, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke HH, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Bali EM, Papadopoulos N, Papanastassiou S, Czwienczek E &amp; MacLeod A (2020) Pest categorization of non-EU Tephritidae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48976a7a6a8bb3473" w:history="1">
+      <w:hyperlink r:id="rId99896a94e738b6763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2307,51 +2307,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69146a7a6a8bb3799" w:history="1">
+      <w:hyperlink r:id="rId80996a94e738b6af3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8699</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2417,51 +2417,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera caryeae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67336a7a6a8bb3853" w:history="1">
+      <w:hyperlink r:id="rId89096a94e738b6bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2576,63 +2576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91786986" name="name28496a7a6a8bb3b22" descr="eu_funding_250.png"/>
+            <wp:docPr id="53198685" name="name94136a94e738b6d33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69856a7a6a8bb3b20" cstate="print"/>
+                    <a:blip r:embed="rId61686a94e738b6d32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2730,137 +2730,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47744574">
+  <w:abstractNum w:abstractNumId="90211343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18828501">
+    <w:lvl w:ilvl="0" w:tplc="23951048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18828501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23951048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47744573">
+  <w:abstractNum w:abstractNumId="90211342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28729968">
+    <w:lvl w:ilvl="0" w:tplc="76195647">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3612,55 +3612,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47744573">
-    <w:abstractNumId w:val="47744573"/>
+  <w:num w:numId="90211342">
+    <w:abstractNumId w:val="90211342"/>
   </w:num>
-  <w:num w:numId="47744574">
-    <w:abstractNumId w:val="47744574"/>
+  <w:num w:numId="90211343">
+    <w:abstractNumId w:val="90211343"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15210,51 +15210,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId770211826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984458076" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60736a7a6a8bb1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId62646a7a6a8bb1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId65586a7a6a8bb3077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId48976a7a6a8bb3473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69146a7a6a8bb3799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId67336a7a6a8bb3853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54336a7a6a8bb2a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54336a7a6a8bb2a8a.jpg"/><Relationship Id="rId69856a7a6a8bb3b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69856a7a6a8bb3b20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985834247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId255566562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11886a94e738b0a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/" TargetMode="External"/><Relationship Id="rId40836a94e738b0aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCR/categorization" TargetMode="External"/><Relationship Id="rId63966a94e738b5db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Attacked%20fruit%20have%20tiny%20oviposition%20punctures,%20but%20these%20and%20other%20symptoms%20of%20damage%20are%20often%20difficult%20to%20detect%20in%20the%20early%20stages%20of%20infestation.%20Considerable%20damage%20may%20occur%20inside%20the%20fruit%20before%20symptoms%20are%20visible%20externally,%20often%20as%20networks%20of%20tunnels%20accompanied%20by%20rotting.%20Morphology%20Larva%20Fruit%20fly%20larvae%20in%20general%20have%20a%20typical%20shape,%20i.e.,%20cylindrical%20maggot-shape,%20elongate,%20anterior%20end%20narrowed%20and%20somewhat%20recurved%20ventrally,%20with%20anterior%20mouth%20hooks,%20and%20flattened%20caudal%20end.%20Their%20length%20varies%20from%205%20to%2015%20mm.%20Identification%20to%20species%20level%20is%20not%20possible%20based%20on%20larvae.%20A%20key%20for%20the%203rd-instar%20larvae%20is%20available%20in%20White%20&amp;%20Elson-%20Harris%20(1992)%20and%20is%20useful%20for%20identification%20to%20the%20genus%20level.%20The%20larvae%20of%20B.%20caryeae%20have%20not%20been%20described%20in%20detail.%20%20Adult%20(after%20diagnostic%20description%20given%20by%20Drew%20&amp;%20Romig,%202013.%20Additional%20character%20states%20of%20the%20female%20after%20Drew%20&amp;%20Hancock,%201994)%20Male%20Face%20fulvous%20with%20a%20pair%20of%20large%20elongate%20oval%20black%20spots;%20postpronotal%20lobes%20yellow%20(except%20anterodorsal%20corners%20fuscous);%20notopleura%20yellow;%20scutum%20black%20with%20a%20small%20area%20of%20dark%20brown%20posterolateral%20to%20lateral%20postsutural%20vittae;%20narrow%20lateral%20postsutural%20yellow%20vittae%20which%20are%20either%20parallel%20sided%20or%20narrowing%20slightly%20posteriorly%20to%20end%20at%20or%20just%20before%20intra-alar%20seta;%20medial%20postsutural%20yellow%20vitta%20absent;%20mesopleural%20stripe%20reaching%20midway%20between%20anterior%20margin%20of%20notopleuron%20and%20anterior%20notopleural%20seta%20dorsally;%20scutellum%20yellow%20with%20a%20broad%20black%20basal%20band;%20legs%20with%20femora%20fulvous%20with%20a%20large%20dark%20fuscous%20to%20black%20preapical%20spot%20on%20outer%20surfaces%20of%20fore%20femora%20and%20inner%20surfaces%20of%20mid%20and%20hind%20femora;%20fore%20tibiae%20fuscous,%20mid%20tibiae%20fulvous,%20hind%20tibiae%20dark%20fuscous;%20wing%20with%20cells%20bc%20and%20c%20colourless,%20sparse%20microtrichia%20in%20outer%20corner%20of%20cell%20c%20only;%20a%20very%20narrow%20fuscous%20costal%20band%20confluent%20with%20R2+3%20and%20remaining%20very%20narrow%20around%20apex%20of%20wing;%20a%20narrow%20fuscous%20anal%20streak%20contained%20within%20cell%20cup;%20supernumerary%20lobe%20of%20medium%20development;%20abdominal%20terga%20III-V%20orange-brown%20with%20dark%20fuscous%20to%20black%20across%20anterior%20one-third%20to%20one-half%20of%20tergum%20III,%20two%20broad%20lateral%20longitudinal%20dark%20fuscous%20to%20black%20bands%20and%20a%20narrow%20medial%20longitudinal%20black%20band%20over%20all%20three%20terga,%20a%20pair%20of%20oval%20orange-brown%20shining%20spots%20on%20tergum%20V;%20abdominal%20sterna%20dark%20coloured.%20%20Female%20As%20for%20male%20in%20the%20general%20body%20colour%20patterns.%20Wing,%20supernumerary%20lobe%20weak;%20pecten%20absent%20from%20abdominal%20tergum%20III.%20Ovipositor%20basal%20segment%20fuscous,%20dorsoventrally%20compressed%20and%20tapering%20posteriorly%20in%20dorsal%20view;%20ratio%20of%20length%20of%20oviscape%20to%20length%20of%20tergum%20V,%200.78:1;%20aculeus%20apex%20needle%20shaped.%20%20Remark%3A%20differentiation%20between%20this%20species%20and%20closely%20related%20species%20within%20the%20B.%20dorsalis%20species%20complex%20is%20difficult%20and%20needs%20expert%20confirmation.%20See%20ISPM%2027%20DP%2029(IPPC,%202019)%20for%20details%20on%20how%20to%20differentiate%20between%20the%20main%20species%20of%20commercial%20importance%20belonging%20to%20the%20species%20complex.%20DNA%20barcoding%20The%20molecular%20identification%20of%20B.%20caryeae%20through%20DNA%20barcoding%20(COI)%20proves%20to%20be%20problematic%20as%20this%20species%20cannot%20be%20properly%20resolved%20from%20a%20number%20of%20closely%20related%20species,%20including%20species%20from%20the%20B.%20dorsalis%20species%20complex%20(see%20ISPM%2027%20DP%2029%20(IPPC,2019).%20Additionally,%20the%20presence%20of%20unidentified%20/%20possibly%20misidentified%20reference%20sequence%20in%20BINs%20in%20which%20this%20species%20is%20represented,%20might%20also%20bias%20its%20molecular%20ID.%20Sequences%20are%20available%20in%20the%20Barcode%20of%20Life%20Data%20Systems%20(BOLD%20https%3A//www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=caryeae&amp;taxon=caryeae).%20%20Detection%20and%20inspection%20methods%20Males%20are%20attracted%20to%20methyl%20eugenol.%20Both%20sexes%20can%20also%20be%20monitored%20by%20traps%20baited%20with%20protein%20based%20attractants." TargetMode="External"/><Relationship Id="rId99896a94e738b6763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId80996a94e738b6af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8699" TargetMode="External"/><Relationship Id="rId89096a94e738b6bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55526a94e738b1ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55526a94e738b1ace.jpg"/><Relationship Id="rId61686a94e738b6d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61686a94e738b6d32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>