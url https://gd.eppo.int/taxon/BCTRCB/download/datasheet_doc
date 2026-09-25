--- v15 (2026-09-05)
+++ v16 (2026-09-25)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81906a9b7e20cf17c" w:history="1">
+            <w:hyperlink r:id="rId55126ab653d6889a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26156a9b7e20cf1be" w:history="1">
+            <w:hyperlink r:id="rId77936ab653d6889ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18079524" name="name49646a9b7e20cf7da" descr="2129.jpg"/>
+                  <wp:docPr id="99433986" name="name29516ab653d689307" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82956a9b7e20cf7d8" cstate="print"/>
+                          <a:blip r:embed="rId24826ab653d689305" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64396a9b7e20cf8d0" w:history="1">
+            <w:hyperlink r:id="rId10156ab653d689425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25273875" name="name45836a9b7e20d10a1" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="30026125" name="name59696ab653d68b45b" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56076a9b7e20d109f" cstate="print"/>
+                    <a:blip r:embed="rId15526ab653d68b458" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47036a9b7e20d1868" w:history="1">
+      <w:hyperlink r:id="rId20416ab653d68c136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31496a9b7e20d1892" w:history="1">
+      <w:hyperlink r:id="rId93886ab653d68c164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61696a9b7e20d1e02" w:history="1">
+      <w:hyperlink r:id="rId72056ab653d68c74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90446a9b7e20d214c" w:history="1">
+      <w:hyperlink r:id="rId53836ab653d68cab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20336a9b7e20d2381" w:history="1">
+      <w:hyperlink r:id="rId90956ab653d68cd20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a9b7e20d25b1" w:history="1">
+      <w:hyperlink r:id="rId12056ab653d68cfa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17756a9b7e20d2664" w:history="1">
+      <w:hyperlink r:id="rId66166ab653d68d05c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49842681" name="name74126a9b7e20d2988" descr="eu_funding_250.png"/>
+            <wp:docPr id="38516458" name="name33866ab653d68d1cc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53676a9b7e20d2987" cstate="print"/>
+                    <a:blip r:embed="rId73956ab653d68d1cb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96082209">
+  <w:abstractNum w:abstractNumId="24310672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96572155">
+    <w:lvl w:ilvl="0" w:tplc="95710188">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96572155" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95710188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96082208">
+  <w:abstractNum w:abstractNumId="24310671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47868797">
+    <w:lvl w:ilvl="0" w:tplc="34976900">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96082208">
-    <w:abstractNumId w:val="96082208"/>
+  <w:num w:numId="24310671">
+    <w:abstractNumId w:val="24310671"/>
   </w:num>
-  <w:num w:numId="96082209">
-    <w:abstractNumId w:val="96082209"/>
+  <w:num w:numId="24310672">
+    <w:abstractNumId w:val="24310672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120299116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294506902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81906a9b7e20cf17c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId26156a9b7e20cf1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId64396a9b7e20cf8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId47036a9b7e20d1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId31496a9b7e20d1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId61696a9b7e20d1e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId90446a9b7e20d214c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId20336a9b7e20d2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId97896a9b7e20d25b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId17756a9b7e20d2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82956a9b7e20cf7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82956a9b7e20cf7d8.jpg"/><Relationship Id="rId56076a9b7e20d109f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56076a9b7e20d109f.jpg"/><Relationship Id="rId53676a9b7e20d2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53676a9b7e20d2987.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId986522672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621400109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55126ab653d6889a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId77936ab653d6889ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId10156ab653d689425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId20416ab653d68c136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId93886ab653d68c164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId72056ab653d68c74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId53836ab653d68cab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId90956ab653d68cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId12056ab653d68cfa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId66166ab653d68d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24826ab653d689305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24826ab653d689305.jpg"/><Relationship Id="rId15526ab653d68b458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15526ab653d68b458.jpg"/><Relationship Id="rId73956ab653d68d1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73956ab653d68d1cb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>