--- v16 (2026-09-25)
+++ v17 (2026-10-15)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55126ab653d6889a9" w:history="1">
+            <w:hyperlink r:id="rId48236ad0cdcb99f91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77936ab653d6889ed" w:history="1">
+            <w:hyperlink r:id="rId84826ad0cdcb99fd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99433986" name="name29516ab653d689307" descr="2129.jpg"/>
+                  <wp:docPr id="38804390" name="name59986ad0cdcb9a54a" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24826ab653d689305" cstate="print"/>
+                          <a:blip r:embed="rId95616ad0cdcb9a548" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10156ab653d689425" w:history="1">
+            <w:hyperlink r:id="rId79416ad0cdcb9a686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30026125" name="name59696ab653d68b45b" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="44324257" name="name98846ad0cdcb9c44b" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15526ab653d68b458" cstate="print"/>
+                    <a:blip r:embed="rId48826ad0cdcb9c447" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20416ab653d68c136" w:history="1">
+      <w:hyperlink r:id="rId27436ad0cdcb9cae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93886ab653d68c164" w:history="1">
+      <w:hyperlink r:id="rId21446ad0cdcb9cb0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72056ab653d68c74c" w:history="1">
+      <w:hyperlink r:id="rId32536ad0cdcb9d078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53836ab653d68cab6" w:history="1">
+      <w:hyperlink r:id="rId69346ad0cdcb9d3b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90956ab653d68cd20" w:history="1">
+      <w:hyperlink r:id="rId81696ad0cdcb9d5f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12056ab653d68cfa0" w:history="1">
+      <w:hyperlink r:id="rId79896ad0cdcb9d81a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66166ab653d68d05c" w:history="1">
+      <w:hyperlink r:id="rId14886ad0cdcb9d8d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38516458" name="name33866ab653d68d1cc" descr="eu_funding_250.png"/>
+            <wp:docPr id="63209497" name="name90706ad0cdcb9dd43" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73956ab653d68d1cb" cstate="print"/>
+                    <a:blip r:embed="rId30036ad0cdcb9dd41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24310672">
+  <w:abstractNum w:abstractNumId="48078358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95710188">
+    <w:lvl w:ilvl="0" w:tplc="80998613">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95710188" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80998613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24310671">
+  <w:abstractNum w:abstractNumId="48078357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34976900">
+    <w:lvl w:ilvl="0" w:tplc="76152499">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24310671">
-    <w:abstractNumId w:val="24310671"/>
+  <w:num w:numId="48078357">
+    <w:abstractNumId w:val="48078357"/>
   </w:num>
-  <w:num w:numId="24310672">
-    <w:abstractNumId w:val="24310672"/>
+  <w:num w:numId="48078358">
+    <w:abstractNumId w:val="48078358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId986522672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621400109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55126ab653d6889a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId77936ab653d6889ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId10156ab653d689425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId20416ab653d68c136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId93886ab653d68c164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId72056ab653d68c74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId53836ab653d68cab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId90956ab653d68cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId12056ab653d68cfa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId66166ab653d68d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24826ab653d689305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24826ab653d689305.jpg"/><Relationship Id="rId15526ab653d68b458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15526ab653d68b458.jpg"/><Relationship Id="rId73956ab653d68d1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73956ab653d68d1cb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932970462" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243038472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48236ad0cdcb99f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId84826ad0cdcb99fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId79416ad0cdcb9a686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId27436ad0cdcb9cae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId21446ad0cdcb9cb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId32536ad0cdcb9d078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69346ad0cdcb9d3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId81696ad0cdcb9d5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId79896ad0cdcb9d81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId14886ad0cdcb9d8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95616ad0cdcb9a548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95616ad0cdcb9a548.jpg"/><Relationship Id="rId48826ad0cdcb9c447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48826ad0cdcb9c447.jpg"/><Relationship Id="rId30036ad0cdcb9dd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30036ad0cdcb9dd41.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>