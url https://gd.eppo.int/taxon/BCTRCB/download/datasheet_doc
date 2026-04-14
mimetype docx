--- v6 (2026-03-25)
+++ v7 (2026-04-14)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310169c3b3282f02c" w:history="1">
+            <w:hyperlink r:id="rId775069de45cc65d4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873869c3b3282f071" w:history="1">
+            <w:hyperlink r:id="rId592669de45cc65d90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44329194" name="name507969c3b3282f741" descr="2129.jpg"/>
+                  <wp:docPr id="19028609" name="name891569de45cc6629d" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId427169c3b3282f73f" cstate="print"/>
+                          <a:blip r:embed="rId863769de45cc6629c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId863969c3b3282f846" w:history="1">
+            <w:hyperlink r:id="rId340769de45cc663ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88426973" name="name716069c3b3283159b" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="20354727" name="name886269de45cc68179" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId215669c3b32831598" cstate="print"/>
+                    <a:blip r:embed="rId224669de45cc68175" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId152069c3b32831bef" w:history="1">
+      <w:hyperlink r:id="rId468669de45cc68866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431469c3b32831c1a" w:history="1">
+      <w:hyperlink r:id="rId914569de45cc68893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100069c3b3283219a" w:history="1">
+      <w:hyperlink r:id="rId979269de45cc68e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608069c3b328324b6" w:history="1">
+      <w:hyperlink r:id="rId510069de45cc6914c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405869c3b328326ec" w:history="1">
+      <w:hyperlink r:id="rId120169de45cc69391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238869c3b3283290e" w:history="1">
+      <w:hyperlink r:id="rId296469de45cc695c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746469c3b328329c1" w:history="1">
+      <w:hyperlink r:id="rId527469de45cc69677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28060958" name="name562369c3b32832db1" descr="eu_funding_250.png"/>
+            <wp:docPr id="89957478" name="name175469de45cc69809" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId293969c3b32832daf" cstate="print"/>
+                    <a:blip r:embed="rId954769de45cc69808" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95557678">
+  <w:abstractNum w:abstractNumId="84709937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63238962">
+    <w:lvl w:ilvl="0" w:tplc="67750919">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63238962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67750919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95557677">
+  <w:abstractNum w:abstractNumId="84709936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88089577">
+    <w:lvl w:ilvl="0" w:tplc="22589043">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95557677">
-    <w:abstractNumId w:val="95557677"/>
+  <w:num w:numId="84709936">
+    <w:abstractNumId w:val="84709936"/>
   </w:num>
-  <w:num w:numId="95557678">
-    <w:abstractNumId w:val="95557678"/>
+  <w:num w:numId="84709937">
+    <w:abstractNumId w:val="84709937"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370808637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380387151" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId310169c3b3282f02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId873869c3b3282f071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId863969c3b3282f846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId152069c3b32831bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId431469c3b32831c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId100069c3b3283219a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId608069c3b328324b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId405869c3b328326ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId238869c3b3283290e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId746469c3b328329c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId427169c3b3282f73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427169c3b3282f73f.jpg"/><Relationship Id="rId215669c3b32831598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId215669c3b32831598.jpg"/><Relationship Id="rId293969c3b32832daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId293969c3b32832daf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284982831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651691697" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId775069de45cc65d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId592669de45cc65d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId340769de45cc663ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId468669de45cc68866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId914569de45cc68893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId979269de45cc68e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId510069de45cc6914c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId120169de45cc69391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId296469de45cc695c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId527469de45cc69677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId863769de45cc6629c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId863769de45cc6629c.jpg"/><Relationship Id="rId224669de45cc68175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId224669de45cc68175.jpg"/><Relationship Id="rId954769de45cc69808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954769de45cc69808.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>