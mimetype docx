--- v7 (2026-04-14)
+++ v8 (2026-05-06)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775069de45cc65d4b" w:history="1">
+            <w:hyperlink r:id="rId442069fb877b40f92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592669de45cc65d90" w:history="1">
+            <w:hyperlink r:id="rId254669fb877b40ff0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19028609" name="name891569de45cc6629d" descr="2129.jpg"/>
+                  <wp:docPr id="62134861" name="name512369fb877b4169c" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId863769de45cc6629c" cstate="print"/>
+                          <a:blip r:embed="rId240769fb877b4169a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId340769de45cc663ff" w:history="1">
+            <w:hyperlink r:id="rId233469fb877b417ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20354727" name="name886269de45cc68179" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="51542008" name="name632769fb877b43ab3" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId224669de45cc68175" cstate="print"/>
+                    <a:blip r:embed="rId580069fb877b43ab0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId468669de45cc68866" w:history="1">
+      <w:hyperlink r:id="rId278169fb877b44181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914569de45cc68893" w:history="1">
+      <w:hyperlink r:id="rId217369fb877b441ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979269de45cc68e1b" w:history="1">
+      <w:hyperlink r:id="rId248569fb877b4475a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510069de45cc6914c" w:history="1">
+      <w:hyperlink r:id="rId757169fb877b44acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120169de45cc69391" w:history="1">
+      <w:hyperlink r:id="rId789669fb877b44d2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296469de45cc695c0" w:history="1">
+      <w:hyperlink r:id="rId487469fb877b44f67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527469de45cc69677" w:history="1">
+      <w:hyperlink r:id="rId812569fb877b45026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89957478" name="name175469de45cc69809" descr="eu_funding_250.png"/>
+            <wp:docPr id="56584328" name="name649269fb877b451ac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId954769de45cc69808" cstate="print"/>
+                    <a:blip r:embed="rId506369fb877b451ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84709937">
+  <w:abstractNum w:abstractNumId="88299099">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67750919">
+    <w:lvl w:ilvl="0" w:tplc="20023286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67750919" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20023286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84709936">
+  <w:abstractNum w:abstractNumId="88299098">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22589043">
+    <w:lvl w:ilvl="0" w:tplc="21931884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84709936">
-    <w:abstractNumId w:val="84709936"/>
+  <w:num w:numId="88299098">
+    <w:abstractNumId w:val="88299098"/>
   </w:num>
-  <w:num w:numId="84709937">
-    <w:abstractNumId w:val="84709937"/>
+  <w:num w:numId="88299099">
+    <w:abstractNumId w:val="88299099"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284982831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651691697" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId775069de45cc65d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId592669de45cc65d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId340769de45cc663ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId468669de45cc68866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId914569de45cc68893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId979269de45cc68e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId510069de45cc6914c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId120169de45cc69391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId296469de45cc695c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId527469de45cc69677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId863769de45cc6629c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId863769de45cc6629c.jpg"/><Relationship Id="rId224669de45cc68175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId224669de45cc68175.jpg"/><Relationship Id="rId954769de45cc69808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954769de45cc69808.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148546576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493239741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId442069fb877b40f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId254669fb877b40ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId233469fb877b417ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId278169fb877b44181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId217369fb877b441ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId248569fb877b4475a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId757169fb877b44acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId789669fb877b44d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId487469fb877b44f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId812569fb877b45026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId240769fb877b4169a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId240769fb877b4169a.jpg"/><Relationship Id="rId580069fb877b43ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580069fb877b43ab0.jpg"/><Relationship Id="rId506369fb877b451ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId506369fb877b451ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>