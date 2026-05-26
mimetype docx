--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442069fb877b40f92" w:history="1">
+            <w:hyperlink r:id="rId83476a162262d5dd6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254669fb877b40ff0" w:history="1">
+            <w:hyperlink r:id="rId25416a162262d5e1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62134861" name="name512369fb877b4169c" descr="2129.jpg"/>
+                  <wp:docPr id="74914748" name="name15526a162262d6593" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId240769fb877b4169a" cstate="print"/>
+                          <a:blip r:embed="rId50286a162262d6591" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId233469fb877b417ee" w:history="1">
+            <w:hyperlink r:id="rId34086a162262d66d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51542008" name="name632769fb877b43ab3" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="84156708" name="name96336a162262d87b9" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId580069fb877b43ab0" cstate="print"/>
+                    <a:blip r:embed="rId52986a162262d87b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId278169fb877b44181" w:history="1">
+      <w:hyperlink r:id="rId78416a162262d90be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217369fb877b441ae" w:history="1">
+      <w:hyperlink r:id="rId65176a162262d90eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248569fb877b4475a" w:history="1">
+      <w:hyperlink r:id="rId74016a162262d9659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757169fb877b44acf" w:history="1">
+      <w:hyperlink r:id="rId69136a162262d997d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId789669fb877b44d2e" w:history="1">
+      <w:hyperlink r:id="rId95806a162262d9bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487469fb877b44f67" w:history="1">
+      <w:hyperlink r:id="rId86836a162262d9e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812569fb877b45026" w:history="1">
+      <w:hyperlink r:id="rId74196a162262d9ec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56584328" name="name649269fb877b451ac" descr="eu_funding_250.png"/>
+            <wp:docPr id="64985985" name="name76896a162262da03f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId506369fb877b451ab" cstate="print"/>
+                    <a:blip r:embed="rId70306a162262da03d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88299099">
+  <w:abstractNum w:abstractNumId="75151393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20023286">
+    <w:lvl w:ilvl="0" w:tplc="24483420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20023286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24483420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88299098">
+  <w:abstractNum w:abstractNumId="75151392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21931884">
+    <w:lvl w:ilvl="0" w:tplc="44717796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88299098">
-    <w:abstractNumId w:val="88299098"/>
+  <w:num w:numId="75151392">
+    <w:abstractNumId w:val="75151392"/>
   </w:num>
-  <w:num w:numId="88299099">
-    <w:abstractNumId w:val="88299099"/>
+  <w:num w:numId="75151393">
+    <w:abstractNumId w:val="75151393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148546576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493239741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId442069fb877b40f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId254669fb877b40ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId233469fb877b417ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId278169fb877b44181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId217369fb877b441ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId248569fb877b4475a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId757169fb877b44acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId789669fb877b44d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId487469fb877b44f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId812569fb877b45026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId240769fb877b4169a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId240769fb877b4169a.jpg"/><Relationship Id="rId580069fb877b43ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId580069fb877b43ab0.jpg"/><Relationship Id="rId506369fb877b451ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId506369fb877b451ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496682711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId204010202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83476a162262d5dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId25416a162262d5e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId34086a162262d66d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId78416a162262d90be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId65176a162262d90eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId74016a162262d9659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69136a162262d997d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId95806a162262d9bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId86836a162262d9e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId74196a162262d9ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50286a162262d6591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50286a162262d6591.jpg"/><Relationship Id="rId52986a162262d87b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52986a162262d87b6.jpg"/><Relationship Id="rId70306a162262da03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70306a162262da03d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>