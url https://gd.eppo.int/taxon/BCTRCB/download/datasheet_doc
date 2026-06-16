--- v9 (2026-05-26)
+++ v10 (2026-06-16)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83476a162262d5dd6" w:history="1">
+            <w:hyperlink r:id="rId22166a30e37c682b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25416a162262d5e1d" w:history="1">
+            <w:hyperlink r:id="rId42596a30e37c682fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74914748" name="name15526a162262d6593" descr="2129.jpg"/>
+                  <wp:docPr id="12374117" name="name52316a30e37c68cd8" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50286a162262d6591" cstate="print"/>
+                          <a:blip r:embed="rId89916a30e37c68ccc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34086a162262d66d4" w:history="1">
+            <w:hyperlink r:id="rId43546a30e37c68f50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84156708" name="name96336a162262d87b9" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="82410921" name="name92036a30e37c6b405" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52986a162262d87b6" cstate="print"/>
+                    <a:blip r:embed="rId27226a30e37c6b402" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78416a162262d90be" w:history="1">
+      <w:hyperlink r:id="rId99566a30e37c6bd18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65176a162262d90eb" w:history="1">
+      <w:hyperlink r:id="rId82286a30e37c6bd8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74016a162262d9659" w:history="1">
+      <w:hyperlink r:id="rId40046a30e37c6c2e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69136a162262d997d" w:history="1">
+      <w:hyperlink r:id="rId78746a30e37c6c5fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95806a162262d9bb2" w:history="1">
+      <w:hyperlink r:id="rId20266a30e37c6c851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a162262d9e0b" w:history="1">
+      <w:hyperlink r:id="rId19766a30e37c6ca87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74196a162262d9ec2" w:history="1">
+      <w:hyperlink r:id="rId67356a30e37c6cb3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64985985" name="name76896a162262da03f" descr="eu_funding_250.png"/>
+            <wp:docPr id="57588690" name="name58136a30e37c6cf2a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70306a162262da03d" cstate="print"/>
+                    <a:blip r:embed="rId78866a30e37c6cf29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75151393">
+  <w:abstractNum w:abstractNumId="46629016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24483420">
+    <w:lvl w:ilvl="0" w:tplc="47517322">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24483420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47517322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75151392">
+  <w:abstractNum w:abstractNumId="46629015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44717796">
+    <w:lvl w:ilvl="0" w:tplc="54627706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75151392">
-    <w:abstractNumId w:val="75151392"/>
+  <w:num w:numId="46629015">
+    <w:abstractNumId w:val="46629015"/>
   </w:num>
-  <w:num w:numId="75151393">
-    <w:abstractNumId w:val="75151393"/>
+  <w:num w:numId="46629016">
+    <w:abstractNumId w:val="46629016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496682711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId204010202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83476a162262d5dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId25416a162262d5e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId34086a162262d66d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId78416a162262d90be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId65176a162262d90eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId74016a162262d9659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69136a162262d997d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId95806a162262d9bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId86836a162262d9e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId74196a162262d9ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50286a162262d6591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50286a162262d6591.jpg"/><Relationship Id="rId52986a162262d87b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52986a162262d87b6.jpg"/><Relationship Id="rId70306a162262da03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70306a162262da03d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532376671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId883584877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22166a30e37c682b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId42596a30e37c682fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId43546a30e37c68f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId99566a30e37c6bd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId82286a30e37c6bd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId40046a30e37c6c2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId78746a30e37c6c5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId20266a30e37c6c851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId19766a30e37c6ca87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId67356a30e37c6cb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89916a30e37c68ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89916a30e37c68ccc.jpg"/><Relationship Id="rId27226a30e37c6b402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27226a30e37c6b402.jpg"/><Relationship Id="rId78866a30e37c6cf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78866a30e37c6cf29.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>