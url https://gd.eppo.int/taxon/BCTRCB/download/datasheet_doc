--- v10 (2026-06-16)
+++ v11 (2026-07-06)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22166a30e37c682b5" w:history="1">
+            <w:hyperlink r:id="rId62806a4b71a1c5ecc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42596a30e37c682fa" w:history="1">
+            <w:hyperlink r:id="rId75876a4b71a1c5f10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12374117" name="name52316a30e37c68cd8" descr="2129.jpg"/>
+                  <wp:docPr id="67021071" name="name71576a4b71a1c64ce" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89916a30e37c68ccc" cstate="print"/>
+                          <a:blip r:embed="rId35956a4b71a1c64cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43546a30e37c68f50" w:history="1">
+            <w:hyperlink r:id="rId91186a4b71a1c65ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82410921" name="name92036a30e37c6b405" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="36138482" name="name95126a4b71a1c7fde" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27226a30e37c6b402" cstate="print"/>
+                    <a:blip r:embed="rId67406a4b71a1c7fda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99566a30e37c6bd18" w:history="1">
+      <w:hyperlink r:id="rId44326a4b71a1c88c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82286a30e37c6bd8f" w:history="1">
+      <w:hyperlink r:id="rId69136a4b71a1c88ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40046a30e37c6c2e3" w:history="1">
+      <w:hyperlink r:id="rId64826a4b71a1c8e5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a30e37c6c5fb" w:history="1">
+      <w:hyperlink r:id="rId52486a4b71a1c9172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a30e37c6c851" w:history="1">
+      <w:hyperlink r:id="rId49666a4b71a1c93ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a30e37c6ca87" w:history="1">
+      <w:hyperlink r:id="rId97736a4b71a1c95f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a30e37c6cb3c" w:history="1">
+      <w:hyperlink r:id="rId44976a4b71a1c96aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57588690" name="name58136a30e37c6cf2a" descr="eu_funding_250.png"/>
+            <wp:docPr id="95241337" name="name59496a4b71a1c9b27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78866a30e37c6cf29" cstate="print"/>
+                    <a:blip r:embed="rId67686a4b71a1c9b25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46629016">
+  <w:abstractNum w:abstractNumId="36072192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47517322">
+    <w:lvl w:ilvl="0" w:tplc="40792319">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47517322" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40792319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46629015">
+  <w:abstractNum w:abstractNumId="36072191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54627706">
+    <w:lvl w:ilvl="0" w:tplc="81101837">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46629015">
-    <w:abstractNumId w:val="46629015"/>
+  <w:num w:numId="36072191">
+    <w:abstractNumId w:val="36072191"/>
   </w:num>
-  <w:num w:numId="46629016">
-    <w:abstractNumId w:val="46629016"/>
+  <w:num w:numId="36072192">
+    <w:abstractNumId w:val="36072192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532376671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId883584877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22166a30e37c682b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId42596a30e37c682fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId43546a30e37c68f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId99566a30e37c6bd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId82286a30e37c6bd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId40046a30e37c6c2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId78746a30e37c6c5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId20266a30e37c6c851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId19766a30e37c6ca87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId67356a30e37c6cb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89916a30e37c68ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89916a30e37c68ccc.jpg"/><Relationship Id="rId27226a30e37c6b402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27226a30e37c6b402.jpg"/><Relationship Id="rId78866a30e37c6cf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78866a30e37c6cf29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752093340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402904118" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62806a4b71a1c5ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId75876a4b71a1c5f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId91186a4b71a1c65ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId44326a4b71a1c88c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId69136a4b71a1c88ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId64826a4b71a1c8e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId52486a4b71a1c9172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId49666a4b71a1c93ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId97736a4b71a1c95f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId44976a4b71a1c96aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35956a4b71a1c64cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35956a4b71a1c64cc.jpg"/><Relationship Id="rId67406a4b71a1c7fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67406a4b71a1c7fda.jpg"/><Relationship Id="rId67686a4b71a1c9b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67686a4b71a1c9b25.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>