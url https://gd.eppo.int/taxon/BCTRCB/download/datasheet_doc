--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62806a4b71a1c5ecc" w:history="1">
+            <w:hyperlink r:id="rId40216a6602427be55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75876a4b71a1c5f10" w:history="1">
+            <w:hyperlink r:id="rId89946a6602427bea7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67021071" name="name71576a4b71a1c64ce" descr="2129.jpg"/>
+                  <wp:docPr id="74096815" name="name83006a6602427c4da" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35956a4b71a1c64cc" cstate="print"/>
+                          <a:blip r:embed="rId99956a6602427c4d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91186a4b71a1c65ee" w:history="1">
+            <w:hyperlink r:id="rId77206a6602427c608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36138482" name="name95126a4b71a1c7fde" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="86062656" name="name11006a6602427ec77" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67406a4b71a1c7fda" cstate="print"/>
+                    <a:blip r:embed="rId84136a6602427ec73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44326a4b71a1c88c2" w:history="1">
+      <w:hyperlink r:id="rId92836a6602427f80b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69136a4b71a1c88ee" w:history="1">
+      <w:hyperlink r:id="rId29736a6602427f839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64826a4b71a1c8e5d" w:history="1">
+      <w:hyperlink r:id="rId73426a6602427fda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52486a4b71a1c9172" w:history="1">
+      <w:hyperlink r:id="rId31946a660242800e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49666a4b71a1c93ce" w:history="1">
+      <w:hyperlink r:id="rId56216a66024280324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97736a4b71a1c95f5" w:history="1">
+      <w:hyperlink r:id="rId60936a66024280563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44976a4b71a1c96aa" w:history="1">
+      <w:hyperlink r:id="rId37856a6602428061a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95241337" name="name59496a4b71a1c9b27" descr="eu_funding_250.png"/>
+            <wp:docPr id="9751568" name="name18606a66024280773" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67686a4b71a1c9b25" cstate="print"/>
+                    <a:blip r:embed="rId50286a66024280772" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36072192">
+  <w:abstractNum w:abstractNumId="85230294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40792319">
+    <w:lvl w:ilvl="0" w:tplc="60526017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40792319" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60526017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36072191">
+  <w:abstractNum w:abstractNumId="85230293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81101837">
+    <w:lvl w:ilvl="0" w:tplc="81559772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36072191">
-    <w:abstractNumId w:val="36072191"/>
+  <w:num w:numId="85230293">
+    <w:abstractNumId w:val="85230293"/>
   </w:num>
-  <w:num w:numId="36072192">
-    <w:abstractNumId w:val="36072192"/>
+  <w:num w:numId="85230294">
+    <w:abstractNumId w:val="85230294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752093340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId402904118" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62806a4b71a1c5ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId75876a4b71a1c5f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId91186a4b71a1c65ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId44326a4b71a1c88c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId69136a4b71a1c88ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId64826a4b71a1c8e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId52486a4b71a1c9172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId49666a4b71a1c93ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId97736a4b71a1c95f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId44976a4b71a1c96aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35956a4b71a1c64cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35956a4b71a1c64cc.jpg"/><Relationship Id="rId67406a4b71a1c7fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67406a4b71a1c7fda.jpg"/><Relationship Id="rId67686a4b71a1c9b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67686a4b71a1c9b25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId956660809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767889234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40216a6602427be55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId89946a6602427bea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId77206a6602427c608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId92836a6602427f80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId29736a6602427f839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId73426a6602427fda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId31946a660242800e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId56216a66024280324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId60936a66024280563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId37856a6602428061a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99956a6602427c4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99956a6602427c4d8.jpg"/><Relationship Id="rId84136a6602427ec73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84136a6602427ec73.jpg"/><Relationship Id="rId50286a66024280772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50286a66024280772.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>