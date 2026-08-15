--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40216a6602427be55" w:history="1">
+            <w:hyperlink r:id="rId16586a80ceb2e56b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89946a6602427bea7" w:history="1">
+            <w:hyperlink r:id="rId97006a80ceb2e56f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74096815" name="name83006a6602427c4da" descr="2129.jpg"/>
+                  <wp:docPr id="45638154" name="name87906a80ceb2e605c" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99956a6602427c4d8" cstate="print"/>
+                          <a:blip r:embed="rId29176a80ceb2e605a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77206a6602427c608" w:history="1">
+            <w:hyperlink r:id="rId49986a80ceb2e619f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86062656" name="name11006a6602427ec77" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="40530778" name="name74876a80ceb2e7c6a" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84136a6602427ec73" cstate="print"/>
+                    <a:blip r:embed="rId27526a80ceb2e7c67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92836a6602427f80b" w:history="1">
+      <w:hyperlink r:id="rId40106a80ceb2e84e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29736a6602427f839" w:history="1">
+      <w:hyperlink r:id="rId80686a80ceb2e8513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73426a6602427fda8" w:history="1">
+      <w:hyperlink r:id="rId97516a80ceb2e8ad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946a660242800e8" w:history="1">
+      <w:hyperlink r:id="rId69476a80ceb2e8e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a66024280324" w:history="1">
+      <w:hyperlink r:id="rId18136a80ceb2e903e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60936a66024280563" w:history="1">
+      <w:hyperlink r:id="rId11836a80ceb2e9269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37856a6602428061a" w:history="1">
+      <w:hyperlink r:id="rId99266a80ceb2e931e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9751568" name="name18606a66024280773" descr="eu_funding_250.png"/>
+            <wp:docPr id="21937191" name="name88016a80ceb2e9986" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50286a66024280772" cstate="print"/>
+                    <a:blip r:embed="rId30196a80ceb2e9985" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85230294">
+  <w:abstractNum w:abstractNumId="73925878">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60526017">
+    <w:lvl w:ilvl="0" w:tplc="79523834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60526017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79523834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85230293">
+  <w:abstractNum w:abstractNumId="73925877">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81559772">
+    <w:lvl w:ilvl="0" w:tplc="32322143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85230293">
-    <w:abstractNumId w:val="85230293"/>
+  <w:num w:numId="73925877">
+    <w:abstractNumId w:val="73925877"/>
   </w:num>
-  <w:num w:numId="85230294">
-    <w:abstractNumId w:val="85230294"/>
+  <w:num w:numId="73925878">
+    <w:abstractNumId w:val="73925878"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId956660809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767889234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40216a6602427be55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId89946a6602427bea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId77206a6602427c608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId92836a6602427f80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId29736a6602427f839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId73426a6602427fda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId31946a660242800e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId56216a66024280324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId60936a66024280563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId37856a6602428061a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99956a6602427c4d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99956a6602427c4d8.jpg"/><Relationship Id="rId84136a6602427ec73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84136a6602427ec73.jpg"/><Relationship Id="rId50286a66024280772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50286a66024280772.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978645618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468692945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16586a80ceb2e56b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId97006a80ceb2e56f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId49986a80ceb2e619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId40106a80ceb2e84e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId80686a80ceb2e8513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId97516a80ceb2e8ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69476a80ceb2e8e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId18136a80ceb2e903e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId11836a80ceb2e9269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId99266a80ceb2e931e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29176a80ceb2e605a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29176a80ceb2e605a.jpg"/><Relationship Id="rId27526a80ceb2e7c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27526a80ceb2e7c67.jpg"/><Relationship Id="rId30196a80ceb2e9985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30196a80ceb2e9985.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>