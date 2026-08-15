--- v13 (2026-08-15)
+++ v14 (2026-08-15)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16586a80ceb2e56b2" w:history="1">
+            <w:hyperlink r:id="rId10326a80df802eecd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97006a80ceb2e56f6" w:history="1">
+            <w:hyperlink r:id="rId44016a80df802ef13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45638154" name="name87906a80ceb2e605c" descr="2129.jpg"/>
+                  <wp:docPr id="90197197" name="name18876a80df802f7d5" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29176a80ceb2e605a" cstate="print"/>
+                          <a:blip r:embed="rId20466a80df802f7d3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49986a80ceb2e619f" w:history="1">
+            <w:hyperlink r:id="rId45796a80df802f904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40530778" name="name74876a80ceb2e7c6a" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="57156275" name="name35026a80df8031b6b" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27526a80ceb2e7c67" cstate="print"/>
+                    <a:blip r:embed="rId76126a80df8031b67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40106a80ceb2e84e7" w:history="1">
+      <w:hyperlink r:id="rId70166a80df803246e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80686a80ceb2e8513" w:history="1">
+      <w:hyperlink r:id="rId78256a80df803249b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97516a80ceb2e8ad8" w:history="1">
+      <w:hyperlink r:id="rId91496a80df8032a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69476a80ceb2e8e02" w:history="1">
+      <w:hyperlink r:id="rId33616a80df8032d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18136a80ceb2e903e" w:history="1">
+      <w:hyperlink r:id="rId71376a80df8032fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11836a80ceb2e9269" w:history="1">
+      <w:hyperlink r:id="rId75996a80df80331c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99266a80ceb2e931e" w:history="1">
+      <w:hyperlink r:id="rId40856a80df803327c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21937191" name="name88016a80ceb2e9986" descr="eu_funding_250.png"/>
+            <wp:docPr id="17723505" name="name23616a80df80333db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30196a80ceb2e9985" cstate="print"/>
+                    <a:blip r:embed="rId11686a80df80333da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73925878">
+  <w:abstractNum w:abstractNumId="40720983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79523834">
+    <w:lvl w:ilvl="0" w:tplc="52786319">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79523834" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52786319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73925877">
+  <w:abstractNum w:abstractNumId="40720982">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32322143">
+    <w:lvl w:ilvl="0" w:tplc="78421063">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73925877">
-    <w:abstractNumId w:val="73925877"/>
+  <w:num w:numId="40720982">
+    <w:abstractNumId w:val="40720982"/>
   </w:num>
-  <w:num w:numId="73925878">
-    <w:abstractNumId w:val="73925878"/>
+  <w:num w:numId="40720983">
+    <w:abstractNumId w:val="40720983"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978645618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468692945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16586a80ceb2e56b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId97006a80ceb2e56f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId49986a80ceb2e619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId40106a80ceb2e84e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId80686a80ceb2e8513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId97516a80ceb2e8ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId69476a80ceb2e8e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId18136a80ceb2e903e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId11836a80ceb2e9269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId99266a80ceb2e931e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29176a80ceb2e605a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29176a80ceb2e605a.jpg"/><Relationship Id="rId27526a80ceb2e7c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27526a80ceb2e7c67.jpg"/><Relationship Id="rId30196a80ceb2e9985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30196a80ceb2e9985.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId453017673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101897432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10326a80df802eecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId44016a80df802ef13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId45796a80df802f904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId70166a80df803246e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId78256a80df803249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId91496a80df8032a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId33616a80df8032d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId71376a80df8032fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId75996a80df80331c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId40856a80df803327c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20466a80df802f7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20466a80df802f7d3.jpg"/><Relationship Id="rId76126a80df8031b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76126a80df8031b67.jpg"/><Relationship Id="rId11686a80df80333da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11686a80df80333da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>