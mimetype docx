--- v14 (2026-08-15)
+++ v15 (2026-09-05)
@@ -260,88 +260,88 @@
               <w:t xml:space="preserve">Bactrocera species A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carambola fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10326a80df802eecd" w:history="1">
+            <w:hyperlink r:id="rId81906a9b7e20cf17c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44016a80df802ef13" w:history="1">
+            <w:hyperlink r:id="rId26156a9b7e20cf1be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -355,86 +355,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BCTRCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90197197" name="name18876a80df802f7d5" descr="2129.jpg"/>
+                  <wp:docPr id="18079524" name="name49646a9b7e20cf7da" descr="2129.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2129.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20466a80df802f7d3" cstate="print"/>
+                          <a:blip r:embed="rId82956a9b7e20cf7d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45796a80df802f904" w:history="1">
+            <w:hyperlink r:id="rId64396a9b7e20cf8d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3020,63 +3020,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It was introduced into South America, and is present in French Guyana, Guyana, Brazil (Amapa, Para and Roraima), and Surinam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57156275" name="name35026a80df8031b6b" descr="BCTRCB_distribution_map.jpg"/>
+            <wp:docPr id="25273875" name="name45836a9b7e20d10a1" descr="BCTRCB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BCTRCB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76126a80df8031b67" cstate="print"/>
+                    <a:blip r:embed="rId56076a9b7e20d109f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3775,74 +3775,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species complex (IPPC, 2019). Sequences are available in the Barcode of Life Data Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId70166a80df803246e" w:history="1">
+      <w:hyperlink r:id="rId47036a9b7e20d1868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78256a80df803249b" w:history="1">
+      <w:hyperlink r:id="rId31496a9b7e20d1892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5931, 62pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91496a80df8032a0c" w:history="1">
+      <w:hyperlink r:id="rId61696a9b7e20d1e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5931</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drew &amp; Hancock (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera: Tephritidae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33616a80df8032d61" w:history="1">
+      <w:hyperlink r:id="rId90446a9b7e20d214c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -5471,51 +5471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">): taxonomic changes based on a review of 20 years of integrative morphological, molecular, cytogenetic, behavioural, and chemoecological data. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71376a80df8032fa0" w:history="1">
+      <w:hyperlink r:id="rId20336a9b7e20d2381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12113</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5813,51 +5813,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75996a80df80331c4" w:history="1">
+      <w:hyperlink r:id="rId97896a9b7e20d25b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/8700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5923,51 +5923,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bactrocera carambolae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40856a80df803327c" w:history="1">
+      <w:hyperlink r:id="rId17756a9b7e20d2664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6082,63 +6082,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17723505" name="name23616a80df80333db" descr="eu_funding_250.png"/>
+            <wp:docPr id="49842681" name="name74126a9b7e20d2988" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11686a80df80333da" cstate="print"/>
+                    <a:blip r:embed="rId53676a9b7e20d2987" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6236,137 +6236,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40720983">
+  <w:abstractNum w:abstractNumId="96082209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52786319">
+    <w:lvl w:ilvl="0" w:tplc="96572155">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52786319" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96572155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40720982">
+  <w:abstractNum w:abstractNumId="96082208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78421063">
+    <w:lvl w:ilvl="0" w:tplc="47868797">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,55 +7118,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40720982">
-    <w:abstractNumId w:val="40720982"/>
+  <w:num w:numId="96082208">
+    <w:abstractNumId w:val="96082208"/>
   </w:num>
-  <w:num w:numId="40720983">
-    <w:abstractNumId w:val="40720983"/>
+  <w:num w:numId="96082209">
+    <w:abstractNumId w:val="96082209"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18716,51 +18716,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId453017673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101897432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10326a80df802eecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId44016a80df802ef13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId45796a80df802f904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId70166a80df803246e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId78256a80df803249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId91496a80df8032a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId33616a80df8032d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId71376a80df8032fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId75996a80df80331c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId40856a80df803327c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20466a80df802f7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20466a80df802f7d3.jpg"/><Relationship Id="rId76126a80df8031b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76126a80df8031b67.jpg"/><Relationship Id="rId11686a80df80333da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11686a80df80333da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120299116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294506902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81906a9b7e20cf17c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/" TargetMode="External"/><Relationship Id="rId26156a9b7e20cf1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/categorization" TargetMode="External"/><Relationship Id="rId64396a9b7e20cf8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BCTRCB/photos" TargetMode="External"/><Relationship Id="rId47036a9b7e20d1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=carambolae&amp;taxon=carambolae" TargetMode="External"/><Relationship Id="rId31496a9b7e20d1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId61696a9b7e20d1e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5931" TargetMode="External"/><Relationship Id="rId90446a9b7e20d214c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId20336a9b7e20d2381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12113" TargetMode="External"/><Relationship Id="rId97896a9b7e20d25b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/8700" TargetMode="External"/><Relationship Id="rId17756a9b7e20d2664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82956a9b7e20cf7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82956a9b7e20cf7d8.jpg"/><Relationship Id="rId56076a9b7e20d109f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56076a9b7e20d109f.jpg"/><Relationship Id="rId53676a9b7e20d2987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53676a9b7e20d2987.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>