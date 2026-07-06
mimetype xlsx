--- v1 (2026-03-25)
+++ v2 (2026-07-06)
@@ -83,51 +83,51 @@
   <si>
     <t>Crotalaria spectabilis</t>
   </si>
   <si>
     <t>* Favara GM, Bello VH, de Oliveira FF, Ferro, CG, Kraide HD, Nishimura Carmo EY, Kitajima EW, Marques Rezende JA (2024) First report of bean common mosaic virus infecting showy rattlepod and phasey bean plants in Brazil. Journal of Plant Pathology 106, 241–244.</t>
   </si>
   <si>
     <t>DOLLA</t>
   </si>
   <si>
     <t>Lablab purpureus</t>
   </si>
   <si>
     <t>* Das S, Jarugula S, Bagewadi B, Fayad A, Karasev AV, Naidu RA (2024) Characterization of bean common mosaic virus isolates infecting three leguminous bean crops from South and Southeast Asia. Plant Disease. 108(12): 3453-62.</t>
   </si>
   <si>
     <t>PHSLY</t>
   </si>
   <si>
     <t>Macroptilium lathyroides</t>
   </si>
   <si>
     <t>PHSPU</t>
   </si>
   <si>
-    <t>Phaseolus pubescens</t>
+    <t>Vigna umbellata</t>
   </si>
   <si>
     <t>* Zhao Z, Dong Z, Wang S, Fan Q, Zhang Y (2024) First report of bean common mosaic virus naturally infecting rice bean (Vigna umbellata) in China. Plant Disease 108(1), 233.</t>
   </si>
   <si>
     <t>VIGSI</t>
   </si>
   <si>
     <t>Vigna unguiculata</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* Fuchs M (2025) Grapevine viruses: Did you say more than a hundred? Journal of Plant Pathology 107(1), 217-227. https://doi.org/10.1007/s42161-024-01819-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>