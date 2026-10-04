--- v15 (2026-09-13)
+++ v16 (2026-10-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14166aa6150cb74c5" w:history="1">
+            <w:hyperlink r:id="rId45026ac264da1a12a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60806aa6150cb752c" w:history="1">
+            <w:hyperlink r:id="rId65076ac264da1a193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36808122" name="name70086aa6150cb7ea4" descr="255.jpg"/>
+                  <wp:docPr id="66530172" name="name35676ac264da1a755" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35896aa6150cb7ea2" cstate="print"/>
+                          <a:blip r:embed="rId75936ac264da1a753" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67916aa6150cb7fb0" w:history="1">
+            <w:hyperlink r:id="rId64216ac264da1ac49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74985279" name="name81786aa6150cb8fa2" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="42187900" name="name34486ac264da1bbc7" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89746aa6150cb8f9f" cstate="print"/>
+                    <a:blip r:embed="rId97676ac264da1bbc5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23466aa6150cba538" w:history="1">
+      <w:hyperlink r:id="rId14466ac264da1db81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72096aa6150cba616" w:history="1">
+      <w:hyperlink r:id="rId51706ac264da1dc91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48236aa6150cba66a" w:history="1">
+      <w:hyperlink r:id="rId57556ac264da1dceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14386aa6150cba72f" w:history="1">
+      <w:hyperlink r:id="rId93046ac264da1ddb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48926aa6150cba776" w:history="1">
+      <w:hyperlink r:id="rId25256ac264da1de02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54356aa6150cba855" w:history="1">
+      <w:hyperlink r:id="rId74396ac264da1ded6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916aa6150cbaa02" w:history="1">
+      <w:hyperlink r:id="rId39286ac264da1e08e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18456aa6150cbaa80" w:history="1">
+      <w:hyperlink r:id="rId50316ac264da1e10e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86576aa6150cbabd1" w:history="1">
+      <w:hyperlink r:id="rId28816ac264da1e266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42566aa6150cbaf52" w:history="1">
+      <w:hyperlink r:id="rId54386ac264da1e61c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69506aa6150cbb094" w:history="1">
+      <w:hyperlink r:id="rId14526ac264da1e760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52166aa6150cbb0f0" w:history="1">
+      <w:hyperlink r:id="rId46206ac264da1e7bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72546aa6150cbb1d4" w:history="1">
+      <w:hyperlink r:id="rId18356ac264da1e907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61066aa6150cbb361" w:history="1">
+      <w:hyperlink r:id="rId44256ac264da1eaa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146aa6150cbb443" w:history="1">
+      <w:hyperlink r:id="rId62836ac264da1eb6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30313965">
+  <w:abstractNum w:abstractNumId="72877724">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45300908">
+    <w:lvl w:ilvl="0" w:tplc="34941482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45300908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34941482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30313964">
+  <w:abstractNum w:abstractNumId="72877723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53427152">
+    <w:lvl w:ilvl="0" w:tplc="49985534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30313964">
-    <w:abstractNumId w:val="30313964"/>
+  <w:num w:numId="72877723">
+    <w:abstractNumId w:val="72877723"/>
   </w:num>
-  <w:num w:numId="30313965">
-    <w:abstractNumId w:val="30313965"/>
+  <w:num w:numId="72877724">
+    <w:abstractNumId w:val="72877724"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321071363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106959738" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14166aa6150cb74c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId60806aa6150cb752c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId67916aa6150cb7fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId23466aa6150cba538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId72096aa6150cba616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId48236aa6150cba66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId14386aa6150cba72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId48926aa6150cba776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId54356aa6150cba855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId46916aa6150cbaa02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId18456aa6150cbaa80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId86576aa6150cbabd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId42566aa6150cbaf52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId69506aa6150cbb094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId52166aa6150cbb0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId72546aa6150cbb1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId61066aa6150cbb361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48146aa6150cbb443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId35896aa6150cb7ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35896aa6150cb7ea2.jpg"/><Relationship Id="rId89746aa6150cb8f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89746aa6150cb8f9f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827296244" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId795115510" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45026ac264da1a12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId65076ac264da1a193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId64216ac264da1ac49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId14466ac264da1db81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId51706ac264da1dc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId57556ac264da1dceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId93046ac264da1ddb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId25256ac264da1de02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId74396ac264da1ded6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId39286ac264da1e08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId50316ac264da1e10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId28816ac264da1e266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId54386ac264da1e61c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId14526ac264da1e760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId46206ac264da1e7bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId18356ac264da1e907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId44256ac264da1eaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62836ac264da1eb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId75936ac264da1a753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75936ac264da1a753.jpg"/><Relationship Id="rId97676ac264da1bbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97676ac264da1bbc5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>