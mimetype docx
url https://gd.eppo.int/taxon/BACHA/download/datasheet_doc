--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500769c13529253e3" w:history="1">
+            <w:hyperlink r:id="rId343269dc1df603cbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174269c135292545b" w:history="1">
+            <w:hyperlink r:id="rId238469dc1df603d2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42641060" name="name346169c1352925587" descr="255.jpg"/>
+                  <wp:docPr id="46625878" name="name829369dc1df6047df" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId732269c1352925585" cstate="print"/>
+                          <a:blip r:embed="rId877969dc1df6047dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId526169c1352925689" w:history="1">
+            <w:hyperlink r:id="rId735969dc1df60498e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69879445" name="name504869c1352926a88" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="83367764" name="name304069dc1df60601c" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId844069c1352926a85" cstate="print"/>
+                    <a:blip r:embed="rId593969dc1df60601a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258369c13529280be" w:history="1">
+      <w:hyperlink r:id="rId385469dc1df607d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647969c13529281a4" w:history="1">
+      <w:hyperlink r:id="rId276969dc1df607e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114169c13529281f9" w:history="1">
+      <w:hyperlink r:id="rId324769dc1df607ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804469c13529282c2" w:history="1">
+      <w:hyperlink r:id="rId856169dc1df607fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970869c135292830a" w:history="1">
+      <w:hyperlink r:id="rId531069dc1df608021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776069c13529283da" w:history="1">
+      <w:hyperlink r:id="rId116169dc1df6081a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847769c1352928585" w:history="1">
+      <w:hyperlink r:id="rId363069dc1df608373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480469c1352928601" w:history="1">
+      <w:hyperlink r:id="rId124969dc1df6083f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592369c1352928753" w:history="1">
+      <w:hyperlink r:id="rId239969dc1df608546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771069c1352928ac2" w:history="1">
+      <w:hyperlink r:id="rId782069dc1df6088e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562169c1352928bfb" w:history="1">
+      <w:hyperlink r:id="rId252769dc1df608a27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311269c1352928c57" w:history="1">
+      <w:hyperlink r:id="rId270469dc1df608a84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254169c1352928d3c" w:history="1">
+      <w:hyperlink r:id="rId890169dc1df608b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228069c1352928ec9" w:history="1">
+      <w:hyperlink r:id="rId478869dc1df608cfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241969c1352928f8a" w:history="1">
+      <w:hyperlink r:id="rId914269dc1df608dbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85292696">
+  <w:abstractNum w:abstractNumId="93699748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27214009">
+    <w:lvl w:ilvl="0" w:tplc="25177329">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27214009" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25177329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85292695">
+  <w:abstractNum w:abstractNumId="93699747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84395250">
+    <w:lvl w:ilvl="0" w:tplc="98570973">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85292695">
-    <w:abstractNumId w:val="85292695"/>
+  <w:num w:numId="93699747">
+    <w:abstractNumId w:val="93699747"/>
   </w:num>
-  <w:num w:numId="85292696">
-    <w:abstractNumId w:val="85292696"/>
+  <w:num w:numId="93699748">
+    <w:abstractNumId w:val="93699748"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId242298343" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382506158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId500769c13529253e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId174269c135292545b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId526169c1352925689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId258369c13529280be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId647969c13529281a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId114169c13529281f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId804469c13529282c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId970869c135292830a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId776069c13529283da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId847769c1352928585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId480469c1352928601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId592369c1352928753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId771069c1352928ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId562169c1352928bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId311269c1352928c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId254169c1352928d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId228069c1352928ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId241969c1352928f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId732269c1352925585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732269c1352925585.jpg"/><Relationship Id="rId844069c1352926a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId844069c1352926a85.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId561530003" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId574099506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId343269dc1df603cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId238469dc1df603d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId735969dc1df60498e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId385469dc1df607d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId276969dc1df607e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId324769dc1df607ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId856169dc1df607fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId531069dc1df608021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId116169dc1df6081a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId363069dc1df608373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId124969dc1df6083f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId239969dc1df608546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId782069dc1df6088e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId252769dc1df608a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId270469dc1df608a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId890169dc1df608b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId478869dc1df608cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId914269dc1df608dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId877969dc1df6047dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877969dc1df6047dc.jpg"/><Relationship Id="rId593969dc1df60601a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId593969dc1df60601a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>