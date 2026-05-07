--- v8 (2026-04-12)
+++ v9 (2026-05-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343269dc1df603cbf" w:history="1">
+            <w:hyperlink r:id="rId122169fcb75f777be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238469dc1df603d2b" w:history="1">
+            <w:hyperlink r:id="rId682569fcb75f7780c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46625878" name="name829369dc1df6047df" descr="255.jpg"/>
+                  <wp:docPr id="73103146" name="name199169fcb75f77d31" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId877969dc1df6047dc" cstate="print"/>
+                          <a:blip r:embed="rId187569fcb75f77d30" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId735969dc1df60498e" w:history="1">
+            <w:hyperlink r:id="rId285269fcb75f77e0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83367764" name="name304069dc1df60601c" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="37286260" name="name397769fcb75f7882e" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId593969dc1df60601a" cstate="print"/>
+                    <a:blip r:embed="rId899369fcb75f7882c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385469dc1df607d82" w:history="1">
+      <w:hyperlink r:id="rId180169fcb75f797ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276969dc1df607e72" w:history="1">
+      <w:hyperlink r:id="rId238169fcb75f79862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324769dc1df607ec7" w:history="1">
+      <w:hyperlink r:id="rId564169fcb75f798ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856169dc1df607fbc" w:history="1">
+      <w:hyperlink r:id="rId474269fcb75f79946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531069dc1df608021" w:history="1">
+      <w:hyperlink r:id="rId224369fcb75f79979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116169dc1df6081a9" w:history="1">
+      <w:hyperlink r:id="rId379169fcb75f79a0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363069dc1df608373" w:history="1">
+      <w:hyperlink r:id="rId440669fcb75f79b41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124969dc1df6083f2" w:history="1">
+      <w:hyperlink r:id="rId903969fcb75f79b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239969dc1df608546" w:history="1">
+      <w:hyperlink r:id="rId920669fcb75f79c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782069dc1df6088e7" w:history="1">
+      <w:hyperlink r:id="rId339369fcb75f79f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252769dc1df608a27" w:history="1">
+      <w:hyperlink r:id="rId413069fcb75f79ff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270469dc1df608a84" w:history="1">
+      <w:hyperlink r:id="rId960869fcb75f7a037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890169dc1df608b5b" w:history="1">
+      <w:hyperlink r:id="rId264469fcb75f7a0d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478869dc1df608cfa" w:history="1">
+      <w:hyperlink r:id="rId474069fcb75f7c172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914269dc1df608dbe" w:history="1">
+      <w:hyperlink r:id="rId695769fcb75f7c205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93699748">
+  <w:abstractNum w:abstractNumId="49093399">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25177329">
+    <w:lvl w:ilvl="0" w:tplc="75820882">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25177329" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75820882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93699747">
+  <w:abstractNum w:abstractNumId="49093398">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98570973">
+    <w:lvl w:ilvl="0" w:tplc="91237971">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93699747">
-    <w:abstractNumId w:val="93699747"/>
+  <w:num w:numId="49093398">
+    <w:abstractNumId w:val="49093398"/>
   </w:num>
-  <w:num w:numId="93699748">
-    <w:abstractNumId w:val="93699748"/>
+  <w:num w:numId="49093399">
+    <w:abstractNumId w:val="49093399"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId561530003" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId574099506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId343269dc1df603cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId238469dc1df603d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId735969dc1df60498e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId385469dc1df607d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId276969dc1df607e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId324769dc1df607ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId856169dc1df607fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId531069dc1df608021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId116169dc1df6081a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId363069dc1df608373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId124969dc1df6083f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId239969dc1df608546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId782069dc1df6088e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId252769dc1df608a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId270469dc1df608a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId890169dc1df608b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId478869dc1df608cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId914269dc1df608dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId877969dc1df6047dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877969dc1df6047dc.jpg"/><Relationship Id="rId593969dc1df60601a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId593969dc1df60601a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId136886935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId195560833" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId122169fcb75f777be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId682569fcb75f7780c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId285269fcb75f77e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId180169fcb75f797ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId238169fcb75f79862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId564169fcb75f798ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId474269fcb75f79946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId224369fcb75f79979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId379169fcb75f79a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId440669fcb75f79b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId903969fcb75f79b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId920669fcb75f79c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId339369fcb75f79f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId413069fcb75f79ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId960869fcb75f7a037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId264469fcb75f7a0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId474069fcb75f7c172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695769fcb75f7c205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId187569fcb75f77d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187569fcb75f77d30.jpg"/><Relationship Id="rId899369fcb75f7882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899369fcb75f7882c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>