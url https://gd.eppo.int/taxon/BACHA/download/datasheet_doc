--- v9 (2026-05-07)
+++ v10 (2026-05-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122169fcb75f777be" w:history="1">
+            <w:hyperlink r:id="rId64236a1af53f74f6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682569fcb75f7780c" w:history="1">
+            <w:hyperlink r:id="rId74576a1af53f74fd6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73103146" name="name199169fcb75f77d31" descr="255.jpg"/>
+                  <wp:docPr id="64247274" name="name28166a1af53f756ff" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId187569fcb75f77d30" cstate="print"/>
+                          <a:blip r:embed="rId35186a1af53f756fd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId285269fcb75f77e0c" w:history="1">
+            <w:hyperlink r:id="rId54716a1af53f7582d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37286260" name="name397769fcb75f7882e" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="34518215" name="name25516a1af53f76a4e" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId899369fcb75f7882c" cstate="print"/>
+                    <a:blip r:embed="rId19526a1af53f76a4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180169fcb75f797ca" w:history="1">
+      <w:hyperlink r:id="rId84966a1af53f780b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238169fcb75f79862" w:history="1">
+      <w:hyperlink r:id="rId63496a1af53f78184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564169fcb75f798ac" w:history="1">
+      <w:hyperlink r:id="rId79986a1af53f781e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474269fcb75f79946" w:history="1">
+      <w:hyperlink r:id="rId48066a1af53f782b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224369fcb75f79979" w:history="1">
+      <w:hyperlink r:id="rId23206a1af53f78310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379169fcb75f79a0f" w:history="1">
+      <w:hyperlink r:id="rId34726a1af53f783e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440669fcb75f79b41" w:history="1">
+      <w:hyperlink r:id="rId17546a1af53f78598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903969fcb75f79b9b" w:history="1">
+      <w:hyperlink r:id="rId52026a1af53f78616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920669fcb75f79c8e" w:history="1">
+      <w:hyperlink r:id="rId84196a1af53f7876a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339369fcb75f79f12" w:history="1">
+      <w:hyperlink r:id="rId90596a1af53f78af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413069fcb75f79ff5" w:history="1">
+      <w:hyperlink r:id="rId17206a1af53f78c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960869fcb75f7a037" w:history="1">
+      <w:hyperlink r:id="rId52396a1af53f78c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264469fcb75f7a0d2" w:history="1">
+      <w:hyperlink r:id="rId85326a1af53f78d6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474069fcb75f7c172" w:history="1">
+      <w:hyperlink r:id="rId91576a1af53f78ef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695769fcb75f7c205" w:history="1">
+      <w:hyperlink r:id="rId98316a1af53f78fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49093399">
+  <w:abstractNum w:abstractNumId="59303372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75820882">
+    <w:lvl w:ilvl="0" w:tplc="16390850">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75820882" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16390850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49093398">
+  <w:abstractNum w:abstractNumId="59303371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91237971">
+    <w:lvl w:ilvl="0" w:tplc="72937048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49093398">
-    <w:abstractNumId w:val="49093398"/>
+  <w:num w:numId="59303371">
+    <w:abstractNumId w:val="59303371"/>
   </w:num>
-  <w:num w:numId="49093399">
-    <w:abstractNumId w:val="49093399"/>
+  <w:num w:numId="59303372">
+    <w:abstractNumId w:val="59303372"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId136886935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId195560833" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId122169fcb75f777be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId682569fcb75f7780c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId285269fcb75f77e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId180169fcb75f797ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId238169fcb75f79862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId564169fcb75f798ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId474269fcb75f79946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId224369fcb75f79979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId379169fcb75f79a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId440669fcb75f79b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId903969fcb75f79b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId920669fcb75f79c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId339369fcb75f79f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId413069fcb75f79ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId960869fcb75f7a037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId264469fcb75f7a0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId474069fcb75f7c172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695769fcb75f7c205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId187569fcb75f77d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187569fcb75f77d30.jpg"/><Relationship Id="rId899369fcb75f7882c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899369fcb75f7882c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793828270" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667823318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64236a1af53f74f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId74576a1af53f74fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId54716a1af53f7582d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId84966a1af53f780b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId63496a1af53f78184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId79986a1af53f781e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId48066a1af53f782b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId23206a1af53f78310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId34726a1af53f783e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId17546a1af53f78598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId52026a1af53f78616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId84196a1af53f7876a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId90596a1af53f78af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId17206a1af53f78c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId52396a1af53f78c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId85326a1af53f78d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId91576a1af53f78ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98316a1af53f78fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId35186a1af53f756fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35186a1af53f756fd.jpg"/><Relationship Id="rId19526a1af53f76a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19526a1af53f76a4b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>