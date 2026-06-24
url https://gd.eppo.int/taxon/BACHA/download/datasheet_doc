--- v10 (2026-05-30)
+++ v11 (2026-06-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64236a1af53f74f6a" w:history="1">
+            <w:hyperlink r:id="rId87056a3b5437291dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74576a1af53f74fd6" w:history="1">
+            <w:hyperlink r:id="rId90116a3b543729253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64247274" name="name28166a1af53f756ff" descr="255.jpg"/>
+                  <wp:docPr id="6716730" name="name30946a3b543729917" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35186a1af53f756fd" cstate="print"/>
+                          <a:blip r:embed="rId55826a3b543729916" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54716a1af53f7582d" w:history="1">
+            <w:hyperlink r:id="rId64526a3b543729a2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34518215" name="name25516a1af53f76a4e" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="5589874" name="name68896a3b54372a777" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19526a1af53f76a4b" cstate="print"/>
+                    <a:blip r:embed="rId19766a3b54372a773" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84966a1af53f780b1" w:history="1">
+      <w:hyperlink r:id="rId70076a3b54372bd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63496a1af53f78184" w:history="1">
+      <w:hyperlink r:id="rId62936a3b54372be3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a1af53f781e9" w:history="1">
+      <w:hyperlink r:id="rId68746a3b54372be91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48066a1af53f782b5" w:history="1">
+      <w:hyperlink r:id="rId86636a3b54372bf6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23206a1af53f78310" w:history="1">
+      <w:hyperlink r:id="rId90326a3b54372bfb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34726a1af53f783e6" w:history="1">
+      <w:hyperlink r:id="rId78676a3b54372c088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17546a1af53f78598" w:history="1">
+      <w:hyperlink r:id="rId29636a3b54372c237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52026a1af53f78616" w:history="1">
+      <w:hyperlink r:id="rId79816a3b54372c2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84196a1af53f7876a" w:history="1">
+      <w:hyperlink r:id="rId96436a3b54372c409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90596a1af53f78af2" w:history="1">
+      <w:hyperlink r:id="rId38136a3b54372c78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17206a1af53f78c30" w:history="1">
+      <w:hyperlink r:id="rId47956a3b54372c8d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a1af53f78c8e" w:history="1">
+      <w:hyperlink r:id="rId55476a3b54372c934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85326a1af53f78d6a" w:history="1">
+      <w:hyperlink r:id="rId87046a3b54372ca0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91576a1af53f78ef6" w:history="1">
+      <w:hyperlink r:id="rId58146a3b54372cb99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98316a1af53f78fba" w:history="1">
+      <w:hyperlink r:id="rId62376a3b54372cc59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59303372">
+  <w:abstractNum w:abstractNumId="70928844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16390850">
+    <w:lvl w:ilvl="0" w:tplc="65564804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16390850" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65564804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59303371">
+  <w:abstractNum w:abstractNumId="70928843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72937048">
+    <w:lvl w:ilvl="0" w:tplc="31089972">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59303371">
-    <w:abstractNumId w:val="59303371"/>
+  <w:num w:numId="70928843">
+    <w:abstractNumId w:val="70928843"/>
   </w:num>
-  <w:num w:numId="59303372">
-    <w:abstractNumId w:val="59303372"/>
+  <w:num w:numId="70928844">
+    <w:abstractNumId w:val="70928844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793828270" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667823318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64236a1af53f74f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId74576a1af53f74fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId54716a1af53f7582d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId84966a1af53f780b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId63496a1af53f78184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId79986a1af53f781e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId48066a1af53f782b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId23206a1af53f78310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId34726a1af53f783e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId17546a1af53f78598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId52026a1af53f78616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId84196a1af53f7876a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId90596a1af53f78af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId17206a1af53f78c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId52396a1af53f78c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId85326a1af53f78d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId91576a1af53f78ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98316a1af53f78fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId35186a1af53f756fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35186a1af53f756fd.jpg"/><Relationship Id="rId19526a1af53f76a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19526a1af53f76a4b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175196631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141277894" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87056a3b5437291dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId90116a3b543729253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId64526a3b543729a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId70076a3b54372bd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId62936a3b54372be3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId68746a3b54372be91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId86636a3b54372bf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId90326a3b54372bfb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId78676a3b54372c088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId29636a3b54372c237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId79816a3b54372c2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId96436a3b54372c409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId38136a3b54372c78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId47956a3b54372c8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId55476a3b54372c934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId87046a3b54372ca0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId58146a3b54372cb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62376a3b54372cc59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId55826a3b543729916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55826a3b543729916.jpg"/><Relationship Id="rId19766a3b54372a773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19766a3b54372a773.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>