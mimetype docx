--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87056a3b5437291dc" w:history="1">
+            <w:hyperlink r:id="rId91356a55cd55eacc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90116a3b543729253" w:history="1">
+            <w:hyperlink r:id="rId54566a55cd55ead2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6716730" name="name30946a3b543729917" descr="255.jpg"/>
+                  <wp:docPr id="98517864" name="name85736a55cd55eb381" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55826a3b543729916" cstate="print"/>
+                          <a:blip r:embed="rId47276a55cd55eb37f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64526a3b543729a2d" w:history="1">
+            <w:hyperlink r:id="rId21526a55cd55eb4b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5589874" name="name68896a3b54372a777" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="71311785" name="name40546a55cd55ec0d4" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19766a3b54372a773" cstate="print"/>
+                    <a:blip r:embed="rId39286a55cd55ec0d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70076a3b54372bd6b" w:history="1">
+      <w:hyperlink r:id="rId58926a55cd55ed689" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62936a3b54372be3e" w:history="1">
+      <w:hyperlink r:id="rId43866a55cd55ed75d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68746a3b54372be91" w:history="1">
+      <w:hyperlink r:id="rId20066a55cd55ed7b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86636a3b54372bf6e" w:history="1">
+      <w:hyperlink r:id="rId31376a55cd55ed878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90326a3b54372bfb6" w:history="1">
+      <w:hyperlink r:id="rId28716a55cd55ed8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78676a3b54372c088" w:history="1">
+      <w:hyperlink r:id="rId44746a55cd55ed98e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29636a3b54372c237" w:history="1">
+      <w:hyperlink r:id="rId19086a55cd55edb3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79816a3b54372c2b7" w:history="1">
+      <w:hyperlink r:id="rId29396a55cd55edbb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96436a3b54372c409" w:history="1">
+      <w:hyperlink r:id="rId95446a55cd55edd03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38136a3b54372c78c" w:history="1">
+      <w:hyperlink r:id="rId36566a55cd55ee071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47956a3b54372c8d6" w:history="1">
+      <w:hyperlink r:id="rId57096a55cd55ee1a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55476a3b54372c934" w:history="1">
+      <w:hyperlink r:id="rId83026a55cd55ee211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87046a3b54372ca0e" w:history="1">
+      <w:hyperlink r:id="rId11236a55cd55ee2ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58146a3b54372cb99" w:history="1">
+      <w:hyperlink r:id="rId26836a55cd55ee488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62376a3b54372cc59" w:history="1">
+      <w:hyperlink r:id="rId80886a55cd55ee54d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70928844">
+  <w:abstractNum w:abstractNumId="37916797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65564804">
+    <w:lvl w:ilvl="0" w:tplc="44582958">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65564804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70928843">
+  <w:abstractNum w:abstractNumId="37916796">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31089972">
+    <w:lvl w:ilvl="0" w:tplc="46995405">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70928843">
-    <w:abstractNumId w:val="70928843"/>
+  <w:num w:numId="37916796">
+    <w:abstractNumId w:val="37916796"/>
   </w:num>
-  <w:num w:numId="70928844">
-    <w:abstractNumId w:val="70928844"/>
+  <w:num w:numId="37916797">
+    <w:abstractNumId w:val="37916797"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175196631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141277894" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87056a3b5437291dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId90116a3b543729253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId64526a3b543729a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId70076a3b54372bd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId62936a3b54372be3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId68746a3b54372be91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId86636a3b54372bf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId90326a3b54372bfb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId78676a3b54372c088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId29636a3b54372c237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId79816a3b54372c2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId96436a3b54372c409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId38136a3b54372c78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId47956a3b54372c8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId55476a3b54372c934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId87046a3b54372ca0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId58146a3b54372cb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62376a3b54372cc59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId55826a3b543729916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55826a3b543729916.jpg"/><Relationship Id="rId19766a3b54372a773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19766a3b54372a773.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198021837" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408450566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91356a55cd55eacc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId54566a55cd55ead2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId21526a55cd55eb4b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId58926a55cd55ed689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId43866a55cd55ed75d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId20066a55cd55ed7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId31376a55cd55ed878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId28716a55cd55ed8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId44746a55cd55ed98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId19086a55cd55edb3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId29396a55cd55edbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId95446a55cd55edd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId36566a55cd55ee071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId57096a55cd55ee1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId83026a55cd55ee211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId11236a55cd55ee2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId26836a55cd55ee488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80886a55cd55ee54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId47276a55cd55eb37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47276a55cd55eb37f.jpg"/><Relationship Id="rId39286a55cd55ec0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39286a55cd55ec0d2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>