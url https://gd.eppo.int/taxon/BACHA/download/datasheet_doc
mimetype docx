--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91356a55cd55eacc4" w:history="1">
+            <w:hyperlink r:id="rId68496a70f0e445aec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54566a55cd55ead2d" w:history="1">
+            <w:hyperlink r:id="rId44196a70f0e445b55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98517864" name="name85736a55cd55eb381" descr="255.jpg"/>
+                  <wp:docPr id="38186391" name="name63306a70f0e446301" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47276a55cd55eb37f" cstate="print"/>
+                          <a:blip r:embed="rId31696a70f0e4462ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21526a55cd55eb4b4" w:history="1">
+            <w:hyperlink r:id="rId54086a70f0e44642f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71311785" name="name40546a55cd55ec0d4" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="52237503" name="name11816a70f0e4473dd" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39286a55cd55ec0d2" cstate="print"/>
+                    <a:blip r:embed="rId50656a70f0e4473da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926a55cd55ed689" w:history="1">
+      <w:hyperlink r:id="rId75966a70f0e448989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43866a55cd55ed75d" w:history="1">
+      <w:hyperlink r:id="rId41816a70f0e448a69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20066a55cd55ed7b2" w:history="1">
+      <w:hyperlink r:id="rId82046a70f0e448abc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31376a55cd55ed878" w:history="1">
+      <w:hyperlink r:id="rId70296a70f0e448b82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28716a55cd55ed8bf" w:history="1">
+      <w:hyperlink r:id="rId86076a70f0e448bca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44746a55cd55ed98e" w:history="1">
+      <w:hyperlink r:id="rId72726a70f0e448c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a55cd55edb3a" w:history="1">
+      <w:hyperlink r:id="rId65306a70f0e448e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29396a55cd55edbb5" w:history="1">
+      <w:hyperlink r:id="rId59066a70f0e448ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95446a55cd55edd03" w:history="1">
+      <w:hyperlink r:id="rId68796a70f0e449009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36566a55cd55ee071" w:history="1">
+      <w:hyperlink r:id="rId61886a70f0e44938b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57096a55cd55ee1a9" w:history="1">
+      <w:hyperlink r:id="rId71086a70f0e4494c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83026a55cd55ee211" w:history="1">
+      <w:hyperlink r:id="rId22566a70f0e449523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11236a55cd55ee2ec" w:history="1">
+      <w:hyperlink r:id="rId15866a70f0e449607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a55cd55ee488" w:history="1">
+      <w:hyperlink r:id="rId47946a70f0e44979e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80886a55cd55ee54d" w:history="1">
+      <w:hyperlink r:id="rId78736a70f0e449862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37916797">
+  <w:abstractNum w:abstractNumId="44519592">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44582958">
+    <w:lvl w:ilvl="0" w:tplc="70038465">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44582958" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70038465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37916796">
+  <w:abstractNum w:abstractNumId="44519591">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46995405">
+    <w:lvl w:ilvl="0" w:tplc="18741840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37916796">
-    <w:abstractNumId w:val="37916796"/>
+  <w:num w:numId="44519591">
+    <w:abstractNumId w:val="44519591"/>
   </w:num>
-  <w:num w:numId="37916797">
-    <w:abstractNumId w:val="37916797"/>
+  <w:num w:numId="44519592">
+    <w:abstractNumId w:val="44519592"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198021837" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408450566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91356a55cd55eacc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId54566a55cd55ead2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId21526a55cd55eb4b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId58926a55cd55ed689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId43866a55cd55ed75d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId20066a55cd55ed7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId31376a55cd55ed878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId28716a55cd55ed8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId44746a55cd55ed98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId19086a55cd55edb3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId29396a55cd55edbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId95446a55cd55edd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId36566a55cd55ee071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId57096a55cd55ee1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId83026a55cd55ee211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId11236a55cd55ee2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId26836a55cd55ee488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80886a55cd55ee54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId47276a55cd55eb37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47276a55cd55eb37f.jpg"/><Relationship Id="rId39286a55cd55ec0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39286a55cd55ec0d2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883934085" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827292949" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68496a70f0e445aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId44196a70f0e445b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId54086a70f0e44642f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId75966a70f0e448989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId41816a70f0e448a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId82046a70f0e448abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId70296a70f0e448b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId86076a70f0e448bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId72726a70f0e448c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId65306a70f0e448e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId59066a70f0e448ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId68796a70f0e449009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId61886a70f0e44938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId71086a70f0e4494c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId22566a70f0e449523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId15866a70f0e449607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId47946a70f0e44979e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78736a70f0e449862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId31696a70f0e4462ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696a70f0e4462ff.jpg"/><Relationship Id="rId50656a70f0e4473da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50656a70f0e4473da.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>