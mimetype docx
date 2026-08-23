--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68496a70f0e445aec" w:history="1">
+            <w:hyperlink r:id="rId25016a8b844b404be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44196a70f0e445b55" w:history="1">
+            <w:hyperlink r:id="rId14986a8b844b40529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38186391" name="name63306a70f0e446301" descr="255.jpg"/>
+                  <wp:docPr id="75783219" name="name70926a8b844b40e7a" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31696a70f0e4462ff" cstate="print"/>
+                          <a:blip r:embed="rId98576a8b844b40e78" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54086a70f0e44642f" w:history="1">
+            <w:hyperlink r:id="rId29156a8b844b40f9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52237503" name="name11816a70f0e4473dd" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="77868347" name="name83806a8b844b42179" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50656a70f0e4473da" cstate="print"/>
+                    <a:blip r:embed="rId35886a8b844b42177" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75966a70f0e448989" w:history="1">
+      <w:hyperlink r:id="rId17546a8b844b43802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41816a70f0e448a69" w:history="1">
+      <w:hyperlink r:id="rId81876a8b844b438d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82046a70f0e448abc" w:history="1">
+      <w:hyperlink r:id="rId47836a8b844b4392d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a70f0e448b82" w:history="1">
+      <w:hyperlink r:id="rId58866a8b844b439f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076a70f0e448bca" w:history="1">
+      <w:hyperlink r:id="rId61016a8b844b43a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72726a70f0e448c98" w:history="1">
+      <w:hyperlink r:id="rId20066a8b844b43b10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65306a70f0e448e3f" w:history="1">
+      <w:hyperlink r:id="rId11066a8b844b43cbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59066a70f0e448ebb" w:history="1">
+      <w:hyperlink r:id="rId79736a8b844b43d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68796a70f0e449009" w:history="1">
+      <w:hyperlink r:id="rId41816a8b844b43e8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61886a70f0e44938b" w:history="1">
+      <w:hyperlink r:id="rId92916a8b844b44211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71086a70f0e4494c6" w:history="1">
+      <w:hyperlink r:id="rId73926a8b844b4435e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22566a70f0e449523" w:history="1">
+      <w:hyperlink r:id="rId80446a8b844b443bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15866a70f0e449607" w:history="1">
+      <w:hyperlink r:id="rId39686a8b844b4449a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a70f0e44979e" w:history="1">
+      <w:hyperlink r:id="rId41976a8b844b4464c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78736a70f0e449862" w:history="1">
+      <w:hyperlink r:id="rId54896a8b844b44710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44519592">
+  <w:abstractNum w:abstractNumId="84844328">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70038465">
+    <w:lvl w:ilvl="0" w:tplc="35109716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70038465" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35109716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44519591">
+  <w:abstractNum w:abstractNumId="84844327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18741840">
+    <w:lvl w:ilvl="0" w:tplc="80913306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44519591">
-    <w:abstractNumId w:val="44519591"/>
+  <w:num w:numId="84844327">
+    <w:abstractNumId w:val="84844327"/>
   </w:num>
-  <w:num w:numId="44519592">
-    <w:abstractNumId w:val="44519592"/>
+  <w:num w:numId="84844328">
+    <w:abstractNumId w:val="84844328"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883934085" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827292949" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68496a70f0e445aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId44196a70f0e445b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId54086a70f0e44642f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId75966a70f0e448989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId41816a70f0e448a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId82046a70f0e448abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId70296a70f0e448b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId86076a70f0e448bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId72726a70f0e448c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId65306a70f0e448e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId59066a70f0e448ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId68796a70f0e449009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId61886a70f0e44938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId71086a70f0e4494c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId22566a70f0e449523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId15866a70f0e449607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId47946a70f0e44979e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78736a70f0e449862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId31696a70f0e4462ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696a70f0e4462ff.jpg"/><Relationship Id="rId50656a70f0e4473da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50656a70f0e4473da.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278880013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905107791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25016a8b844b404be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId14986a8b844b40529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId29156a8b844b40f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId17546a8b844b43802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId81876a8b844b438d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId47836a8b844b4392d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId58866a8b844b439f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId61016a8b844b43a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId20066a8b844b43b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId11066a8b844b43cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId79736a8b844b43d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId41816a8b844b43e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId92916a8b844b44211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId73926a8b844b4435e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId80446a8b844b443bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId39686a8b844b4449a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId41976a8b844b4464c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54896a8b844b44710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId98576a8b844b40e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98576a8b844b40e78.jpg"/><Relationship Id="rId35886a8b844b42177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35886a8b844b42177.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>