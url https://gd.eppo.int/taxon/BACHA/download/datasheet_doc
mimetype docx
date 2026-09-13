--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Florida groundsel bush, consumption weed, eastern baccharis, groundsel baccharis (US), groundsel bush, groundsel tree, salt bush, saltmarsh elder, sea myrtle, seepwillow, tree groundsel, waterbrush</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25016a8b844b404be" w:history="1">
+            <w:hyperlink r:id="rId14166aa6150cb74c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14986a8b844b40529" w:history="1">
+            <w:hyperlink r:id="rId60806aa6150cb752c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> BACHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75783219" name="name70926a8b844b40e7a" descr="255.jpg"/>
+                  <wp:docPr id="36808122" name="name70086aa6150cb7ea4" descr="255.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="255.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98576a8b844b40e78" cstate="print"/>
+                          <a:blip r:embed="rId35896aa6150cb7ea2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29156a8b844b40f9e" w:history="1">
+            <w:hyperlink r:id="rId67916aa6150cb7fb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -769,63 +769,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013). The plant is also recorded as planted in the Ataturk arboretum in Istanbul, but has so far not been recorded in the wild (Ibreliler Website, www.ibreliler.com).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77868347" name="name83806a8b844b42179" descr="BACHA_distribution_map.jpg"/>
+            <wp:docPr id="74985279" name="name81786aa6150cb8fa2" descr="BACHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="BACHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35886a8b844b42177" cstate="print"/>
+                    <a:blip r:embed="rId89746aa6150cb8f9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3910,51 +3910,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. NSW Agriculture, Grafton (US) (in French).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for Baccharis halimifolia. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17546a8b844b43802" w:history="1">
+      <w:hyperlink r:id="rId23466aa6150cba538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4038,101 +4038,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fédération des Conservatoires Botaniques Nationaux (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81876a8b844b438d9" w:history="1">
+      <w:hyperlink r:id="rId72096aa6150cba616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America, Vol. 20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47836a8b844b4392d" w:history="1">
+      <w:hyperlink r:id="rId48236aa6150cba66a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4207,92 +4207,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1639–1658. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58866a8b844b439f7" w:history="1">
+      <w:hyperlink r:id="rId14386aa6150cba72f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-013-0597-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gobierno Vasco. Direccion de Biodiversidad y Participacion Ambiental. Comision Internacional de Seguimiento e Intercambio de Experiencias (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61016a8b844b43a3f" w:history="1">
+      <w:hyperlink r:id="rId48926aa6150cba776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ingurumena. ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/ es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios. pdf </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4372,51 +4372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Alien Species in Belgium Website, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20066a8b844b43b10" w:history="1">
+      <w:hyperlink r:id="rId54356aa6150cba855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/species/show/41 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4636,51 +4636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197–228 (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio de agricultura, alimentacion y medio ambiente, Boletın Official de Estado, Lunes 12 de diciembre de (2011), Num. 29, Sec. I., 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066a8b844b43cbc" w:history="1">
+      <w:hyperlink r:id="rId46916aa6150cbaa02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011- 19398.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Spanish). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4713,51 +4713,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Conservatoire Botanique National de Brest (in French). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LIFE project 08NAT/E/000055 Website Restoration of habitats of Community interest in estuaries of the Basque Country. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79736a8b844b43d3a" w:history="1">
+      <w:hyperlink r:id="rId18456aa6150cbaa80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. ingurumena.ejgv.euskadi.net/r49-life55/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4924,51 +4924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. USDA NRCS, 3p. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nova Scotia Website, Species at Risk Conservation Fund 2009 Approved Projects. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41816a8b844b43e8f" w:history="1">
+      <w:hyperlink r:id="rId86576aa6150cbabd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://novascotia.ca/natr/wildlife/conservationfund/ 2009projects.asp </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5476,51 +5476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA-ARS Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Germplasm Resources Information Network - (GRIN) National Germplasm Resources Laboratory, Beltsville, Maryland (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92916a8b844b44211" w:history="1">
+      <w:hyperlink r:id="rId42566aa6150cbaf52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ars-grin.gov/ cgi-bin/npgs/html/taxon.pl?6232</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">accharis halimifoli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a L. Manual of the Alien Plants in Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73926a8b844b4435e" w:history="1">
+      <w:hyperlink r:id="rId69506aa6150cbb094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/baccharishalimifolia-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virtual Herbarium of Australia (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80446a8b844b443bd" w:history="1">
+      <w:hyperlink r:id="rId52166aa6150cbb0f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh. ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> View [accessed on 10 January 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Publishing, Oxon (GB). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39686a8b844b4449a" w:history="1">
+      <w:hyperlink r:id="rId72546aa6150cbb1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baccharis halimifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41976a8b844b4464c" w:history="1">
+      <w:hyperlink r:id="rId61066aa6150cbb361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6233,51 +6233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54896a8b844b44710" w:history="1">
+      <w:hyperlink r:id="rId48146aa6150cbb443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6364,137 +6364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84844328">
+  <w:abstractNum w:abstractNumId="30313965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35109716">
+    <w:lvl w:ilvl="0" w:tplc="45300908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35109716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45300908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84844327">
+  <w:abstractNum w:abstractNumId="30313964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80913306">
+    <w:lvl w:ilvl="0" w:tplc="53427152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7246,55 +7246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84844327">
-    <w:abstractNumId w:val="84844327"/>
+  <w:num w:numId="30313964">
+    <w:abstractNumId w:val="30313964"/>
   </w:num>
-  <w:num w:numId="84844328">
-    <w:abstractNumId w:val="84844328"/>
+  <w:num w:numId="30313965">
+    <w:abstractNumId w:val="30313965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18844,51 +18844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278880013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905107791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25016a8b844b404be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId14986a8b844b40529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId29156a8b844b40f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId17546a8b844b43802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId81876a8b844b438d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId47836a8b844b4392d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId58866a8b844b439f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId61016a8b844b43a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId20066a8b844b43b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId11066a8b844b43cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId79736a8b844b43d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId41816a8b844b43e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId92916a8b844b44211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId73926a8b844b4435e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId80446a8b844b443bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId39686a8b844b4449a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId41976a8b844b4464c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54896a8b844b44710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId98576a8b844b40e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98576a8b844b40e78.jpg"/><Relationship Id="rId35886a8b844b42177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35886a8b844b42177.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321071363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106959738" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14166aa6150cb74c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/" TargetMode="External"/><Relationship Id="rId60806aa6150cb752c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/categorization" TargetMode="External"/><Relationship Id="rId67916aa6150cb7fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BACHA/photos" TargetMode="External"/><Relationship Id="rId23466aa6150cba538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId72096aa6150cba616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invmed.fr/sites/invmed.fr/files/pictures/Fiche%20-%20Baccharis-halimifolia_sr.pdf" TargetMode="External"/><Relationship Id="rId48236aa6150cba66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066181" TargetMode="External"/><Relationship Id="rId14386aa6150cba72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-013-0597-6" TargetMode="External"/><Relationship Id="rId48926aa6150cba776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ingurumena.%20ejgv.euskadi.net/r49-life55c/es/contenidos/informacion/life_estuarios/%20es_life/adjuntos/14_conclusiones_com_internacional_life_estuarios.%20pdf" TargetMode="External"/><Relationship Id="rId54356aa6150cba855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/species/show/41" TargetMode="External"/><Relationship Id="rId46916aa6150cbaa02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boe.es/boe/dias/2011/12/12/pdfs/BOE-A-2011-%2019398.pdf" TargetMode="External"/><Relationship Id="rId18456aa6150cbaa80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20ingurumena.ejgv.euskadi.net/r49-life55/en/" TargetMode="External"/><Relationship Id="rId86576aa6150cbabd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://novascotia.ca/natr/wildlife/conservationfund/%202009projects.asp" TargetMode="External"/><Relationship Id="rId42566aa6150cbaf52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ars-grin.gov/%20cgi-bin/npgs/html/taxon.pl?6232" TargetMode="External"/><Relationship Id="rId69506aa6150cbb094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/baccharishalimifolia-0" TargetMode="External"/><Relationship Id="rId52166aa6150cbb0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.%20ala.org.au/occurrences/search?taxa=baccharis+halimifolia#tab_map" TargetMode="External"/><Relationship Id="rId72546aa6150cbb1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId61066aa6150cbb361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48146aa6150cbb443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12089" TargetMode="External"/><Relationship Id="rId35896aa6150cb7ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35896aa6150cb7ea2.jpg"/><Relationship Id="rId89746aa6150cb8f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89746aa6150cb8f9f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>