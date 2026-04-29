--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -12,83 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AZGSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Weintraub PG, Scheffer SJ, Visser D, Valladares G, Soares Correa A, Shepard BM, Rauf A, Murphy ST, Mujica N, MacVean C, Kroschel J (2017) The invasive Liriomyza huidobrensis (Diptera: Agromyzidae): understanding its pest status and management globally. Journal of Insect Science 17(1), 1-27. https://doi.org/10.1093/jisesa/iew172</t>
   </si>
   <si>
     <t>CSVD00</t>
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi</t>
   </si>
   <si>
     <t>* Zhang Z, Lee Y, Spetz C, Clarke JL, Wang Q, Blystad DR (2014) Invasion of shoot apical meristems by Chrysanthemum stunt viroid differs among Argyranthemum cultivars. Frontiers in Plant Science 6, 53. https://doi.org/10.3389/fpls.2015.00053</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Putnam ML, Miller ML (2007) Rhodococcus fascians in herbaceous perennials. Plant Disease 91(9), 1064-1076.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -392,51 +401,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="391.619" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -446,50 +455,64 @@
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">