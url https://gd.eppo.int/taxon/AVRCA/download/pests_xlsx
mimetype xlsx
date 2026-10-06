--- v2 (2026-08-31)
+++ v3 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AVRCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTBA</t>
   </si>
   <si>
     <t>Anastrepha bahiensis</t>
   </si>
   <si>
     <t>* Façanha TP, Lemos DDP, Silva LCD, Ramos ARF, Silva JG (2019) First record of Anastrepha bahiensis Lima (Diptera: Tephritidae) infesting fruits of Averrhoa carambola L. in the eastern Amazon, Brazil. Revista Brasileira de Entomologia (in press). DOI: 10.1016/j.rbe.2019.07.001. 
 ------- In Para state.</t>
   </si>
@@ -214,50 +214,59 @@
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Schuler H, Witkowski R, van de Vossenberg B, Hoppe B, Mittelbach M, Bukovinszki T, Schwembacher S, van de Meulengraaf B, Lange U, Rode S, Andriolo A (2022) Recent invasion and eradication of two members of the Euwallacea fornicatus species complex (Coleoptera: Curculionidae: Scolytinae) from tropical greenhouses in Europe. Biological Invasions. https://doi.org/10.1007/s10530-022-02929-w
 ------- host in Italy.</t>
   </si>
   <si>
     <t>ECDYAU</t>
   </si>
   <si>
     <t>Gymnandrosoma aurantianum</t>
   </si>
   <si>
     <t>* Cabrera-Asencio I, Vélez A, Henríquez S &amp; Santiago-Blay J (2013) Melicoccus bijugatus Jacquin (Sapindaceae), quenepa: A new host plant record for the Citrus Fruit Borer, Gymnandrosoma aurantianum Lima, 1927 (Lepidoptera: Tortricidae) and the genus Gymnandrosoma in Puerto Rico. Life: The Excitement of Biology, 1(1), 3–16. https://doi.org/10.9784/LEB1(1)Cabrera.02
 ------- confirmed host.</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Martins dos S. D, Fornazier MJ, Peronti ALBG, Culik MP, Souza CAS, Taques RC, Zanuncio Jr JS, Queiroz RB (2019) Maconellicoccus hirsutus (Hemiptera: Pseudococcidae) in Brazil: recent spread, natural enemies, and new hosts. Florida Entomologist 102(2), 438-443.  https://doi.org/10.1653/024.102.0225
 ------- Confirmed host in Brazil.</t>
+  </si>
+  <si>
+    <t>SAISNI</t>
+  </si>
+  <si>
+    <t>Parasaissetia nigra</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* Flechtmann CHW (1967) Contribution to knowledge of the mites of plants of some regions of the State of Sao Paulo (as a systematic survey including new species). Piracicaba, Brasil: 47.</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* Grové T Steyn WP &amp; Beer MS de (2000) Host status of Hass avocado fruit for the false codling moth, Cryptophlebia leucotreta (Meyrick) (Lepidoptera: Tortricidae) South African Avocado Growers’ Association Yearbook 2000. 23:99-102</t>
   </si>
   <si>
     <t>THRIHA</t>
   </si>
   <si>
     <t>Thrips hawaiiensis</t>
   </si>
@@ -636,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462.316" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -994,105 +1003,119 @@
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>74</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>77</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
         <v>78</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>