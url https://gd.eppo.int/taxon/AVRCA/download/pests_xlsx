--- v0 (2025-10-30)
+++ v1 (2026-04-29)
@@ -165,51 +165,51 @@
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTCO</t>
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Badii KB, Billah MK, Afreh-Nuamah K, Obeng-Ofori D (2015) Species composition and host range of fruit-infesting flies (Diptera: Tephritidae) in northern Ghana. International Journal of Tropical Insect Science 35(3), 137-151.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CLBV00</t>
   </si>
   <si>
     <t>Citrivirus citri</t>
   </si>
   <si>
     <t>* Yang HJ, Lim S, Yea MC, Kim RH, Kim YH (2024) First report of apple stem grooving virus and citrus leaf blotch virus infecting carambola worldwide. Plant Disease 108(5), 1408. https://doi.org/10.1094/PDIS-09-23-1813-PDN</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Schuler H, Witkowski R, van de Vossenberg B, Hoppe B, Mittelbach M, Bukovinszki T, Schwembacher S, van de Meulengraaf B, Lange U, Rode S, Andriolo A (2022) Recent invasion and eradication of two members of the Euwallacea fornicatus species complex (Coleoptera: Curculionidae: Scolytinae) from tropical greenhouses in Europe. Biological Invasions. https://doi.org/10.1007/s10530-022-02929-w
 ------- host in Italy.</t>
   </si>
   <si>
     <t>ECDYAU</t>
   </si>
   <si>
     <t>Gymnandrosoma aurantianum</t>