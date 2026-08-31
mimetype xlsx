--- v1 (2026-04-29)
+++ v2 (2026-08-31)
@@ -12,96 +12,105 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AVRCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTBA</t>
   </si>
   <si>
     <t>Anastrepha bahiensis</t>
   </si>
   <si>
     <t>* Façanha TP, Lemos DDP, Silva LCD, Ramos ARF, Silva JG (2019) First record of Anastrepha bahiensis Lima (Diptera: Tephritidae) infesting fruits of Averrhoa carambola L. in the eastern Amazon, Brazil. Revista Brasileira de Entomologia (in press). DOI: 10.1016/j.rbe.2019.07.001. 
 ------- In Para state.</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Garcia FRM, Norrbom AL (2011) Tephritoid flies (Diptera, Tephritoidea) and their plant hosts from the state of Santa Catarina in southern Brazil. Florida Entomologist 94, 151–157.
 * Leal MR, Souza SAS, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Diversidade de moscas-das-frutas, suas plantas hospedeiras e seus parasitóides nas regiões Norte e Noroeste do Estado do Rio de Janeiro, Brasil. Ciência Rural 39, 627–634. 
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
   <si>
     <t>ANSTOB</t>
   </si>
   <si>
     <t>Anastrepha obliqua</t>
   </si>
   <si>
     <t xml:space="preserve">* Barreto MR, Adaime R, de Sousa MD, de Souza-Filho MF, Strikis PC, Teodoro AV, Zucchi RA (2020) Survey of Tephritidae and Lonchaeidae (Diptera), their host plants and parasitoids in the state of Sergipe, Brazil. Nativa 8(3), 413-419. https://doi.org/10.31413/nativa.v8i3.8596 </t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Rocha Leal M, da Silva Souza SA, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Fruit fly diversity, their host plants and their parasitoids in the northern and northwestern regions of Rio de Janeiro State, Brazil. Ciência Rural 39(3), 627–637.</t>
   </si>
   <si>
     <t>ANSTSO</t>
   </si>
   <si>
     <t>Anastrepha sororcula</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Swanson RW, Baranowski RM (1972) Host range and infestation by the Caribbean fruit fly, Anastrepha suspensa (Diptera: Tephritidae), in south Florida. Proceedings of the Florida State Horticultural Society, 271-273.</t>
   </si>
   <si>
     <t>BCTRCO</t>
   </si>
   <si>
     <t>Bactrocera correcta</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
@@ -627,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462.316" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -707,65 +716,65 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>18</v>
       </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
@@ -971,105 +980,119 @@
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>74</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
         <v>75</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>76</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>