--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409069b30ca1b6ef7" w:history="1">
+            <w:hyperlink r:id="rId290569cde95e8f028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395869b30ca1b6f3d" w:history="1">
+            <w:hyperlink r:id="rId867869cde95e8f06d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84160548" name="name463369b30ca1b7452" descr="254.jpg"/>
+                  <wp:docPr id="5757717" name="name376669cde95e8f68d" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId991669b30ca1b7450" cstate="print"/>
+                          <a:blip r:embed="rId321969cde95e8f68b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId820369b30ca1b755d" w:history="1">
+            <w:hyperlink r:id="rId708169cde95e8f7c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48724820" name="name963069b30ca1b87e8" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="35521843" name="name334069cde95e90979" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId531969b30ca1b87e4" cstate="print"/>
+                    <a:blip r:embed="rId271269cde95e90976" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464569b30ca1b8e74" w:history="1">
+      <w:hyperlink r:id="rId174569cde95e90fc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222969b30ca1b8e98" w:history="1">
+      <w:hyperlink r:id="rId970669cde95e90fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376469b30ca1b968d" w:history="1">
+      <w:hyperlink r:id="rId280369cde95e917d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701769b30ca1b974b" w:history="1">
+      <w:hyperlink r:id="rId666169cde95e918c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659669b30ca1b97e9" w:history="1">
+      <w:hyperlink r:id="rId488569cde95e91965" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837869b30ca1b987a" w:history="1">
+      <w:hyperlink r:id="rId559269cde95e91a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708369b30ca1b98f1" w:history="1">
+      <w:hyperlink r:id="rId918769cde95e91a6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125469b30ca1b9dab" w:history="1">
+      <w:hyperlink r:id="rId524669cde95e91f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268269b30ca1b9e5c" w:history="1">
+      <w:hyperlink r:id="rId335669cde95e91fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560269b30ca1b9f99" w:history="1">
+      <w:hyperlink r:id="rId681869cde95e920ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933169b30ca1ba137" w:history="1">
+      <w:hyperlink r:id="rId915869cde95e9228a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55212472" name="name777969b30ca1ba1dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="76652806" name="name444369cde95e925d9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId896169b30ca1ba1db" cstate="print"/>
+                    <a:blip r:embed="rId939569cde95e925d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26943943">
+  <w:abstractNum w:abstractNumId="18681723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27024375">
+    <w:lvl w:ilvl="0" w:tplc="77202123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27024375" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77202123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26943942">
+  <w:abstractNum w:abstractNumId="18681722">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41939888">
+    <w:lvl w:ilvl="0" w:tplc="50298411">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26943942">
-    <w:abstractNumId w:val="26943942"/>
+  <w:num w:numId="18681722">
+    <w:abstractNumId w:val="18681722"/>
   </w:num>
-  <w:num w:numId="26943943">
-    <w:abstractNumId w:val="26943943"/>
+  <w:num w:numId="18681723">
+    <w:abstractNumId w:val="18681723"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481421518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845321771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId409069b30ca1b6ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId395869b30ca1b6f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId820369b30ca1b755d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId464569b30ca1b8e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId222969b30ca1b8e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId376469b30ca1b968d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId701769b30ca1b974b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId659669b30ca1b97e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId837869b30ca1b987a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId708369b30ca1b98f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId125469b30ca1b9dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId268269b30ca1b9e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId560269b30ca1b9f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId933169b30ca1ba137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId991669b30ca1b7450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991669b30ca1b7450.jpg"/><Relationship Id="rId531969b30ca1b87e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId531969b30ca1b87e4.jpg"/><Relationship Id="rId896169b30ca1ba1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId896169b30ca1ba1db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424507710" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415220694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId290569cde95e8f028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId867869cde95e8f06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId708169cde95e8f7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId174569cde95e90fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId970669cde95e90fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId280369cde95e917d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId666169cde95e918c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId488569cde95e91965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId559269cde95e91a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId918769cde95e91a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId524669cde95e91f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId335669cde95e91fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId681869cde95e920ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId915869cde95e9228a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId321969cde95e8f68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321969cde95e8f68b.jpg"/><Relationship Id="rId271269cde95e90976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId271269cde95e90976.jpg"/><Relationship Id="rId939569cde95e925d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId939569cde95e925d7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>