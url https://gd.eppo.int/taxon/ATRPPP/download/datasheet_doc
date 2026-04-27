--- v7 (2026-04-02)
+++ v8 (2026-04-27)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290569cde95e8f028" w:history="1">
+            <w:hyperlink r:id="rId452869efe222bfa13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867869cde95e8f06d" w:history="1">
+            <w:hyperlink r:id="rId427269efe222bfa5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5757717" name="name376669cde95e8f68d" descr="254.jpg"/>
+                  <wp:docPr id="1007997" name="name956869efe222c002e" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId321969cde95e8f68b" cstate="print"/>
+                          <a:blip r:embed="rId226269efe222c002d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId708169cde95e8f7c9" w:history="1">
+            <w:hyperlink r:id="rId114969efe222c0151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35521843" name="name334069cde95e90979" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="9865750" name="name804069efe222c1340" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId271269cde95e90976" cstate="print"/>
+                    <a:blip r:embed="rId548569efe222c133b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174569cde95e90fc6" w:history="1">
+      <w:hyperlink r:id="rId323369efe222c19dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970669cde95e90fea" w:history="1">
+      <w:hyperlink r:id="rId106869efe222c1a1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280369cde95e917d2" w:history="1">
+      <w:hyperlink r:id="rId463269efe222c2253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666169cde95e918c8" w:history="1">
+      <w:hyperlink r:id="rId281469efe222c2310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488569cde95e91965" w:history="1">
+      <w:hyperlink r:id="rId337469efe222c23b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559269cde95e91a0c" w:history="1">
+      <w:hyperlink r:id="rId291369efe222c2440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918769cde95e91a6a" w:history="1">
+      <w:hyperlink r:id="rId509869efe222c249e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524669cde95e91f11" w:history="1">
+      <w:hyperlink r:id="rId913169efe222c29c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335669cde95e91fc0" w:history="1">
+      <w:hyperlink r:id="rId598969efe222c2a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681869cde95e920ff" w:history="1">
+      <w:hyperlink r:id="rId329069efe222c2c0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915869cde95e9228a" w:history="1">
+      <w:hyperlink r:id="rId787869efe222c2da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76652806" name="name444369cde95e925d9" descr="eu_funding_250.png"/>
+            <wp:docPr id="75758569" name="name956169efe222c2e23" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId939569cde95e925d7" cstate="print"/>
+                    <a:blip r:embed="rId239669efe222c2e22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18681723">
+  <w:abstractNum w:abstractNumId="27021096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77202123">
+    <w:lvl w:ilvl="0" w:tplc="45027790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77202123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45027790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18681722">
+  <w:abstractNum w:abstractNumId="27021095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50298411">
+    <w:lvl w:ilvl="0" w:tplc="48771324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18681722">
-    <w:abstractNumId w:val="18681722"/>
+  <w:num w:numId="27021095">
+    <w:abstractNumId w:val="27021095"/>
   </w:num>
-  <w:num w:numId="18681723">
-    <w:abstractNumId w:val="18681723"/>
+  <w:num w:numId="27021096">
+    <w:abstractNumId w:val="27021096"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424507710" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415220694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId290569cde95e8f028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId867869cde95e8f06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId708169cde95e8f7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId174569cde95e90fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId970669cde95e90fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId280369cde95e917d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId666169cde95e918c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId488569cde95e91965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId559269cde95e91a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId918769cde95e91a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId524669cde95e91f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId335669cde95e91fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId681869cde95e920ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId915869cde95e9228a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId321969cde95e8f68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321969cde95e8f68b.jpg"/><Relationship Id="rId271269cde95e90976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId271269cde95e90976.jpg"/><Relationship Id="rId939569cde95e925d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId939569cde95e925d7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171243884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId306440293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId452869efe222bfa13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId427269efe222bfa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId114969efe222c0151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId323369efe222c19dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId106869efe222c1a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId463269efe222c2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId281469efe222c2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId337469efe222c23b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId291369efe222c2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId509869efe222c249e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId913169efe222c29c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId598969efe222c2a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId329069efe222c2c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId787869efe222c2da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId226269efe222c002d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226269efe222c002d.jpg"/><Relationship Id="rId548569efe222c133b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548569efe222c133b.jpg"/><Relationship Id="rId239669efe222c2e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId239669efe222c2e22.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>