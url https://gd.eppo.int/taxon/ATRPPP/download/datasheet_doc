--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452869efe222bfa13" w:history="1">
+            <w:hyperlink r:id="rId98436a0a96694e8b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427269efe222bfa5e" w:history="1">
+            <w:hyperlink r:id="rId53746a0a96694e8fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1007997" name="name956869efe222c002e" descr="254.jpg"/>
+                  <wp:docPr id="60636533" name="name33916a0a96694eece" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId226269efe222c002d" cstate="print"/>
+                          <a:blip r:embed="rId16956a0a96694eecc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId114969efe222c0151" w:history="1">
+            <w:hyperlink r:id="rId84376a0a96694f03c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9865750" name="name804069efe222c1340" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="71069339" name="name41206a0a9669502fc" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId548569efe222c133b" cstate="print"/>
+                    <a:blip r:embed="rId41996a0a9669502f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323369efe222c19dc" w:history="1">
+      <w:hyperlink r:id="rId29266a0a96695095e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106869efe222c1a1d" w:history="1">
+      <w:hyperlink r:id="rId34846a0a966950983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463269efe222c2253" w:history="1">
+      <w:hyperlink r:id="rId34156a0a966951180" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281469efe222c2310" w:history="1">
+      <w:hyperlink r:id="rId71036a0a96695123e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337469efe222c23b0" w:history="1">
+      <w:hyperlink r:id="rId90146a0a9669512dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291369efe222c2440" w:history="1">
+      <w:hyperlink r:id="rId47496a0a96695136c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509869efe222c249e" w:history="1">
+      <w:hyperlink r:id="rId14746a0a9669513cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913169efe222c29c0" w:history="1">
+      <w:hyperlink r:id="rId76096a0a966951865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598969efe222c2a8e" w:history="1">
+      <w:hyperlink r:id="rId99266a0a966951911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329069efe222c2c0b" w:history="1">
+      <w:hyperlink r:id="rId73076a0a966951a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787869efe222c2da2" w:history="1">
+      <w:hyperlink r:id="rId33476a0a966951bdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75758569" name="name956169efe222c2e23" descr="eu_funding_250.png"/>
+            <wp:docPr id="60784949" name="name61046a0a966951c67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId239669efe222c2e22" cstate="print"/>
+                    <a:blip r:embed="rId51696a0a966951c66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27021096">
+  <w:abstractNum w:abstractNumId="43592683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45027790">
+    <w:lvl w:ilvl="0" w:tplc="56500396">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45027790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56500396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27021095">
+  <w:abstractNum w:abstractNumId="43592682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48771324">
+    <w:lvl w:ilvl="0" w:tplc="30273761">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27021095">
-    <w:abstractNumId w:val="27021095"/>
+  <w:num w:numId="43592682">
+    <w:abstractNumId w:val="43592682"/>
   </w:num>
-  <w:num w:numId="27021096">
-    <w:abstractNumId w:val="27021096"/>
+  <w:num w:numId="43592683">
+    <w:abstractNumId w:val="43592683"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171243884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId306440293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId452869efe222bfa13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId427269efe222bfa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId114969efe222c0151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId323369efe222c19dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId106869efe222c1a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId463269efe222c2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId281469efe222c2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId337469efe222c23b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId291369efe222c2440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId509869efe222c249e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId913169efe222c29c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId598969efe222c2a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId329069efe222c2c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId787869efe222c2da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId226269efe222c002d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226269efe222c002d.jpg"/><Relationship Id="rId548569efe222c133b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548569efe222c133b.jpg"/><Relationship Id="rId239669efe222c2e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId239669efe222c2e22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673659390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId262881920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98436a0a96694e8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId53746a0a96694e8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId84376a0a96694f03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId29266a0a96695095e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId34846a0a966950983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId34156a0a966951180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId71036a0a96695123e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId90146a0a9669512dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId47496a0a96695136c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId14746a0a9669513cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId76096a0a966951865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId99266a0a966951911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId73076a0a966951a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33476a0a966951bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId16956a0a96694eecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16956a0a96694eecc.jpg"/><Relationship Id="rId41996a0a9669502f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a0a9669502f8.jpg"/><Relationship Id="rId51696a0a966951c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51696a0a966951c66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>