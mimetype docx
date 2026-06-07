--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98436a0a96694e8b8" w:history="1">
+            <w:hyperlink r:id="rId50556a25c84d77f1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53746a0a96694e8fc" w:history="1">
+            <w:hyperlink r:id="rId82436a25c84d77f61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60636533" name="name33916a0a96694eece" descr="254.jpg"/>
+                  <wp:docPr id="76806925" name="name54886a25c84d7807b" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16956a0a96694eecc" cstate="print"/>
+                          <a:blip r:embed="rId69676a25c84d78079" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84376a0a96694f03c" w:history="1">
+            <w:hyperlink r:id="rId11566a25c84d781d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71069339" name="name41206a0a9669502fc" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="82922726" name="name34446a25c84d797ff" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41996a0a9669502f8" cstate="print"/>
+                    <a:blip r:embed="rId63096a25c84d797fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29266a0a96695095e" w:history="1">
+      <w:hyperlink r:id="rId49306a25c84d79e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34846a0a966950983" w:history="1">
+      <w:hyperlink r:id="rId88846a25c84d79e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34156a0a966951180" w:history="1">
+      <w:hyperlink r:id="rId28576a25c84d7a65f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71036a0a96695123e" w:history="1">
+      <w:hyperlink r:id="rId22526a25c84d7a71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90146a0a9669512dc" w:history="1">
+      <w:hyperlink r:id="rId93216a25c84d7a7b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47496a0a96695136c" w:history="1">
+      <w:hyperlink r:id="rId77316a25c84d7a847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14746a0a9669513cb" w:history="1">
+      <w:hyperlink r:id="rId76756a25c84d7a8a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76096a0a966951865" w:history="1">
+      <w:hyperlink r:id="rId31096a25c84d7ad52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99266a0a966951911" w:history="1">
+      <w:hyperlink r:id="rId58546a25c84d7ae0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73076a0a966951a43" w:history="1">
+      <w:hyperlink r:id="rId94946a25c84d7af42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33476a0a966951bdd" w:history="1">
+      <w:hyperlink r:id="rId36546a25c84d7b0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60784949" name="name61046a0a966951c67" descr="eu_funding_250.png"/>
+            <wp:docPr id="83817510" name="name20346a25c84d7b175" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51696a0a966951c66" cstate="print"/>
+                    <a:blip r:embed="rId17876a25c84d7b174" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43592683">
+  <w:abstractNum w:abstractNumId="72665488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56500396">
+    <w:lvl w:ilvl="0" w:tplc="52666881">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56500396" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52666881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43592682">
+  <w:abstractNum w:abstractNumId="72665487">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30273761">
+    <w:lvl w:ilvl="0" w:tplc="43539951">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43592682">
-    <w:abstractNumId w:val="43592682"/>
+  <w:num w:numId="72665487">
+    <w:abstractNumId w:val="72665487"/>
   </w:num>
-  <w:num w:numId="43592683">
-    <w:abstractNumId w:val="43592683"/>
+  <w:num w:numId="72665488">
+    <w:abstractNumId w:val="72665488"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673659390" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId262881920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98436a0a96694e8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId53746a0a96694e8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId84376a0a96694f03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId29266a0a96695095e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId34846a0a966950983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId34156a0a966951180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId71036a0a96695123e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId90146a0a9669512dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId47496a0a96695136c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId14746a0a9669513cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId76096a0a966951865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId99266a0a966951911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId73076a0a966951a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33476a0a966951bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId16956a0a96694eecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16956a0a96694eecc.jpg"/><Relationship Id="rId41996a0a9669502f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a0a9669502f8.jpg"/><Relationship Id="rId51696a0a966951c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51696a0a966951c66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403075856" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132967280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50556a25c84d77f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId82436a25c84d77f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId11566a25c84d781d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId49306a25c84d79e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId88846a25c84d79e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId28576a25c84d7a65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId22526a25c84d7a71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId93216a25c84d7a7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId77316a25c84d7a847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId76756a25c84d7a8a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId31096a25c84d7ad52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId58546a25c84d7ae0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId94946a25c84d7af42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36546a25c84d7b0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId69676a25c84d78079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69676a25c84d78079.jpg"/><Relationship Id="rId63096a25c84d797fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63096a25c84d797fa.jpg"/><Relationship Id="rId17876a25c84d7b174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17876a25c84d7b174.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>