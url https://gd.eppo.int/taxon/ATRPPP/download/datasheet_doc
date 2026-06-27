--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50556a25c84d77f1c" w:history="1">
+            <w:hyperlink r:id="rId49536a406352dc773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82436a25c84d77f61" w:history="1">
+            <w:hyperlink r:id="rId75596a406352dc7ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76806925" name="name54886a25c84d7807b" descr="254.jpg"/>
+                  <wp:docPr id="10945722" name="name38616a406352dcf3c" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69676a25c84d78079" cstate="print"/>
+                          <a:blip r:embed="rId29396a406352dcf39" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11566a25c84d781d5" w:history="1">
+            <w:hyperlink r:id="rId49806a406352dd04f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82922726" name="name34446a25c84d797ff" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="16743373" name="name71826a406352de26d" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63096a25c84d797fa" cstate="print"/>
+                    <a:blip r:embed="rId70366a406352de26a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49306a25c84d79e37" w:history="1">
+      <w:hyperlink r:id="rId84786a406352de8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88846a25c84d79e5a" w:history="1">
+      <w:hyperlink r:id="rId90556a406352de8e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28576a25c84d7a65f" w:history="1">
+      <w:hyperlink r:id="rId51746a406352df107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22526a25c84d7a71c" w:history="1">
+      <w:hyperlink r:id="rId31006a406352df1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93216a25c84d7a7b7" w:history="1">
+      <w:hyperlink r:id="rId94986a406352df267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77316a25c84d7a847" w:history="1">
+      <w:hyperlink r:id="rId48696a406352df2f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76756a25c84d7a8a4" w:history="1">
+      <w:hyperlink r:id="rId85136a406352df356" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31096a25c84d7ad52" w:history="1">
+      <w:hyperlink r:id="rId65196a406352df80c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58546a25c84d7ae0d" w:history="1">
+      <w:hyperlink r:id="rId18906a406352df8db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94946a25c84d7af42" w:history="1">
+      <w:hyperlink r:id="rId46176a406352dfa3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36546a25c84d7b0e8" w:history="1">
+      <w:hyperlink r:id="rId74246a406352dfbd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83817510" name="name20346a25c84d7b175" descr="eu_funding_250.png"/>
+            <wp:docPr id="56237754" name="name83176a406352dfc39" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17876a25c84d7b174" cstate="print"/>
+                    <a:blip r:embed="rId46976a406352dfc38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72665488">
+  <w:abstractNum w:abstractNumId="39674787">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52666881">
+    <w:lvl w:ilvl="0" w:tplc="60192719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52666881" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60192719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72665487">
+  <w:abstractNum w:abstractNumId="39674786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43539951">
+    <w:lvl w:ilvl="0" w:tplc="51815603">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72665487">
-    <w:abstractNumId w:val="72665487"/>
+  <w:num w:numId="39674786">
+    <w:abstractNumId w:val="39674786"/>
   </w:num>
-  <w:num w:numId="72665488">
-    <w:abstractNumId w:val="72665488"/>
+  <w:num w:numId="39674787">
+    <w:abstractNumId w:val="39674787"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403075856" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132967280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50556a25c84d77f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId82436a25c84d77f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId11566a25c84d781d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId49306a25c84d79e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId88846a25c84d79e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId28576a25c84d7a65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId22526a25c84d7a71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId93216a25c84d7a7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId77316a25c84d7a847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId76756a25c84d7a8a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId31096a25c84d7ad52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId58546a25c84d7ae0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId94946a25c84d7af42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36546a25c84d7b0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId69676a25c84d78079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69676a25c84d78079.jpg"/><Relationship Id="rId63096a25c84d797fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63096a25c84d797fa.jpg"/><Relationship Id="rId17876a25c84d7b174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17876a25c84d7b174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915526719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179200183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49536a406352dc773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId75596a406352dc7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId49806a406352dd04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId84786a406352de8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId90556a406352de8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId51746a406352df107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId31006a406352df1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId94986a406352df267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId48696a406352df2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId85136a406352df356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId65196a406352df80c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId18906a406352df8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId46176a406352dfa3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74246a406352dfbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId29396a406352dcf39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29396a406352dcf39.jpg"/><Relationship Id="rId70366a406352de26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70366a406352de26a.jpg"/><Relationship Id="rId46976a406352dfc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46976a406352dfc38.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>