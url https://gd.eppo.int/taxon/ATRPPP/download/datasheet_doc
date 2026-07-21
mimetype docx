--- v11 (2026-06-27)
+++ v12 (2026-07-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49536a406352dc773" w:history="1">
+            <w:hyperlink r:id="rId44476a5f8e0441c89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75596a406352dc7ba" w:history="1">
+            <w:hyperlink r:id="rId59986a5f8e0441ccb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10945722" name="name38616a406352dcf3c" descr="254.jpg"/>
+                  <wp:docPr id="57823784" name="name12166a5f8e044232a" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29396a406352dcf39" cstate="print"/>
+                          <a:blip r:embed="rId40316a5f8e0442328" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49806a406352dd04f" w:history="1">
+            <w:hyperlink r:id="rId40796a5f8e044244f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16743373" name="name71826a406352de26d" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="88732976" name="name42906a5f8e04434e6" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70366a406352de26a" cstate="print"/>
+                    <a:blip r:embed="rId93476a5f8e04434e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a406352de8bf" w:history="1">
+      <w:hyperlink r:id="rId97076a5f8e0443afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556a406352de8e2" w:history="1">
+      <w:hyperlink r:id="rId90496a5f8e0443b1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51746a406352df107" w:history="1">
+      <w:hyperlink r:id="rId59066a5f8e04442f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a406352df1c8" w:history="1">
+      <w:hyperlink r:id="rId29276a5f8e04443b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94986a406352df267" w:history="1">
+      <w:hyperlink r:id="rId45076a5f8e044444c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48696a406352df2f9" w:history="1">
+      <w:hyperlink r:id="rId59096a5f8e04444db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85136a406352df356" w:history="1">
+      <w:hyperlink r:id="rId82976a5f8e0444539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65196a406352df80c" w:history="1">
+      <w:hyperlink r:id="rId90266a5f8e0444a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18906a406352df8db" w:history="1">
+      <w:hyperlink r:id="rId80786a5f8e0444ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46176a406352dfa3b" w:history="1">
+      <w:hyperlink r:id="rId29696a5f8e0444c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74246a406352dfbd3" w:history="1">
+      <w:hyperlink r:id="rId33376a5f8e0444da8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56237754" name="name83176a406352dfc39" descr="eu_funding_250.png"/>
+            <wp:docPr id="33422798" name="name71616a5f8e0444e02" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46976a406352dfc38" cstate="print"/>
+                    <a:blip r:embed="rId66776a5f8e0444e01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39674787">
+  <w:abstractNum w:abstractNumId="84637604">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60192719">
+    <w:lvl w:ilvl="0" w:tplc="37838031">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60192719" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37838031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39674786">
+  <w:abstractNum w:abstractNumId="84637603">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51815603">
+    <w:lvl w:ilvl="0" w:tplc="79718180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39674786">
-    <w:abstractNumId w:val="39674786"/>
+  <w:num w:numId="84637603">
+    <w:abstractNumId w:val="84637603"/>
   </w:num>
-  <w:num w:numId="39674787">
-    <w:abstractNumId w:val="39674787"/>
+  <w:num w:numId="84637604">
+    <w:abstractNumId w:val="84637604"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915526719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179200183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49536a406352dc773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId75596a406352dc7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId49806a406352dd04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId84786a406352de8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId90556a406352de8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId51746a406352df107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId31006a406352df1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId94986a406352df267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId48696a406352df2f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId85136a406352df356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId65196a406352df80c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId18906a406352df8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId46176a406352dfa3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74246a406352dfbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId29396a406352dcf39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29396a406352dcf39.jpg"/><Relationship Id="rId70366a406352de26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70366a406352de26a.jpg"/><Relationship Id="rId46976a406352dfc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46976a406352dfc38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673935730" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830265390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44476a5f8e0441c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId59986a5f8e0441ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId40796a5f8e044244f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId97076a5f8e0443afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId90496a5f8e0443b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId59066a5f8e04442f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId29276a5f8e04443b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId45076a5f8e044444c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId59096a5f8e04444db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId82976a5f8e0444539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId90266a5f8e0444a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId80786a5f8e0444ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId29696a5f8e0444c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33376a5f8e0444da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId40316a5f8e0442328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40316a5f8e0442328.jpg"/><Relationship Id="rId93476a5f8e04434e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93476a5f8e04434e3.jpg"/><Relationship Id="rId66776a5f8e0444e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66776a5f8e0444e01.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>