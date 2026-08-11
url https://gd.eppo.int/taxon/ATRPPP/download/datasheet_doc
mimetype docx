--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44476a5f8e0441c89" w:history="1">
+            <w:hyperlink r:id="rId56566a7b7f8b464b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59986a5f8e0441ccb" w:history="1">
+            <w:hyperlink r:id="rId75646a7b7f8b464fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57823784" name="name12166a5f8e044232a" descr="254.jpg"/>
+                  <wp:docPr id="52619256" name="name45456a7b7f8b471d0" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40316a5f8e0442328" cstate="print"/>
+                          <a:blip r:embed="rId58736a7b7f8b471ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40796a5f8e044244f" w:history="1">
+            <w:hyperlink r:id="rId26186a7b7f8b4736d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88732976" name="name42906a5f8e04434e6" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="50217970" name="name65776a7b7f8b48cd7" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93476a5f8e04434e3" cstate="print"/>
+                    <a:blip r:embed="rId85206a7b7f8b48cd4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97076a5f8e0443afa" w:history="1">
+      <w:hyperlink r:id="rId65206a7b7f8b49410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90496a5f8e0443b1e" w:history="1">
+      <w:hyperlink r:id="rId57376a7b7f8b49435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59066a5f8e04442f4" w:history="1">
+      <w:hyperlink r:id="rId20816a7b7f8b49c39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29276a5f8e04443b0" w:history="1">
+      <w:hyperlink r:id="rId49776a7b7f8b49cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45076a5f8e044444c" w:history="1">
+      <w:hyperlink r:id="rId82006a7b7f8b49d92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096a5f8e04444db" w:history="1">
+      <w:hyperlink r:id="rId49856a7b7f8b49e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82976a5f8e0444539" w:history="1">
+      <w:hyperlink r:id="rId72546a7b7f8b49e80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90266a5f8e0444a33" w:history="1">
+      <w:hyperlink r:id="rId81656a7b7f8b4a87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80786a5f8e0444ae4" w:history="1">
+      <w:hyperlink r:id="rId92126a7b7f8b4a95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a5f8e0444c1a" w:history="1">
+      <w:hyperlink r:id="rId75266a7b7f8b4ab4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33376a5f8e0444da8" w:history="1">
+      <w:hyperlink r:id="rId46496a7b7f8b4ace6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33422798" name="name71616a5f8e0444e02" descr="eu_funding_250.png"/>
+            <wp:docPr id="14309683" name="name13396a7b7f8b4afe0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66776a5f8e0444e01" cstate="print"/>
+                    <a:blip r:embed="rId80256a7b7f8b4afde" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84637604">
+  <w:abstractNum w:abstractNumId="50115704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37838031">
+    <w:lvl w:ilvl="0" w:tplc="97658923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37838031" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97658923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84637603">
+  <w:abstractNum w:abstractNumId="50115703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79718180">
+    <w:lvl w:ilvl="0" w:tplc="34968270">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84637603">
-    <w:abstractNumId w:val="84637603"/>
+  <w:num w:numId="50115703">
+    <w:abstractNumId w:val="50115703"/>
   </w:num>
-  <w:num w:numId="84637604">
-    <w:abstractNumId w:val="84637604"/>
+  <w:num w:numId="50115704">
+    <w:abstractNumId w:val="50115704"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673935730" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId830265390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44476a5f8e0441c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId59986a5f8e0441ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId40796a5f8e044244f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId97076a5f8e0443afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId90496a5f8e0443b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId59066a5f8e04442f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId29276a5f8e04443b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId45076a5f8e044444c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId59096a5f8e04444db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId82976a5f8e0444539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId90266a5f8e0444a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId80786a5f8e0444ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId29696a5f8e0444c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33376a5f8e0444da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId40316a5f8e0442328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40316a5f8e0442328.jpg"/><Relationship Id="rId93476a5f8e04434e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93476a5f8e04434e3.jpg"/><Relationship Id="rId66776a5f8e0444e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66776a5f8e0444e01.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520396553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217061910" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56566a7b7f8b464b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId75646a7b7f8b464fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId26186a7b7f8b4736d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId65206a7b7f8b49410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId57376a7b7f8b49435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId20816a7b7f8b49c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId49776a7b7f8b49cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId82006a7b7f8b49d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId49856a7b7f8b49e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId72546a7b7f8b49e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId81656a7b7f8b4a87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId92126a7b7f8b4a95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId75266a7b7f8b4ab4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46496a7b7f8b4ace6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId58736a7b7f8b471ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58736a7b7f8b471ce.jpg"/><Relationship Id="rId85206a7b7f8b48cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85206a7b7f8b48cd4.jpg"/><Relationship Id="rId80256a7b7f8b4afde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80256a7b7f8b4afde.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>