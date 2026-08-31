--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56566a7b7f8b464b1" w:history="1">
+            <w:hyperlink r:id="rId55236a960baa59bbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75646a7b7f8b464fc" w:history="1">
+            <w:hyperlink r:id="rId25716a960baa59c04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52619256" name="name45456a7b7f8b471d0" descr="254.jpg"/>
+                  <wp:docPr id="53410723" name="name29946a960baa5a51a" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58736a7b7f8b471ce" cstate="print"/>
+                          <a:blip r:embed="rId33686a960baa5a518" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26186a7b7f8b4736d" w:history="1">
+            <w:hyperlink r:id="rId67686a960baa5a638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50217970" name="name65776a7b7f8b48cd7" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="29321172" name="name52976a960baa5b967" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85206a7b7f8b48cd4" cstate="print"/>
+                    <a:blip r:embed="rId79606a960baa5b964" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a7b7f8b49410" w:history="1">
+      <w:hyperlink r:id="rId14216a960baa5bfc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57376a7b7f8b49435" w:history="1">
+      <w:hyperlink r:id="rId79506a960baa5bfe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20816a7b7f8b49c39" w:history="1">
+      <w:hyperlink r:id="rId32466a960baa5cd38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49776a7b7f8b49cf6" w:history="1">
+      <w:hyperlink r:id="rId48156a960baa5ce2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82006a7b7f8b49d92" w:history="1">
+      <w:hyperlink r:id="rId16126a960baa5cefd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49856a7b7f8b49e22" w:history="1">
+      <w:hyperlink r:id="rId62776a960baa5cff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72546a7b7f8b49e80" w:history="1">
+      <w:hyperlink r:id="rId11736a960baa5d059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81656a7b7f8b4a87d" w:history="1">
+      <w:hyperlink r:id="rId56436a960baa5dd15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a7b7f8b4a95f" w:history="1">
+      <w:hyperlink r:id="rId72346a960baa5ddce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75266a7b7f8b4ab4c" w:history="1">
+      <w:hyperlink r:id="rId73566a960baa5df28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46496a7b7f8b4ace6" w:history="1">
+      <w:hyperlink r:id="rId18466a960baa5e1b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14309683" name="name13396a7b7f8b4afe0" descr="eu_funding_250.png"/>
+            <wp:docPr id="33243467" name="name17676a960baa5e248" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80256a7b7f8b4afde" cstate="print"/>
+                    <a:blip r:embed="rId50946a960baa5e247" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50115704">
+  <w:abstractNum w:abstractNumId="75792587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97658923">
+    <w:lvl w:ilvl="0" w:tplc="86392526">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97658923" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86392526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50115703">
+  <w:abstractNum w:abstractNumId="75792586">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34968270">
+    <w:lvl w:ilvl="0" w:tplc="79225769">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50115703">
-    <w:abstractNumId w:val="50115703"/>
+  <w:num w:numId="75792586">
+    <w:abstractNumId w:val="75792586"/>
   </w:num>
-  <w:num w:numId="50115704">
-    <w:abstractNumId w:val="50115704"/>
+  <w:num w:numId="75792587">
+    <w:abstractNumId w:val="75792587"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520396553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217061910" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56566a7b7f8b464b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId75646a7b7f8b464fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId26186a7b7f8b4736d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId65206a7b7f8b49410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId57376a7b7f8b49435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId20816a7b7f8b49c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId49776a7b7f8b49cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId82006a7b7f8b49d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId49856a7b7f8b49e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId72546a7b7f8b49e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId81656a7b7f8b4a87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId92126a7b7f8b4a95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId75266a7b7f8b4ab4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46496a7b7f8b4ace6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId58736a7b7f8b471ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58736a7b7f8b471ce.jpg"/><Relationship Id="rId85206a7b7f8b48cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85206a7b7f8b48cd4.jpg"/><Relationship Id="rId80256a7b7f8b4afde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80256a7b7f8b4afde.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540426196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723446664" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55236a960baa59bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId25716a960baa59c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId67686a960baa5a638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId14216a960baa5bfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId79506a960baa5bfe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId32466a960baa5cd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId48156a960baa5ce2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId16126a960baa5cefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId62776a960baa5cff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId11736a960baa5d059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId56436a960baa5dd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId72346a960baa5ddce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId73566a960baa5df28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18466a960baa5e1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId33686a960baa5a518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33686a960baa5a518.jpg"/><Relationship Id="rId79606a960baa5b964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79606a960baa5b964.jpg"/><Relationship Id="rId50946a960baa5e247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50946a960baa5e247.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>