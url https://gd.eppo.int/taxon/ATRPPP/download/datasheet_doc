--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55236a960baa59bbe" w:history="1">
+            <w:hyperlink r:id="rId85706ab07db0e0389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25716a960baa59c04" w:history="1">
+            <w:hyperlink r:id="rId32056ab07db0e03cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53410723" name="name29946a960baa5a51a" descr="254.jpg"/>
+                  <wp:docPr id="16401645" name="name18296ab07db0e0b6d" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33686a960baa5a518" cstate="print"/>
+                          <a:blip r:embed="rId66456ab07db0e0b6a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67686a960baa5a638" w:history="1">
+            <w:hyperlink r:id="rId87756ab07db0e0ca4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29321172" name="name52976a960baa5b967" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="68219744" name="name70746ab07db0e1e40" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79606a960baa5b964" cstate="print"/>
+                    <a:blip r:embed="rId67406ab07db0e1e3d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14216a960baa5bfc0" w:history="1">
+      <w:hyperlink r:id="rId95476ab07db0e2603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79506a960baa5bfe5" w:history="1">
+      <w:hyperlink r:id="rId94856ab07db0e262a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32466a960baa5cd38" w:history="1">
+      <w:hyperlink r:id="rId85186ab07db0e2e4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48156a960baa5ce2b" w:history="1">
+      <w:hyperlink r:id="rId68286ab07db0e2f0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16126a960baa5cefd" w:history="1">
+      <w:hyperlink r:id="rId93996ab07db0e2fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62776a960baa5cff6" w:history="1">
+      <w:hyperlink r:id="rId45096ab07db0e309f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11736a960baa5d059" w:history="1">
+      <w:hyperlink r:id="rId77296ab07db0e3101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56436a960baa5dd15" w:history="1">
+      <w:hyperlink r:id="rId64906ab07db0e35be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72346a960baa5ddce" w:history="1">
+      <w:hyperlink r:id="rId49736ab07db0e366e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73566a960baa5df28" w:history="1">
+      <w:hyperlink r:id="rId52986ab07db0e37a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18466a960baa5e1b5" w:history="1">
+      <w:hyperlink r:id="rId34616ab07db0e3959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33243467" name="name17676a960baa5e248" descr="eu_funding_250.png"/>
+            <wp:docPr id="34043661" name="name23856ab07db0e3d40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50946a960baa5e247" cstate="print"/>
+                    <a:blip r:embed="rId89436ab07db0e3d3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75792587">
+  <w:abstractNum w:abstractNumId="43445224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86392526">
+    <w:lvl w:ilvl="0" w:tplc="37439140">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86392526" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37439140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75792586">
+  <w:abstractNum w:abstractNumId="43445223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79225769">
+    <w:lvl w:ilvl="0" w:tplc="48680005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75792586">
-    <w:abstractNumId w:val="75792586"/>
+  <w:num w:numId="43445223">
+    <w:abstractNumId w:val="43445223"/>
   </w:num>
-  <w:num w:numId="75792587">
-    <w:abstractNumId w:val="75792587"/>
+  <w:num w:numId="43445224">
+    <w:abstractNumId w:val="43445224"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540426196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723446664" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55236a960baa59bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId25716a960baa59c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId67686a960baa5a638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId14216a960baa5bfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId79506a960baa5bfe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId32466a960baa5cd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId48156a960baa5ce2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId16126a960baa5cefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId62776a960baa5cff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId11736a960baa5d059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId56436a960baa5dd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId72346a960baa5ddce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId73566a960baa5df28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18466a960baa5e1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId33686a960baa5a518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33686a960baa5a518.jpg"/><Relationship Id="rId79606a960baa5b964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79606a960baa5b964.jpg"/><Relationship Id="rId50946a960baa5e247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50946a960baa5e247.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132973114" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490949909" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85706ab07db0e0389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId32056ab07db0e03cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId87756ab07db0e0ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId95476ab07db0e2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId94856ab07db0e262a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId85186ab07db0e2e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId68286ab07db0e2f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId93996ab07db0e2fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId45096ab07db0e309f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId77296ab07db0e3101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId64906ab07db0e35be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId49736ab07db0e366e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId52986ab07db0e37a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34616ab07db0e3959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId66456ab07db0e0b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66456ab07db0e0b6a.jpg"/><Relationship Id="rId67406ab07db0e1e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67406ab07db0e1e3d.jpg"/><Relationship Id="rId89436ab07db0e3d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89436ab07db0e3d3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>