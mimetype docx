--- v15 (2026-09-21)
+++ v16 (2026-10-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Weir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85706ab07db0e0389" w:history="1">
+            <w:hyperlink r:id="rId89106ad940e616b1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32056ab07db0e03cd" w:history="1">
+            <w:hyperlink r:id="rId46446ad940e616b61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16401645" name="name18296ab07db0e0b6d" descr="254.jpg"/>
+                  <wp:docPr id="30877176" name="name76016ad940e61713b" descr="254.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="254.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66456ab07db0e0b6a" cstate="print"/>
+                          <a:blip r:embed="rId61366ad940e617139" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87756ab07db0e0ca4" w:history="1">
+            <w:hyperlink r:id="rId32696ad940e617235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1336,63 +1336,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68219744" name="name70746ab07db0e1e40" descr="ATRPPP_distribution_map.jpg"/>
+            <wp:docPr id="25533967" name="name39146ad940e61823a" descr="ATRPPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67406ab07db0e1e3d" cstate="print"/>
+                    <a:blip r:embed="rId37776ad940e618238" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2029,72 +2029,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are fusiform, one or two cells, 16–28 x 4.7 µm (see section on morphology above). There is one nucleotide sequence for an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. piniphila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">strain (isolate CBS 197.64, registration date 20 September 2019, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95476ab07db0e2603" w:history="1">
+      <w:hyperlink r:id="rId26906ad940e618808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DOE Joint Genome Institute</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94856ab07db0e262a" w:history="1">
+      <w:hyperlink r:id="rId18676ad940e61882b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ; accessed 13 June 2022). Currently, differentiation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3259,51 +3259,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731, 61 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186ab07db0e2e4d" w:history="1">
+      <w:hyperlink r:id="rId26386ad940e61913a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3378,51 +3378,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877, 46 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68286ab07db0e2f0c" w:history="1">
+      <w:hyperlink r:id="rId90886ad940e619226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3477,51 +3477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926, 33 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93996ab07db0e2fa8" w:history="1">
+      <w:hyperlink r:id="rId60866ad940e6192c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3565,51 +3565,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 463–494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM 1/002(30). EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45096ab07db0e309f" w:history="1">
+      <w:hyperlink r:id="rId37906ad940e619353" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 01 August 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3624,51 +3624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77296ab07db0e3101" w:history="1">
+      <w:hyperlink r:id="rId12706ad940e6193b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 13 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64906ab07db0e35be" w:history="1">
+      <w:hyperlink r:id="rId89436ad940e61986f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7816 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4471,51 +4471,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49736ab07db0e366e" w:history="1">
+      <w:hyperlink r:id="rId39426ad940e61991e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis piniphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52986ab07db0e37a4" w:history="1">
+      <w:hyperlink r:id="rId17376ad940e619a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4894,81 +4894,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34616ab07db0e3959" w:history="1">
+      <w:hyperlink r:id="rId96246ad940e619beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34043661" name="name23856ab07db0e3d40" descr="eu_funding_250.png"/>
+            <wp:docPr id="3749227" name="name95946ad940e619cc2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89436ab07db0e3d3e" cstate="print"/>
+                    <a:blip r:embed="rId44826ad940e619cc1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5066,137 +5066,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43445224">
+  <w:abstractNum w:abstractNumId="98884363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37439140">
+    <w:lvl w:ilvl="0" w:tplc="40793115">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37439140" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40793115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43445223">
+  <w:abstractNum w:abstractNumId="98884362">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48680005">
+    <w:lvl w:ilvl="0" w:tplc="10511930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5948,55 +5948,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43445223">
-    <w:abstractNumId w:val="43445223"/>
+  <w:num w:numId="98884362">
+    <w:abstractNumId w:val="98884362"/>
   </w:num>
-  <w:num w:numId="43445224">
-    <w:abstractNumId w:val="43445224"/>
+  <w:num w:numId="98884363">
+    <w:abstractNumId w:val="98884363"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17546,51 +17546,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132973114" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490949909" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85706ab07db0e0389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId32056ab07db0e03cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId87756ab07db0e0ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId95476ab07db0e2603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId94856ab07db0e262a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId85186ab07db0e2e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId68286ab07db0e2f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId93996ab07db0e2fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId45096ab07db0e309f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId77296ab07db0e3101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId64906ab07db0e35be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId49736ab07db0e366e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId52986ab07db0e37a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34616ab07db0e3959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId66456ab07db0e0b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66456ab07db0e0b6a.jpg"/><Relationship Id="rId67406ab07db0e1e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67406ab07db0e1e3d.jpg"/><Relationship Id="rId89436ab07db0e3d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89436ab07db0e3d3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741729306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299864207" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89106ad940e616b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/" TargetMode="External"/><Relationship Id="rId46446ad940e616b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/categorization" TargetMode="External"/><Relationship Id="rId32696ad940e617235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP/photos" TargetMode="External"/><Relationship Id="rId26906ad940e618808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jgi.doe.gov/" TargetMode="External"/><Relationship Id="rId18676ad940e61882b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?mode=Info&amp;id=2614604" TargetMode="External"/><Relationship Id="rId26386ad940e61913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId90886ad940e619226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId60866ad940e6192c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId37906ad940e619353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId12706ad940e6193b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPP" TargetMode="External"/><Relationship Id="rId89436ad940e61986f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7816" TargetMode="External"/><Relationship Id="rId39426ad940e61991e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId17376ad940e619a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96246ad940e619beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId61366ad940e617139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366ad940e617139.jpg"/><Relationship Id="rId37776ad940e618238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37776ad940e618238.jpg"/><Relationship Id="rId44826ad940e619cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44826ad940e619cc1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>