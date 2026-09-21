--- v15 (2026-08-31)
+++ v16 (2026-09-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36316a960b50e337f" w:history="1">
+            <w:hyperlink r:id="rId31906ab0857e45a49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82366a960b50e33c4" w:history="1">
+            <w:hyperlink r:id="rId99016ab0857e45a8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20677677" name="name85956a960b50e3cf6" descr="252.jpg"/>
+                  <wp:docPr id="3047870" name="name77056ab0857e46303" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21406a960b50e3cf5" cstate="print"/>
+                          <a:blip r:embed="rId93146ab0857e46301" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31406a960b50e3e1e" w:history="1">
+            <w:hyperlink r:id="rId11136ab0857e4642a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65757785" name="name12686a960b50e5cf5" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="82521442" name="name38336ab0857e47620" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39146a960b50e5cf2" cstate="print"/>
+                    <a:blip r:embed="rId10256ab0857e4761d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17966a960b50e6e87" w:history="1">
+      <w:hyperlink r:id="rId75916ab0857e4832e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80276a960b50e6f10" w:history="1">
+      <w:hyperlink r:id="rId61296ab0857e483c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73566a960b50e7072" w:history="1">
+      <w:hyperlink r:id="rId86406ab0857e4852c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53906a960b50e7123" w:history="1">
+      <w:hyperlink r:id="rId10696ab0857e485e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51616a960b50e71b7" w:history="1">
+      <w:hyperlink r:id="rId81856ab0857e48673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896a960b50e7228" w:history="1">
+      <w:hyperlink r:id="rId13366ab0857e486e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92586a960b50e726f" w:history="1">
+      <w:hyperlink r:id="rId33536ab0857e4872b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a960b50e734f" w:history="1">
+      <w:hyperlink r:id="rId40946ab0857e4880a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99826a960b50e73b0" w:history="1">
+      <w:hyperlink r:id="rId35046ab0857e4886a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92016a960b50e73ef" w:history="1">
+      <w:hyperlink r:id="rId12596ab0857e488a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14666a960b50e742d" w:history="1">
+      <w:hyperlink r:id="rId61676ab0857e488e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76556a960b50e76bd" w:history="1">
+      <w:hyperlink r:id="rId19876ab0857e48b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41766a960b50e774f" w:history="1">
+      <w:hyperlink r:id="rId59536ab0857e48ba1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28836a960b50e795d" w:history="1">
+      <w:hyperlink r:id="rId74166ab0857e48da8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16206a960b50e7a28" w:history="1">
+      <w:hyperlink r:id="rId45046ab0857e48e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90146a960b50e7b66" w:history="1">
+      <w:hyperlink r:id="rId29646ab0857e48faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79036a960b50e7cfa" w:history="1">
+      <w:hyperlink r:id="rId35366ab0857e4913a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53700992" name="name75046a960b50e8152" descr="eu_funding_250.png"/>
+            <wp:docPr id="78722275" name="name52316ab0857e491ed" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90306a960b50e8150" cstate="print"/>
+                    <a:blip r:embed="rId46676ab0857e491ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53724057">
+  <w:abstractNum w:abstractNumId="18904595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43581319">
+    <w:lvl w:ilvl="0" w:tplc="99177822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43581319" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99177822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53724056">
+  <w:abstractNum w:abstractNumId="18904594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66605557">
+    <w:lvl w:ilvl="0" w:tplc="14745054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53724056">
-    <w:abstractNumId w:val="53724056"/>
+  <w:num w:numId="18904594">
+    <w:abstractNumId w:val="18904594"/>
   </w:num>
-  <w:num w:numId="53724057">
-    <w:abstractNumId w:val="53724057"/>
+  <w:num w:numId="18904595">
+    <w:abstractNumId w:val="18904595"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId551978616" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId326331236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36316a960b50e337f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId82366a960b50e33c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId31406a960b50e3e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId17966a960b50e6e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId80276a960b50e6f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId73566a960b50e7072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId53906a960b50e7123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId51616a960b50e71b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId44896a960b50e7228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId92586a960b50e726f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId94596a960b50e734f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId99826a960b50e73b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId92016a960b50e73ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId14666a960b50e742d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId76556a960b50e76bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId41766a960b50e774f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId28836a960b50e795d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId16206a960b50e7a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId90146a960b50e7b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79036a960b50e7cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId21406a960b50e3cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21406a960b50e3cf5.jpg"/><Relationship Id="rId39146a960b50e5cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39146a960b50e5cf2.jpg"/><Relationship Id="rId90306a960b50e8150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90306a960b50e8150.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId341437955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275492291" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31906ab0857e45a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId99016ab0857e45a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId11136ab0857e4642a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId75916ab0857e4832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId61296ab0857e483c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId86406ab0857e4852c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId10696ab0857e485e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId81856ab0857e48673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId13366ab0857e486e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId33536ab0857e4872b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId40946ab0857e4880a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId35046ab0857e4886a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId12596ab0857e488a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId61676ab0857e488e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId19876ab0857e48b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId59536ab0857e48ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId74166ab0857e48da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId45046ab0857e48e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId29646ab0857e48faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35366ab0857e4913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId93146ab0857e46301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93146ab0857e46301.jpg"/><Relationship Id="rId10256ab0857e4761d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10256ab0857e4761d.jpg"/><Relationship Id="rId46676ab0857e491ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46676ab0857e491ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>