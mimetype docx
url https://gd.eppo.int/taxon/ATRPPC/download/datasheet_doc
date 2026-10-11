--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31906ab0857e45a49" w:history="1">
+            <w:hyperlink r:id="rId27296acba5f0e9cd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99016ab0857e45a8c" w:history="1">
+            <w:hyperlink r:id="rId49236acba5f0e9d19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3047870" name="name77056ab0857e46303" descr="252.jpg"/>
+                  <wp:docPr id="75243348" name="name90726acba5f0ea22a" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93146ab0857e46301" cstate="print"/>
+                          <a:blip r:embed="rId20186acba5f0ea228" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11136ab0857e4642a" w:history="1">
+            <w:hyperlink r:id="rId85806acba5f0ea36d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82521442" name="name38336ab0857e47620" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="58618755" name="name16516acba5f0eb82a" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10256ab0857e4761d" cstate="print"/>
+                    <a:blip r:embed="rId29976acba5f0eb826" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916ab0857e4832e" w:history="1">
+      <w:hyperlink r:id="rId24706acba5f0ec5f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61296ab0857e483c9" w:history="1">
+      <w:hyperlink r:id="rId92276acba5f0ec67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86406ab0857e4852c" w:history="1">
+      <w:hyperlink r:id="rId19336acba5f0ec7e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10696ab0857e485e0" w:history="1">
+      <w:hyperlink r:id="rId29776acba5f0ec89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81856ab0857e48673" w:history="1">
+      <w:hyperlink r:id="rId43556acba5f0ec930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13366ab0857e486e5" w:history="1">
+      <w:hyperlink r:id="rId49826acba5f0ec9a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33536ab0857e4872b" w:history="1">
+      <w:hyperlink r:id="rId23196acba5f0ec9ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40946ab0857e4880a" w:history="1">
+      <w:hyperlink r:id="rId51056acba5f0ecace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35046ab0857e4886a" w:history="1">
+      <w:hyperlink r:id="rId12246acba5f0ecb3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12596ab0857e488a9" w:history="1">
+      <w:hyperlink r:id="rId69426acba5f0ecb7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61676ab0857e488e8" w:history="1">
+      <w:hyperlink r:id="rId28146acba5f0ecbbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19876ab0857e48b4b" w:history="1">
+      <w:hyperlink r:id="rId63246acba5f0ece2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59536ab0857e48ba1" w:history="1">
+      <w:hyperlink r:id="rId57946acba5f0ece81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74166ab0857e48da8" w:history="1">
+      <w:hyperlink r:id="rId99986acba5f0ed08f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45046ab0857e48e72" w:history="1">
+      <w:hyperlink r:id="rId60356acba5f0ed159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29646ab0857e48faa" w:history="1">
+      <w:hyperlink r:id="rId80846acba5f0ed298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366ab0857e4913a" w:history="1">
+      <w:hyperlink r:id="rId58426acba5f0ed431" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78722275" name="name52316ab0857e491ed" descr="eu_funding_250.png"/>
+            <wp:docPr id="94129715" name="name34996acba5f0ed4d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46676ab0857e491ec" cstate="print"/>
+                    <a:blip r:embed="rId88456acba5f0ed4d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18904595">
+  <w:abstractNum w:abstractNumId="97297918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99177822">
+    <w:lvl w:ilvl="0" w:tplc="78078303">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99177822" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78078303" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18904594">
+  <w:abstractNum w:abstractNumId="97297917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14745054">
+    <w:lvl w:ilvl="0" w:tplc="35858964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18904594">
-    <w:abstractNumId w:val="18904594"/>
+  <w:num w:numId="97297917">
+    <w:abstractNumId w:val="97297917"/>
   </w:num>
-  <w:num w:numId="18904595">
-    <w:abstractNumId w:val="18904595"/>
+  <w:num w:numId="97297918">
+    <w:abstractNumId w:val="97297918"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId341437955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275492291" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31906ab0857e45a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId99016ab0857e45a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId11136ab0857e4642a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId75916ab0857e4832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId61296ab0857e483c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId86406ab0857e4852c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId10696ab0857e485e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId81856ab0857e48673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId13366ab0857e486e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId33536ab0857e4872b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId40946ab0857e4880a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId35046ab0857e4886a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId12596ab0857e488a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId61676ab0857e488e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId19876ab0857e48b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId59536ab0857e48ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId74166ab0857e48da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId45046ab0857e48e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId29646ab0857e48faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35366ab0857e4913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId93146ab0857e46301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93146ab0857e46301.jpg"/><Relationship Id="rId10256ab0857e4761d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10256ab0857e4761d.jpg"/><Relationship Id="rId46676ab0857e491ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46676ab0857e491ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106949921" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId990211296" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27296acba5f0e9cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId49236acba5f0e9d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId85806acba5f0ea36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId24706acba5f0ec5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId92276acba5f0ec67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId19336acba5f0ec7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId29776acba5f0ec89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId43556acba5f0ec930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId49826acba5f0ec9a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId23196acba5f0ec9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId51056acba5f0ecace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId12246acba5f0ecb3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId69426acba5f0ecb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId28146acba5f0ecbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId63246acba5f0ece2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId57946acba5f0ece81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId99986acba5f0ed08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId60356acba5f0ed159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId80846acba5f0ed298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58426acba5f0ed431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId20186acba5f0ea228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20186acba5f0ea228.jpg"/><Relationship Id="rId29976acba5f0eb826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29976acba5f0eb826.jpg"/><Relationship Id="rId88456acba5f0ed4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88456acba5f0ed4d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>