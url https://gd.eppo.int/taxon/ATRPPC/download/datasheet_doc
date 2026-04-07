--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251669b9e51fb2db2" w:history="1">
+            <w:hyperlink r:id="rId873069d52e0e839b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122469b9e51fb2df5" w:history="1">
+            <w:hyperlink r:id="rId917469d52e0e839f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96502251" name="name468869b9e51fb3489" descr="252.jpg"/>
+                  <wp:docPr id="87628748" name="name764469d52e0e84036" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId391569b9e51fb3487" cstate="print"/>
+                          <a:blip r:embed="rId441669d52e0e84033" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId934169b9e51fb35d8" w:history="1">
+            <w:hyperlink r:id="rId976669d52e0e84138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20804559" name="name909769b9e51fb46b3" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="22501921" name="name928669d52e0e85538" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId818369b9e51fb46af" cstate="print"/>
+                    <a:blip r:embed="rId500569d52e0e85535" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498969b9e51fb55fe" w:history="1">
+      <w:hyperlink r:id="rId814669d52e0e8625d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896569b9e51fb569a" w:history="1">
+      <w:hyperlink r:id="rId730969d52e0e862e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901369b9e51fb5890" w:history="1">
+      <w:hyperlink r:id="rId406569d52e0e86445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333569b9e51fb5947" w:history="1">
+      <w:hyperlink r:id="rId913169d52e0e864f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912469b9e51fb5a3b" w:history="1">
+      <w:hyperlink r:id="rId760969d52e0e86584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229369b9e51fb5ab6" w:history="1">
+      <w:hyperlink r:id="rId991769d52e0e865f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296769b9e51fb5b30" w:history="1">
+      <w:hyperlink r:id="rId737869d52e0e86638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420369b9e51fb5c38" w:history="1">
+      <w:hyperlink r:id="rId997669d52e0e86714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766469b9e51fb5cb0" w:history="1">
+      <w:hyperlink r:id="rId580269d52e0e86772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730269b9e51fb5cf3" w:history="1">
+      <w:hyperlink r:id="rId264969d52e0e867b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298069b9e51fb5d4b" w:history="1">
+      <w:hyperlink r:id="rId909069d52e0e867ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613369b9e51fb5ffe" w:history="1">
+      <w:hyperlink r:id="rId479569d52e0e86a34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570769b9e51fb6064" w:history="1">
+      <w:hyperlink r:id="rId362569d52e0e86a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId424469b9e51fb62be" w:history="1">
+      <w:hyperlink r:id="rId735169d52e0e86cb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859569b9e51fb63b8" w:history="1">
+      <w:hyperlink r:id="rId259169d52e0e86d80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347869b9e51fb64fb" w:history="1">
+      <w:hyperlink r:id="rId184169d52e0e86f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346569b9e51fb668e" w:history="1">
+      <w:hyperlink r:id="rId577269d52e0e8709e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14944175" name="name176069b9e51fb6709" descr="eu_funding_250.png"/>
+            <wp:docPr id="45957867" name="name999469d52e0e87108" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId758169b9e51fb6708" cstate="print"/>
+                    <a:blip r:embed="rId598569d52e0e87107" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44725712">
+  <w:abstractNum w:abstractNumId="32321987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62422407">
+    <w:lvl w:ilvl="0" w:tplc="81956483">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62422407" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81956483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44725711">
+  <w:abstractNum w:abstractNumId="32321986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74434732">
+    <w:lvl w:ilvl="0" w:tplc="32605534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44725711">
-    <w:abstractNumId w:val="44725711"/>
+  <w:num w:numId="32321986">
+    <w:abstractNumId w:val="32321986"/>
   </w:num>
-  <w:num w:numId="44725712">
-    <w:abstractNumId w:val="44725712"/>
+  <w:num w:numId="32321987">
+    <w:abstractNumId w:val="32321987"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570431909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId568605541" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId251669b9e51fb2db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId122469b9e51fb2df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId934169b9e51fb35d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId498969b9e51fb55fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId896569b9e51fb569a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId901369b9e51fb5890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId333569b9e51fb5947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId912469b9e51fb5a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId229369b9e51fb5ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId296769b9e51fb5b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId420369b9e51fb5c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId766469b9e51fb5cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId730269b9e51fb5cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId298069b9e51fb5d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId613369b9e51fb5ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId570769b9e51fb6064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId424469b9e51fb62be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId859569b9e51fb63b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId347869b9e51fb64fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId346569b9e51fb668e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId391569b9e51fb3487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId391569b9e51fb3487.jpg"/><Relationship Id="rId818369b9e51fb46af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId818369b9e51fb46af.jpg"/><Relationship Id="rId758169b9e51fb6708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758169b9e51fb6708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705321221" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755694692" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId873069d52e0e839b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId917469d52e0e839f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId976669d52e0e84138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId814669d52e0e8625d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId730969d52e0e862e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId406569d52e0e86445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId913169d52e0e864f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId760969d52e0e86584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId991769d52e0e865f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId737869d52e0e86638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId997669d52e0e86714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId580269d52e0e86772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId264969d52e0e867b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId909069d52e0e867ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId479569d52e0e86a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId362569d52e0e86a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId735169d52e0e86cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId259169d52e0e86d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId184169d52e0e86f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId577269d52e0e8709e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId441669d52e0e84033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441669d52e0e84033.jpg"/><Relationship Id="rId500569d52e0e85535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId500569d52e0e85535.jpg"/><Relationship Id="rId598569d52e0e87107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598569d52e0e87107.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>