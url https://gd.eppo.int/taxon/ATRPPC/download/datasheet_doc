--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873069d52e0e839b0" w:history="1">
+            <w:hyperlink r:id="rId556369eff7a5c7dfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917469d52e0e839f4" w:history="1">
+            <w:hyperlink r:id="rId590869eff7a5c7e3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87628748" name="name764469d52e0e84036" descr="252.jpg"/>
+                  <wp:docPr id="29173330" name="name644969eff7a5c83e4" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId441669d52e0e84033" cstate="print"/>
+                          <a:blip r:embed="rId789869eff7a5c83e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId976669d52e0e84138" w:history="1">
+            <w:hyperlink r:id="rId462769eff7a5c8520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22501921" name="name928669d52e0e85538" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="39012422" name="name549869eff7a5c9557" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId500569d52e0e85535" cstate="print"/>
+                    <a:blip r:embed="rId924569eff7a5c9554" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814669d52e0e8625d" w:history="1">
+      <w:hyperlink r:id="rId329869eff7a5ca296" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730969d52e0e862e9" w:history="1">
+      <w:hyperlink r:id="rId514869eff7a5ca319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406569d52e0e86445" w:history="1">
+      <w:hyperlink r:id="rId547369eff7a5ca479" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913169d52e0e864f4" w:history="1">
+      <w:hyperlink r:id="rId161069eff7a5ca52a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760969d52e0e86584" w:history="1">
+      <w:hyperlink r:id="rId357269eff7a5ca5bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991769d52e0e865f4" w:history="1">
+      <w:hyperlink r:id="rId578269eff7a5ca62c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737869d52e0e86638" w:history="1">
+      <w:hyperlink r:id="rId503669eff7a5ca671" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997669d52e0e86714" w:history="1">
+      <w:hyperlink r:id="rId338369eff7a5ca751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580269d52e0e86772" w:history="1">
+      <w:hyperlink r:id="rId271969eff7a5ca7b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264969d52e0e867b0" w:history="1">
+      <w:hyperlink r:id="rId192169eff7a5ca7f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909069d52e0e867ed" w:history="1">
+      <w:hyperlink r:id="rId868069eff7a5ca82f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479569d52e0e86a34" w:history="1">
+      <w:hyperlink r:id="rId574969eff7a5caac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362569d52e0e86a86" w:history="1">
+      <w:hyperlink r:id="rId977369eff7a5cab1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId735169d52e0e86cb8" w:history="1">
+      <w:hyperlink r:id="rId341369eff7a5cad35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259169d52e0e86d80" w:history="1">
+      <w:hyperlink r:id="rId744969eff7a5cadfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184169d52e0e86f10" w:history="1">
+      <w:hyperlink r:id="rId332169eff7a5caf38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577269d52e0e8709e" w:history="1">
+      <w:hyperlink r:id="rId285569eff7a5cb0c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45957867" name="name999469d52e0e87108" descr="eu_funding_250.png"/>
+            <wp:docPr id="40474506" name="name740169eff7a5cb128" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId598569d52e0e87107" cstate="print"/>
+                    <a:blip r:embed="rId403569eff7a5cb127" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32321987">
+  <w:abstractNum w:abstractNumId="86276884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81956483">
+    <w:lvl w:ilvl="0" w:tplc="88305966">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81956483" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88305966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32321986">
+  <w:abstractNum w:abstractNumId="86276883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32605534">
+    <w:lvl w:ilvl="0" w:tplc="97149843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32321986">
-    <w:abstractNumId w:val="32321986"/>
+  <w:num w:numId="86276883">
+    <w:abstractNumId w:val="86276883"/>
   </w:num>
-  <w:num w:numId="32321987">
-    <w:abstractNumId w:val="32321987"/>
+  <w:num w:numId="86276884">
+    <w:abstractNumId w:val="86276884"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705321221" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755694692" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId873069d52e0e839b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId917469d52e0e839f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId976669d52e0e84138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId814669d52e0e8625d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId730969d52e0e862e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId406569d52e0e86445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId913169d52e0e864f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId760969d52e0e86584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId991769d52e0e865f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId737869d52e0e86638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId997669d52e0e86714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId580269d52e0e86772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId264969d52e0e867b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId909069d52e0e867ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId479569d52e0e86a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId362569d52e0e86a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId735169d52e0e86cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId259169d52e0e86d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId184169d52e0e86f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId577269d52e0e8709e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId441669d52e0e84033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441669d52e0e84033.jpg"/><Relationship Id="rId500569d52e0e85535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId500569d52e0e85535.jpg"/><Relationship Id="rId598569d52e0e87107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598569d52e0e87107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197729374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632401641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId556369eff7a5c7dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId590869eff7a5c7e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId462769eff7a5c8520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId329869eff7a5ca296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId514869eff7a5ca319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId547369eff7a5ca479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId161069eff7a5ca52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId357269eff7a5ca5bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId578269eff7a5ca62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId503669eff7a5ca671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId338369eff7a5ca751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId271969eff7a5ca7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId192169eff7a5ca7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId868069eff7a5ca82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId574969eff7a5caac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId977369eff7a5cab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId341369eff7a5cad35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId744969eff7a5cadfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId332169eff7a5caf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId285569eff7a5cb0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId789869eff7a5c83e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId789869eff7a5c83e2.jpg"/><Relationship Id="rId924569eff7a5c9554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId924569eff7a5c9554.jpg"/><Relationship Id="rId403569eff7a5cb127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId403569eff7a5cb127.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>