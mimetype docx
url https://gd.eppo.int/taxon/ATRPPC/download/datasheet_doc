--- v9 (2026-04-27)
+++ v10 (2026-05-18)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556369eff7a5c7dfb" w:history="1">
+            <w:hyperlink r:id="rId26866a0aa0b31188f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590869eff7a5c7e3e" w:history="1">
+            <w:hyperlink r:id="rId65116a0aa0b3118d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29173330" name="name644969eff7a5c83e4" descr="252.jpg"/>
+                  <wp:docPr id="14127071" name="name29096a0aa0b311ed8" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId789869eff7a5c83e2" cstate="print"/>
+                          <a:blip r:embed="rId80446a0aa0b311ed6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId462769eff7a5c8520" w:history="1">
+            <w:hyperlink r:id="rId73936a0aa0b312019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39012422" name="name549869eff7a5c9557" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="24947139" name="name91616a0aa0b31341b" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId924569eff7a5c9554" cstate="print"/>
+                    <a:blip r:embed="rId73506a0aa0b313419" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329869eff7a5ca296" w:history="1">
+      <w:hyperlink r:id="rId54826a0aa0b314a58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514869eff7a5ca319" w:history="1">
+      <w:hyperlink r:id="rId33606a0aa0b314b0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547369eff7a5ca479" w:history="1">
+      <w:hyperlink r:id="rId33516a0aa0b314cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161069eff7a5ca52a" w:history="1">
+      <w:hyperlink r:id="rId62726a0aa0b314d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357269eff7a5ca5bc" w:history="1">
+      <w:hyperlink r:id="rId25666a0aa0b314e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578269eff7a5ca62c" w:history="1">
+      <w:hyperlink r:id="rId76736a0aa0b314e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503669eff7a5ca671" w:history="1">
+      <w:hyperlink r:id="rId93266a0aa0b314edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338369eff7a5ca751" w:history="1">
+      <w:hyperlink r:id="rId41776a0aa0b314fb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271969eff7a5ca7b2" w:history="1">
+      <w:hyperlink r:id="rId93956a0aa0b315018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192169eff7a5ca7f1" w:history="1">
+      <w:hyperlink r:id="rId88636a0aa0b31506c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868069eff7a5ca82f" w:history="1">
+      <w:hyperlink r:id="rId47936a0aa0b3150ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574969eff7a5caac5" w:history="1">
+      <w:hyperlink r:id="rId23616a0aa0b3152f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977369eff7a5cab1e" w:history="1">
+      <w:hyperlink r:id="rId94656a0aa0b31534c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId341369eff7a5cad35" w:history="1">
+      <w:hyperlink r:id="rId21856a0aa0b315554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId744969eff7a5cadfe" w:history="1">
+      <w:hyperlink r:id="rId58146a0aa0b31561c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332169eff7a5caf38" w:history="1">
+      <w:hyperlink r:id="rId63026a0aa0b315754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285569eff7a5cb0c4" w:history="1">
+      <w:hyperlink r:id="rId27076a0aa0b3158f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40474506" name="name740169eff7a5cb128" descr="eu_funding_250.png"/>
+            <wp:docPr id="24337817" name="name41446a0aa0b315bee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId403569eff7a5cb127" cstate="print"/>
+                    <a:blip r:embed="rId17626a0aa0b315bec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86276884">
+  <w:abstractNum w:abstractNumId="64425708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88305966">
+    <w:lvl w:ilvl="0" w:tplc="13493779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88305966" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13493779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86276883">
+  <w:abstractNum w:abstractNumId="64425707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97149843">
+    <w:lvl w:ilvl="0" w:tplc="66615817">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86276883">
-    <w:abstractNumId w:val="86276883"/>
+  <w:num w:numId="64425707">
+    <w:abstractNumId w:val="64425707"/>
   </w:num>
-  <w:num w:numId="86276884">
-    <w:abstractNumId w:val="86276884"/>
+  <w:num w:numId="64425708">
+    <w:abstractNumId w:val="64425708"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197729374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632401641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId556369eff7a5c7dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId590869eff7a5c7e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId462769eff7a5c8520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId329869eff7a5ca296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId514869eff7a5ca319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId547369eff7a5ca479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId161069eff7a5ca52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId357269eff7a5ca5bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId578269eff7a5ca62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId503669eff7a5ca671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId338369eff7a5ca751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId271969eff7a5ca7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId192169eff7a5ca7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId868069eff7a5ca82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId574969eff7a5caac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId977369eff7a5cab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId341369eff7a5cad35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId744969eff7a5cadfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId332169eff7a5caf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId285569eff7a5cb0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId789869eff7a5c83e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId789869eff7a5c83e2.jpg"/><Relationship Id="rId924569eff7a5c9554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId924569eff7a5c9554.jpg"/><Relationship Id="rId403569eff7a5cb127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId403569eff7a5cb127.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191816674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509211704" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26866a0aa0b31188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId65116a0aa0b3118d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId73936a0aa0b312019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId54826a0aa0b314a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId33606a0aa0b314b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId33516a0aa0b314cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId62726a0aa0b314d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId25666a0aa0b314e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId76736a0aa0b314e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId93266a0aa0b314edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId41776a0aa0b314fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId93956a0aa0b315018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId88636a0aa0b31506c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId47936a0aa0b3150ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId23616a0aa0b3152f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId94656a0aa0b31534c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId21856a0aa0b315554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId58146a0aa0b31561c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId63026a0aa0b315754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27076a0aa0b3158f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId80446a0aa0b311ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80446a0aa0b311ed6.jpg"/><Relationship Id="rId73506a0aa0b313419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73506a0aa0b313419.jpg"/><Relationship Id="rId17626a0aa0b315bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17626a0aa0b315bec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>