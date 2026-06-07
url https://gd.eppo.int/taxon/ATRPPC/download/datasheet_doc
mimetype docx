--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26866a0aa0b31188f" w:history="1">
+            <w:hyperlink r:id="rId61316a25ba52be0f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65116a0aa0b3118d4" w:history="1">
+            <w:hyperlink r:id="rId88246a25ba52be139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14127071" name="name29096a0aa0b311ed8" descr="252.jpg"/>
+                  <wp:docPr id="65545864" name="name49156a25ba52beab0" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80446a0aa0b311ed6" cstate="print"/>
+                          <a:blip r:embed="rId71396a25ba52beaae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73936a0aa0b312019" w:history="1">
+            <w:hyperlink r:id="rId20066a25ba52bec05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24947139" name="name91616a0aa0b31341b" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="2459285" name="name89046a25ba52c0338" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73506a0aa0b313419" cstate="print"/>
+                    <a:blip r:embed="rId98836a25ba52c0334" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a0aa0b314a58" w:history="1">
+      <w:hyperlink r:id="rId33856a25ba52c10bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33606a0aa0b314b0f" w:history="1">
+      <w:hyperlink r:id="rId75776a25ba52c1141" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33516a0aa0b314cc0" w:history="1">
+      <w:hyperlink r:id="rId11606a25ba52c129f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62726a0aa0b314d7e" w:history="1">
+      <w:hyperlink r:id="rId89266a25ba52c1351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25666a0aa0b314e12" w:history="1">
+      <w:hyperlink r:id="rId41706a25ba52c13e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736a0aa0b314e82" w:history="1">
+      <w:hyperlink r:id="rId91616a25ba52c1453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93266a0aa0b314edb" w:history="1">
+      <w:hyperlink r:id="rId43356a25ba52c1498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41776a0aa0b314fb9" w:history="1">
+      <w:hyperlink r:id="rId82016a25ba52c1576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93956a0aa0b315018" w:history="1">
+      <w:hyperlink r:id="rId47746a25ba52c15ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88636a0aa0b31506c" w:history="1">
+      <w:hyperlink r:id="rId97906a25ba52c162a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47936a0aa0b3150ac" w:history="1">
+      <w:hyperlink r:id="rId16706a25ba52c1669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23616a0aa0b3152f9" w:history="1">
+      <w:hyperlink r:id="rId29526a25ba52c18bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94656a0aa0b31534c" w:history="1">
+      <w:hyperlink r:id="rId94336a25ba52c1911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21856a0aa0b315554" w:history="1">
+      <w:hyperlink r:id="rId77576a25ba52c1b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58146a0aa0b31561c" w:history="1">
+      <w:hyperlink r:id="rId20446a25ba52c1bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63026a0aa0b315754" w:history="1">
+      <w:hyperlink r:id="rId70216a25ba52c1d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27076a0aa0b3158f5" w:history="1">
+      <w:hyperlink r:id="rId18266a25ba52c1ec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24337817" name="name41446a0aa0b315bee" descr="eu_funding_250.png"/>
+            <wp:docPr id="57171267" name="name32996a25ba52c1f2e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17626a0aa0b315bec" cstate="print"/>
+                    <a:blip r:embed="rId20806a25ba52c1f2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64425708">
+  <w:abstractNum w:abstractNumId="14467807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13493779">
+    <w:lvl w:ilvl="0" w:tplc="62646319">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13493779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62646319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64425707">
+  <w:abstractNum w:abstractNumId="14467806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66615817">
+    <w:lvl w:ilvl="0" w:tplc="77612965">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64425707">
-    <w:abstractNumId w:val="64425707"/>
+  <w:num w:numId="14467806">
+    <w:abstractNumId w:val="14467806"/>
   </w:num>
-  <w:num w:numId="64425708">
-    <w:abstractNumId w:val="64425708"/>
+  <w:num w:numId="14467807">
+    <w:abstractNumId w:val="14467807"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191816674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509211704" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26866a0aa0b31188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId65116a0aa0b3118d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId73936a0aa0b312019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId54826a0aa0b314a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId33606a0aa0b314b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId33516a0aa0b314cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId62726a0aa0b314d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId25666a0aa0b314e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId76736a0aa0b314e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId93266a0aa0b314edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId41776a0aa0b314fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId93956a0aa0b315018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId88636a0aa0b31506c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId47936a0aa0b3150ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId23616a0aa0b3152f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId94656a0aa0b31534c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId21856a0aa0b315554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId58146a0aa0b31561c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId63026a0aa0b315754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27076a0aa0b3158f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId80446a0aa0b311ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80446a0aa0b311ed6.jpg"/><Relationship Id="rId73506a0aa0b313419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73506a0aa0b313419.jpg"/><Relationship Id="rId17626a0aa0b315bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17626a0aa0b315bec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId221049920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769885218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61316a25ba52be0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId88246a25ba52be139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId20066a25ba52bec05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId33856a25ba52c10bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId75776a25ba52c1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId11606a25ba52c129f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId89266a25ba52c1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId41706a25ba52c13e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId91616a25ba52c1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId43356a25ba52c1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId82016a25ba52c1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId47746a25ba52c15ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId97906a25ba52c162a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId16706a25ba52c1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId29526a25ba52c18bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId94336a25ba52c1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId77576a25ba52c1b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId20446a25ba52c1bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId70216a25ba52c1d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18266a25ba52c1ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId71396a25ba52beaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71396a25ba52beaae.jpg"/><Relationship Id="rId98836a25ba52c0334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98836a25ba52c0334.jpg"/><Relationship Id="rId20806a25ba52c1f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20806a25ba52c1f2d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>