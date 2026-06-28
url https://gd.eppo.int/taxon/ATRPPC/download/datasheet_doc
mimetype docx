--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61316a25ba52be0f4" w:history="1">
+            <w:hyperlink r:id="rId97786a406d8874306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88246a25ba52be139" w:history="1">
+            <w:hyperlink r:id="rId64766a406d88743eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65545864" name="name49156a25ba52beab0" descr="252.jpg"/>
+                  <wp:docPr id="91968734" name="name32876a406d8874c1c" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71396a25ba52beaae" cstate="print"/>
+                          <a:blip r:embed="rId72736a406d8874c19" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20066a25ba52bec05" w:history="1">
+            <w:hyperlink r:id="rId78916a406d8874da4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2459285" name="name89046a25ba52c0338" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="61394144" name="name13096a406d88760b5" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98836a25ba52c0334" cstate="print"/>
+                    <a:blip r:embed="rId72176a406d88760b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33856a25ba52c10bc" w:history="1">
+      <w:hyperlink r:id="rId90826a406d8876e2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75776a25ba52c1141" w:history="1">
+      <w:hyperlink r:id="rId41626a406d8876ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11606a25ba52c129f" w:history="1">
+      <w:hyperlink r:id="rId39836a406d8877034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89266a25ba52c1351" w:history="1">
+      <w:hyperlink r:id="rId20746a406d88770e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a25ba52c13e3" w:history="1">
+      <w:hyperlink r:id="rId86776a406d8877172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91616a25ba52c1453" w:history="1">
+      <w:hyperlink r:id="rId87036a406d88771e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43356a25ba52c1498" w:history="1">
+      <w:hyperlink r:id="rId50506a406d887724e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a25ba52c1576" w:history="1">
+      <w:hyperlink r:id="rId41456a406d887732e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47746a25ba52c15ea" w:history="1">
+      <w:hyperlink r:id="rId29956a406d887738e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97906a25ba52c162a" w:history="1">
+      <w:hyperlink r:id="rId23846a406d88773cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16706a25ba52c1669" w:history="1">
+      <w:hyperlink r:id="rId21726a406d887740a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29526a25ba52c18bd" w:history="1">
+      <w:hyperlink r:id="rId88126a406d8877670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94336a25ba52c1911" w:history="1">
+      <w:hyperlink r:id="rId11386a406d88776c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77576a25ba52c1b25" w:history="1">
+      <w:hyperlink r:id="rId78376a406d88778c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20446a25ba52c1bf9" w:history="1">
+      <w:hyperlink r:id="rId41436a406d8877987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70216a25ba52c1d34" w:history="1">
+      <w:hyperlink r:id="rId64896a406d8877ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18266a25ba52c1ec4" w:history="1">
+      <w:hyperlink r:id="rId32126a406d8877c63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57171267" name="name32996a25ba52c1f2e" descr="eu_funding_250.png"/>
+            <wp:docPr id="59841390" name="name52486a406d8877cfd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20806a25ba52c1f2d" cstate="print"/>
+                    <a:blip r:embed="rId65536a406d8877cfb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14467807">
+  <w:abstractNum w:abstractNumId="50353628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62646319">
+    <w:lvl w:ilvl="0" w:tplc="80477024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62646319" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80477024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14467806">
+  <w:abstractNum w:abstractNumId="50353627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77612965">
+    <w:lvl w:ilvl="0" w:tplc="17304255">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14467806">
-    <w:abstractNumId w:val="14467806"/>
+  <w:num w:numId="50353627">
+    <w:abstractNumId w:val="50353627"/>
   </w:num>
-  <w:num w:numId="14467807">
-    <w:abstractNumId w:val="14467807"/>
+  <w:num w:numId="50353628">
+    <w:abstractNumId w:val="50353628"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId221049920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769885218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61316a25ba52be0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId88246a25ba52be139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId20066a25ba52bec05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId33856a25ba52c10bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId75776a25ba52c1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId11606a25ba52c129f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId89266a25ba52c1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId41706a25ba52c13e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId91616a25ba52c1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId43356a25ba52c1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId82016a25ba52c1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId47746a25ba52c15ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId97906a25ba52c162a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId16706a25ba52c1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId29526a25ba52c18bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId94336a25ba52c1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId77576a25ba52c1b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId20446a25ba52c1bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId70216a25ba52c1d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18266a25ba52c1ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId71396a25ba52beaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71396a25ba52beaae.jpg"/><Relationship Id="rId98836a25ba52c0334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98836a25ba52c0334.jpg"/><Relationship Id="rId20806a25ba52c1f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20806a25ba52c1f2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId937114927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669518806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97786a406d8874306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId64766a406d88743eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId78916a406d8874da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId90826a406d8876e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId41626a406d8876ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId39836a406d8877034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId20746a406d88770e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId86776a406d8877172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId87036a406d88771e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId50506a406d887724e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId41456a406d887732e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId29956a406d887738e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId23846a406d88773cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId21726a406d887740a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId88126a406d8877670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId11386a406d88776c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId78376a406d88778c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId41436a406d8877987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId64896a406d8877ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32126a406d8877c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId72736a406d8874c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72736a406d8874c19.jpg"/><Relationship Id="rId72176a406d88760b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72176a406d88760b1.jpg"/><Relationship Id="rId65536a406d8877cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65536a406d8877cfb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>