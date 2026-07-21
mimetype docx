--- v12 (2026-06-28)
+++ v13 (2026-07-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97786a406d8874306" w:history="1">
+            <w:hyperlink r:id="rId47106a5f870185bb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64766a406d88743eb" w:history="1">
+            <w:hyperlink r:id="rId26286a5f870185bfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91968734" name="name32876a406d8874c1c" descr="252.jpg"/>
+                  <wp:docPr id="78983376" name="name18116a5f8701861c8" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72736a406d8874c19" cstate="print"/>
+                          <a:blip r:embed="rId75316a5f8701861c7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78916a406d8874da4" w:history="1">
+            <w:hyperlink r:id="rId43716a5f87018629c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61394144" name="name13096a406d88760b5" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="48815702" name="name80236a5f870187269" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72176a406d88760b1" cstate="print"/>
+                    <a:blip r:embed="rId60126a5f870187267" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90826a406d8876e2b" w:history="1">
+      <w:hyperlink r:id="rId23486a5f870187ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41626a406d8876ec8" w:history="1">
+      <w:hyperlink r:id="rId44846a5f870187f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39836a406d8877034" w:history="1">
+      <w:hyperlink r:id="rId70366a5f8701880b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20746a406d88770e3" w:history="1">
+      <w:hyperlink r:id="rId47516a5f870188167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86776a406d8877172" w:history="1">
+      <w:hyperlink r:id="rId67536a5f8701881f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87036a406d88771e1" w:history="1">
+      <w:hyperlink r:id="rId15026a5f870188262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50506a406d887724e" w:history="1">
+      <w:hyperlink r:id="rId86616a5f8701882a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41456a406d887732e" w:history="1">
+      <w:hyperlink r:id="rId72946a5f87018837d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29956a406d887738e" w:history="1">
+      <w:hyperlink r:id="rId98716a5f8701883da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23846a406d88773cc" w:history="1">
+      <w:hyperlink r:id="rId11536a5f870188418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21726a406d887740a" w:history="1">
+      <w:hyperlink r:id="rId28816a5f870188455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126a406d8877670" w:history="1">
+      <w:hyperlink r:id="rId10356a5f8701886a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11386a406d88776c4" w:history="1">
+      <w:hyperlink r:id="rId34006a5f8701886f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78376a406d88778c1" w:history="1">
+      <w:hyperlink r:id="rId92956a5f8701888f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41436a406d8877987" w:history="1">
+      <w:hyperlink r:id="rId38856a5f8701889b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64896a406d8877ac3" w:history="1">
+      <w:hyperlink r:id="rId48916a5f870188ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32126a406d8877c63" w:history="1">
+      <w:hyperlink r:id="rId41566a5f870188c8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59841390" name="name52486a406d8877cfd" descr="eu_funding_250.png"/>
+            <wp:docPr id="36497963" name="name63496a5f87018900f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65536a406d8877cfb" cstate="print"/>
+                    <a:blip r:embed="rId42736a5f87018900e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50353628">
+  <w:abstractNum w:abstractNumId="18139294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80477024">
+    <w:lvl w:ilvl="0" w:tplc="79566691">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80477024" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79566691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50353627">
+  <w:abstractNum w:abstractNumId="18139293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17304255">
+    <w:lvl w:ilvl="0" w:tplc="96720924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50353627">
-    <w:abstractNumId w:val="50353627"/>
+  <w:num w:numId="18139293">
+    <w:abstractNumId w:val="18139293"/>
   </w:num>
-  <w:num w:numId="50353628">
-    <w:abstractNumId w:val="50353628"/>
+  <w:num w:numId="18139294">
+    <w:abstractNumId w:val="18139294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId937114927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669518806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97786a406d8874306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId64766a406d88743eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId78916a406d8874da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId90826a406d8876e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId41626a406d8876ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId39836a406d8877034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId20746a406d88770e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId86776a406d8877172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId87036a406d88771e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId50506a406d887724e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId41456a406d887732e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId29956a406d887738e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId23846a406d88773cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId21726a406d887740a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId88126a406d8877670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId11386a406d88776c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId78376a406d88778c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId41436a406d8877987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId64896a406d8877ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32126a406d8877c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId72736a406d8874c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72736a406d8874c19.jpg"/><Relationship Id="rId72176a406d88760b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72176a406d88760b1.jpg"/><Relationship Id="rId65536a406d8877cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65536a406d8877cfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971444614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281556995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47106a5f870185bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId26286a5f870185bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId43716a5f87018629c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId23486a5f870187ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId44846a5f870187f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId70366a5f8701880b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId47516a5f870188167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId67536a5f8701881f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId15026a5f870188262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId86616a5f8701882a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId72946a5f87018837d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId98716a5f8701883da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId11536a5f870188418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId28816a5f870188455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId10356a5f8701886a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId34006a5f8701886f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId92956a5f8701888f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId38856a5f8701889b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId48916a5f870188ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41566a5f870188c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId75316a5f8701861c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75316a5f8701861c7.jpg"/><Relationship Id="rId60126a5f870187267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60126a5f870187267.jpg"/><Relationship Id="rId42736a5f87018900e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42736a5f87018900e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>