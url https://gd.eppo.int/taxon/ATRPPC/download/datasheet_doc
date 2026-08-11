--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47106a5f870185bb9" w:history="1">
+            <w:hyperlink r:id="rId74856a7b60c94793f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26286a5f870185bfb" w:history="1">
+            <w:hyperlink r:id="rId90676a7b60c947985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78983376" name="name18116a5f8701861c8" descr="252.jpg"/>
+                  <wp:docPr id="94178677" name="name99856a7b60c9483c0" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75316a5f8701861c7" cstate="print"/>
+                          <a:blip r:embed="rId71226a7b60c9483bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43716a5f87018629c" w:history="1">
+            <w:hyperlink r:id="rId27506a7b60c948508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48815702" name="name80236a5f870187269" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="12477617" name="name40796a7b60c949ddc" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60126a5f870187267" cstate="print"/>
+                    <a:blip r:embed="rId80786a7b60c949dda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486a5f870187ee5" w:history="1">
+      <w:hyperlink r:id="rId98856a7b60c94abc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44846a5f870187f66" w:history="1">
+      <w:hyperlink r:id="rId11256a7b60c94ac49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70366a5f8701880b9" w:history="1">
+      <w:hyperlink r:id="rId64926a7b60c94ada2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47516a5f870188167" w:history="1">
+      <w:hyperlink r:id="rId70596a7b60c94ae50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67536a5f8701881f4" w:history="1">
+      <w:hyperlink r:id="rId49406a7b60c94aedf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15026a5f870188262" w:history="1">
+      <w:hyperlink r:id="rId57106a7b60c94af50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86616a5f8701882a5" w:history="1">
+      <w:hyperlink r:id="rId91936a7b60c94af96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72946a5f87018837d" w:history="1">
+      <w:hyperlink r:id="rId64646a7b60c94b080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98716a5f8701883da" w:history="1">
+      <w:hyperlink r:id="rId25216a7b60c94b0e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11536a5f870188418" w:history="1">
+      <w:hyperlink r:id="rId84546a7b60c94b122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28816a5f870188455" w:history="1">
+      <w:hyperlink r:id="rId21486a7b60c94b162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10356a5f8701886a2" w:history="1">
+      <w:hyperlink r:id="rId33906a7b60c94b53b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34006a5f8701886f3" w:history="1">
+      <w:hyperlink r:id="rId66236a7b60c94b592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92956a5f8701888f4" w:history="1">
+      <w:hyperlink r:id="rId77856a7b60c94b794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38856a5f8701889b7" w:history="1">
+      <w:hyperlink r:id="rId40376a7b60c94b868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48916a5f870188ae9" w:history="1">
+      <w:hyperlink r:id="rId25686a7b60c94b9be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41566a5f870188c8f" w:history="1">
+      <w:hyperlink r:id="rId58006a7b60c94bb78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36497963" name="name63496a5f87018900f" descr="eu_funding_250.png"/>
+            <wp:docPr id="69546125" name="name56256a7b60c94bbdc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42736a5f87018900e" cstate="print"/>
+                    <a:blip r:embed="rId51806a7b60c94bbdb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18139294">
+  <w:abstractNum w:abstractNumId="31354890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79566691">
+    <w:lvl w:ilvl="0" w:tplc="91115907">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79566691" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91115907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18139293">
+  <w:abstractNum w:abstractNumId="31354889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96720924">
+    <w:lvl w:ilvl="0" w:tplc="56817222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18139293">
-    <w:abstractNumId w:val="18139293"/>
+  <w:num w:numId="31354889">
+    <w:abstractNumId w:val="31354889"/>
   </w:num>
-  <w:num w:numId="18139294">
-    <w:abstractNumId w:val="18139294"/>
+  <w:num w:numId="31354890">
+    <w:abstractNumId w:val="31354890"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971444614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281556995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47106a5f870185bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId26286a5f870185bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId43716a5f87018629c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId23486a5f870187ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId44846a5f870187f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId70366a5f8701880b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId47516a5f870188167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId67536a5f8701881f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId15026a5f870188262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId86616a5f8701882a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId72946a5f87018837d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId98716a5f8701883da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId11536a5f870188418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId28816a5f870188455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId10356a5f8701886a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId34006a5f8701886f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId92956a5f8701888f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId38856a5f8701889b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId48916a5f870188ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41566a5f870188c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId75316a5f8701861c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75316a5f8701861c7.jpg"/><Relationship Id="rId60126a5f870187267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60126a5f870187267.jpg"/><Relationship Id="rId42736a5f87018900e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42736a5f87018900e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651913654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850709530" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74856a7b60c94793f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId90676a7b60c947985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId27506a7b60c948508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId98856a7b60c94abc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId11256a7b60c94ac49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId64926a7b60c94ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId70596a7b60c94ae50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId49406a7b60c94aedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId57106a7b60c94af50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId91936a7b60c94af96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId64646a7b60c94b080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId25216a7b60c94b0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId84546a7b60c94b122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId21486a7b60c94b162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId33906a7b60c94b53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId66236a7b60c94b592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId77856a7b60c94b794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId40376a7b60c94b868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId25686a7b60c94b9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58006a7b60c94bb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId71226a7b60c9483bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71226a7b60c9483bf.jpg"/><Relationship Id="rId80786a7b60c949dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80786a7b60c949dda.jpg"/><Relationship Id="rId51806a7b60c94bbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51806a7b60c94bbdb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>