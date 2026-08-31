--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Seaver</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> branch canker of pine, trunk canker of pine, twig blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74856a7b60c94793f" w:history="1">
+            <w:hyperlink r:id="rId36316a960b50e337f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90676a7b60c947985" w:history="1">
+            <w:hyperlink r:id="rId82366a960b50e33c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ATRPPC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94178677" name="name99856a7b60c9483c0" descr="252.jpg"/>
+                  <wp:docPr id="20677677" name="name85956a960b50e3cf6" descr="252.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="252.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71226a7b60c9483bf" cstate="print"/>
+                          <a:blip r:embed="rId21406a960b50e3cf5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27506a7b60c948508" w:history="1">
+            <w:hyperlink r:id="rId31406a960b50e3e1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1394,63 +1394,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pinicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12477617" name="name40796a7b60c949ddc" descr="ATRPPC_distribution_map.jpg"/>
+            <wp:docPr id="65757785" name="name12686a960b50e5cf5" descr="ATRPPC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ATRPPC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80786a7b60c949dda" cstate="print"/>
+                    <a:blip r:embed="rId39146a960b50e5cf2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3155,51 +3155,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98856a7b60c94abc4" w:history="1">
+      <w:hyperlink r:id="rId17966a960b50e6e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [last accessed 09 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3234,51 +3234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11256a7b60c94ac49" w:history="1">
+      <w:hyperlink r:id="rId80276a960b50e6f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f8050147</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3449,51 +3449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64926a7b60c94ada2" w:history="1">
+      <w:hyperlink r:id="rId73566a960b50e7072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3559,51 +3559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70596a7b60c94ae50" w:history="1">
+      <w:hyperlink r:id="rId53906a960b50e7123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3649,51 +3649,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3926. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49406a7b60c94aedf" w:history="1">
+      <w:hyperlink r:id="rId51616a960b50e71b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3719,92 +3719,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57106a7b60c94af50" w:history="1">
+      <w:hyperlink r:id="rId44896a960b50e7228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO Global Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91936a7b60c94af96" w:history="1">
+      <w:hyperlink r:id="rId92586a960b50e726f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ATRPPC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 07 July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3897,51 +3897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IPPC (ed). International standards for phytosanitary measures, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64646a7b60c94b080" w:history="1">
+      <w:hyperlink r:id="rId94596a960b50e734f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3956,129 +3956,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO-IPPC (International Plant Protection Convention) (2017). International movement of wood. ISPM 39. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Standards for Phytosanitary Measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25216a7b60c94b0e3" w:history="1">
+      <w:hyperlink r:id="rId99826a960b50e73b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/coreactivities/standards-setting/ispms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2022) National Center for Biotechnology Information Bethesda (MD): National Library of Medicine (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84546a7b60c94b122" w:history="1">
+      <w:hyperlink r:id="rId92016a960b50e73ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nucleotide/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 10 June 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2013) Fungal Databases, Systematic Mycology and Microbiology Laboratory, Agricultural Research Service, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21486a7b60c94b162" w:history="1">
+      <w:hyperlink r:id="rId14666a960b50e742d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 9 June 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4401,101 +4401,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 255-262.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2014) ST 05: review of heat treatment of wood and wood packaging. North American Plant Protection Organization, Ottawa, Canada, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33906a7b60c94b53b" w:history="1">
+      <w:hyperlink r:id="rId76556a960b50e76bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Forestry Centre's Forest Pathology Herbarium DAVFP Collections Database (2022) Database page on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66236a7b60c94b592" w:history="1">
+      <w:hyperlink r:id="rId41766a960b50e774f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cfs.nrcan.gc.ca/herbarium/fungus/218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4758,51 +4758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a7b60c94b794" w:history="1">
+      <w:hyperlink r:id="rId28836a960b50e795d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/7815</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -4880,51 +4880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e04877. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40376a7b60c94b868" w:history="1">
+      <w:hyperlink r:id="rId16206a960b50e7a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5068,51 +5068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atropellis pinicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25686a7b60c94b9be" w:history="1">
+      <w:hyperlink r:id="rId90146a960b50e7b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5303,90 +5303,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 23-28.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58006a7b60c94bb78" w:history="1">
+      <w:hyperlink r:id="rId79036a960b50e7cfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02447.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69546125" name="name56256a7b60c94bbdc" descr="eu_funding_250.png"/>
+            <wp:docPr id="53700992" name="name75046a960b50e8152" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51806a7b60c94bbdb" cstate="print"/>
+                    <a:blip r:embed="rId90306a960b50e8150" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5484,137 +5484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31354890">
+  <w:abstractNum w:abstractNumId="53724057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91115907">
+    <w:lvl w:ilvl="0" w:tplc="43581319">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91115907" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43581319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31354889">
+  <w:abstractNum w:abstractNumId="53724056">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56817222">
+    <w:lvl w:ilvl="0" w:tplc="66605557">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6366,55 +6366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31354889">
-    <w:abstractNumId w:val="31354889"/>
+  <w:num w:numId="53724056">
+    <w:abstractNumId w:val="53724056"/>
   </w:num>
-  <w:num w:numId="31354890">
-    <w:abstractNumId w:val="31354890"/>
+  <w:num w:numId="53724057">
+    <w:abstractNumId w:val="53724057"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17964,51 +17964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651913654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850709530" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74856a7b60c94793f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId90676a7b60c947985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId27506a7b60c948508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId98856a7b60c94abc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId11256a7b60c94ac49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId64926a7b60c94ada2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId70596a7b60c94ae50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId49406a7b60c94aedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId57106a7b60c94af50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId91936a7b60c94af96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId64646a7b60c94b080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId25216a7b60c94b0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId84546a7b60c94b122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId21486a7b60c94b162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId33906a7b60c94b53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId66236a7b60c94b592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId77856a7b60c94b794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId40376a7b60c94b868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId25686a7b60c94b9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58006a7b60c94bb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId71226a7b60c9483bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71226a7b60c9483bf.jpg"/><Relationship Id="rId80786a7b60c949dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80786a7b60c949dda.jpg"/><Relationship Id="rId51806a7b60c94bbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51806a7b60c94bbdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId551978616" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId326331236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36316a960b50e337f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/" TargetMode="External"/><Relationship Id="rId82366a960b50e33c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/categorization" TargetMode="External"/><Relationship Id="rId31406a960b50e3e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC/photos" TargetMode="External"/><Relationship Id="rId17966a960b50e6e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId80276a960b50e6f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f8050147" TargetMode="External"/><Relationship Id="rId73566a960b50e7072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId53906a960b50e7123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId51616a960b50e71b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3926" TargetMode="External"/><Relationship Id="rId44896a960b50e7228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId92586a960b50e726f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ATRPPC" TargetMode="External"/><Relationship Id="rId94596a960b50e734f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId99826a960b50e73b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/coreactivities/standards-setting/ispms" TargetMode="External"/><Relationship Id="rId92016a960b50e73ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nucleotide/" TargetMode="External"/><Relationship Id="rId14666a960b50e742d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId76556a960b50e76bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nappo.org/files/7714/6013/3041/NAPPO_ST_Heat_treatment_of_wood_woodpkg-e.pdf" TargetMode="External"/><Relationship Id="rId41766a960b50e774f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfs.nrcan.gc.ca/herbarium/fungus/218" TargetMode="External"/><Relationship Id="rId28836a960b50e795d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/7815" TargetMode="External"/><Relationship Id="rId16206a960b50e7a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4877" TargetMode="External"/><Relationship Id="rId90146a960b50e7b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79036a960b50e7cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02447.x" TargetMode="External"/><Relationship Id="rId21406a960b50e3cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21406a960b50e3cf5.jpg"/><Relationship Id="rId39146a960b50e5cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39146a960b50e5cf2.jpg"/><Relationship Id="rId90306a960b50e8150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90306a960b50e8150.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>