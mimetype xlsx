--- v2 (2026-06-02)
+++ v3 (2026-10-23)
@@ -113,125 +113,125 @@
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Henderson RC (2011) Diaspididae (Insecta, Hemiptera, Coccoidea). Fauna of New Zealand, No. 66 Lincoln Canterbury, New Zealand, 275.</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Francati S, Masetti A, Martinelli R, Mirandola D, Anteghini G, Busi R, Dalmonte F, Spinelli F, Burgio G, Dindo ML (2021) Halyomorpha halys (Hemiptera: Pentatomidae) on kiwifruit in Northern Italy: phenology, infestation, and natural enemies assessment. Journal of Economic Entomology 114(4), 1733-1742.</t>
   </si>
   <si>
+    <t>PLAAST</t>
+  </si>
+  <si>
+    <t>Platynota stultana</t>
+  </si>
+  <si>
+    <t>* Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. http://ipm.ucanr.edu/PMG/r604300411.html</t>
+  </si>
+  <si>
+    <t>POPIJA</t>
+  </si>
+  <si>
+    <t>Popillia japonica (as Actinidia)</t>
+  </si>
+  <si>
+    <t>* INTERNET
+Regione Piemonte. Servizio fitosanitario. Lotte obbligatorie - Coleottero scarabeide del Giappone (Popillia japonica Newman). Popillia danni e difesa. https://www.regione.piemonte.it/web/sites/default/files/media/documenti/2019-06/popillia_danni_difesa.pdf</t>
+  </si>
+  <si>
+    <t>PVX000</t>
+  </si>
+  <si>
+    <t>Potexvirus ecspotati</t>
+  </si>
+  <si>
+    <t>* Zhao L, Yang W, Zhang YL, Wu ZM, Wang QC, Wu YF (2019) Occurrence and molecular variability of kiwifruit viruses in Actinidia deliciosa 'Xuxiang' in the Shaanxi province of China. Plant Disease 103(6), 1309-1318.</t>
+  </si>
+  <si>
+    <t>PSEAPE</t>
+  </si>
+  <si>
+    <t>Pseudaulacaspis pentagona</t>
+  </si>
+  <si>
+    <t>* Stathas GJ, Kartsonas ED, Darras AI, Skouras PJ (2021) Scale insect species (Hemiptera: Coccomorpha) and their natural enemies, recorded on agricultural, ornamental and forest plant species in the wider area of Messenian Province (Peloponnese, Greece), 2000–2020. Hellenic Plant Protection Journal, 14(2), 47-64.
+* Ülgentürk S, Ercan C, Yaşar B, Kaydan MB (2022) Checklist of Turkish Coccoidea (Hemiptera: Sternorryncha) species. Trakya University Journal of Natural Sciences 23(Special Issue), S113-S129. https://doi.org/10.23902/trkjnat.1123152</t>
+  </si>
+  <si>
+    <t>Pseudaulacaspis pentagona (as Actinidia)</t>
+  </si>
+  <si>
+    <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
+* Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
+  </si>
+  <si>
+    <t>PSDMAK</t>
+  </si>
+  <si>
+    <t>Pseudomonas syringae pv. actinidiae (as Actinidia)</t>
+  </si>
+  <si>
+    <t>* Perez S, Biondi E, Giuliani D, Comuzzo G, Testolin R, Bertaccini A (2019) Preliminary results on susceptibility to bacterial canker of Actinidia spp. accessions. Acta Horticulturae, 1243, 115-120. Doi: 10.17660/ActaHortic.2019.1243.19</t>
+  </si>
+  <si>
+    <t>Major host</t>
+  </si>
+  <si>
+    <t>MELGET</t>
+  </si>
+  <si>
+    <t>Meloidogyne ethiopica</t>
+  </si>
+  <si>
+    <t>* Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.
+* Carneiro R M D G, Randig O, Almeida M R A, Gomes A C M M (2004) Additional information on Meloidogyne ethiopica Whitehead, 1968 (Tylenchida: Meloidogynidae), a root-knot nematode parasitising kiwi fruit and grape-vine from Brazil and Chile. Nematology 6(1), 109-123.</t>
+  </si>
+  <si>
     <t>MELGLC</t>
   </si>
   <si>
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t>* Conceição IL, Tzortzakakis EA, Gomes P, Abrantes I, da Cunha MJ (2012) Detection of the root-knot nematode Meloidogyne ethiopica in Greece. European Journal of Plant Pathology 134(3), 451-457.
 ------- later identified as M. luci.</t>
-  </si>
-[...65 lines deleted...]
-* Carneiro R M D G, Randig O, Almeida M R A, Gomes A C M M (2004) Additional information on Meloidogyne ethiopica Whitehead, 1968 (Tylenchida: Meloidogynidae), a root-knot nematode parasitising kiwi fruit and grape-vine from Brazil and Chile. Nematology 6(1), 109-123.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
 ------- host for oviposition</t>
   </si>
   <si>
     <t>Pseudomonas syringae pv. actinidiae</t>
   </si>
   <si>
     <t>* Donati I, Cellini A, Sangiorgio D, Vanneste JL, Scortichini M, Balestra GM, Spinelli F (2020) Pseudomonas syringae pv. actinidiae: ecology, infection dynamics and disease epidemiology. Microbial Ecology 80, 81-102. doi: 10.1007/s00248-019-01459-8.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>PSDMAF</t>
   </si>
   <si>
     <t>Pseudomonas syringae pv. actinidifoliorum</t>
   </si>
   <si>
@@ -788,132 +788,132 @@
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B21" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>