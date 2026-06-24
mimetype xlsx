--- v0 (2025-10-04)
+++ v1 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ATHEOR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>* Herawani F, Rauf A, Santoso S (2019) Status of infestation and biology of pepper fruit fly, Atherigona orientalis (Schiffner)(Diptera: Muscidae). Jurnal Hama Dan Penyakit Tumbuhan Tropika 19, 64-73.
 ------- primary pest.
 * Mouttet R, Taddei A (2024) First record of Atherigona orientalis Schiner, 1868 (Diptera: Muscidae) in France. EPPO Bulletin 54(2), 230–235. https://doi.org/10.1111/epp.13022
@@ -104,50 +104,59 @@
   </si>
   <si>
     <t>Allium tuberosum</t>
   </si>
   <si>
     <t>* Suh SJ, Kwon YJ (2016) First finding of a quarantine pest, Atherigona (Acritochaeta) orientalis Schiner (Diptera: Muscidae), in Korea. Entomological Research 46(3), 185-189.
 ------- new host in Korea.</t>
   </si>
   <si>
     <t>BNCHI</t>
   </si>
   <si>
     <t>Benincasa hispida</t>
   </si>
   <si>
     <t>BRSOX</t>
   </si>
   <si>
     <t>Brassica oleracea</t>
   </si>
   <si>
     <t>* Al-Fayyadh MJ (2020) Diagnostic of Pepper Fruit Fly Atherigona orientalis (Schiner)(Insecta: Diptera: Muscidae) on greenhouse crops from Thi-Qar Province (South of Iraq). Plant Archives, 20(sup 1), 2537-2538. 
 ------- reported as major pest of Brassica oleracea in Karbala province.</t>
   </si>
   <si>
+    <t>CIDGR</t>
+  </si>
+  <si>
+    <t>Citrus maxima</t>
+  </si>
+  <si>
+    <t>* Suputa S, Trisyono YA, Martono E, Siwi SS (2010) Update on the host range of different species of fruit flies in Indonesia. Jurnal Perlindungan Tanaman Indonesia 16(2), 62-75.</t>
+  </si>
+  <si>
     <t>CIDRE</t>
   </si>
   <si>
     <t>Citrus reticulata</t>
   </si>
   <si>
     <t>*Hibbard KL, Overholt WA, Cuda JP (2012) Pepper fruit fly Atherigona orientalis (Schiffner)(Insecta: Diptera: Muscidae). IFAS Extension. University of Florida EENY 5391.
 ------- reared from fruit of this species in Florida. 
 * Rodrigues SR, Nantes LR, Souza SR, Abot AR, Uchôa-Fernandes MA (2006) Moscas frugívoras (Diptera, Tephritoidea) coletadas em Aquidauana, MS. Revista Brasileira de Entomologia 50, 131-134.
 * Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931</t>
   </si>
   <si>
     <t>CIDPA</t>
   </si>
   <si>
     <t>Citrus x aurantium var. paradisi</t>
   </si>
   <si>
     <t xml:space="preserve">*Hibbard KL, Overholt WA, Cuda JP (2012) Pepper fruit fly Atherigona orientalis (Schiffner)(Insecta: Diptera: Muscidae). IFAS Extension. University of Florida EENY 5391.
 ------- reared from fruit of this species in Florida. </t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
@@ -221,64 +230,77 @@
     <t>Fortunella japonica</t>
   </si>
   <si>
     <t>LGNSI</t>
   </si>
   <si>
     <t>Lagenaria siceraria</t>
   </si>
   <si>
     <t>LGTOF</t>
   </si>
   <si>
     <t>Ligusticum officinale</t>
   </si>
   <si>
     <t>* Jung CR, Oh JI, Jeong JH, Lee JY, Kim SY, Song YG, Kim TH, Park Y, Byun BK (2025) Occurrence of insect pests and natural enemies in Korean Cnidium officinale cultivation—A Survey. Agronomy 15(4), 918. https://doi.org/10.3390/agronomy15040918
 ------- as Cnidium officinale.</t>
   </si>
   <si>
     <t>LUFAE</t>
   </si>
   <si>
     <t>Luffa aegyptiaca</t>
   </si>
   <si>
-    <t>* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931
-------- as Luffa cylindrica.</t>
+    <t xml:space="preserve">* Suputa S, Trisyono YA, Martono E, Siwi SS (2010) Update on the host range of different species of fruit flies in Indonesia. Jurnal Perlindungan Tanaman Indonesia 16(2), 62-75.
+------- as Luffa cylindrica.
+* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931
+------- as Luffa cylindrica.
+</t>
+  </si>
+  <si>
+    <t>MNGIN</t>
+  </si>
+  <si>
+    <t>Mangifera indica</t>
   </si>
   <si>
     <t>MEEPE</t>
   </si>
   <si>
     <t>Melothria pendula</t>
   </si>
   <si>
     <t>MOMCH</t>
   </si>
   <si>
     <t>Momordica charantia</t>
+  </si>
+  <si>
+    <t>* Suputa S, Trisyono YA, Martono E, Siwi SS (2010) Update on the host range of different species of fruit flies in Indonesia. Jurnal Perlindungan Tanaman Indonesia 16(2), 62-75.
+* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931</t>
   </si>
   <si>
     <t>PAQCO</t>
   </si>
   <si>
     <t>Passiflora caerulea</t>
   </si>
   <si>
     <t>* Mouttet R, Taddei A (2024) First record of Atherigona orientalis Schiner, 1868 (Diptera: Muscidae) in France. EPPO Bulletin 54(2), 230–235. https://doi.org/10.1111/epp.13022</t>
   </si>
   <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931
 -------as Amygdalus persica.</t>
@@ -637,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="325.492" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -844,303 +866,331 @@
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
       <c r="D22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
         <v>70</v>
       </c>
       <c r="C26" t="s">
         <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>31</v>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">