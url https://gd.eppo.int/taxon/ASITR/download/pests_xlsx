--- v0 (2025-10-09)
+++ v1 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ASITR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CHONPA</t>
   </si>
   <si>
     <t>Choristoneura parallela</t>
   </si>
   <si>
     <t>* Cothron B (2021) Pawpaws: The Complete Growing and Marketing Guide New Society Publishers, Gabriola Island, Canada. 248 pp.</t>
   </si>
   <si>
@@ -81,50 +81,60 @@
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Maclot F, Mandujano M, Nakasato K, Byrne J, Paudel S, Guyer D, Malmstrom CM (2023) First report of tobacco ringspot virus infecting pawpaw orchard (Asimina triloba) in North America. Plant Disease (early view). https://doi.org/10.1094/PDIS-11-22-2639-PDN</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>XYLBCR</t>
   </si>
   <si>
     <t>Xylosandrus crassiusculus</t>
   </si>
   <si>
     <t>* Horn S, Horn GN (2006) New host record of the Asian Ambrosia beetle, Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae). Journal of Entomological Science 10(1), 90-91.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -437,51 +447,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -561,50 +571,64 @@
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">