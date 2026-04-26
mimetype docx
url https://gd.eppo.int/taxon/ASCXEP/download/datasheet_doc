--- v7 (2026-03-27)
+++ v8 (2026-04-26)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263069c68baea358b" w:history="1">
+            <w:hyperlink r:id="rId235469ee41abe9e18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388769c68baea35ce" w:history="1">
+            <w:hyperlink r:id="rId661769ee41abe9e5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56043795" name="name887069c68baea3a77" descr="2037.jpg"/>
+                  <wp:docPr id="97187265" name="name890469ee41abea2b1" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId312069c68baea3a74" cstate="print"/>
+                          <a:blip r:embed="rId464469ee41abea2b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId794169c68baea3ba6" w:history="1">
+            <w:hyperlink r:id="rId181469ee41abea3ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7691514" name="name707669c68baea48f2" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="56352986" name="name518769ee41abeb3d7" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId499869c68baea48f0" cstate="print"/>
+                    <a:blip r:embed="rId882469ee41abeb3d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354769c68baea52e6" w:history="1">
+      <w:hyperlink r:id="rId637369ee41abebe09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264669c68baea5480" w:history="1">
+      <w:hyperlink r:id="rId270769ee41abebf96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170669c68baea5556" w:history="1">
+      <w:hyperlink r:id="rId248969ee41abec06b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853569c68baea5695" w:history="1">
+      <w:hyperlink r:id="rId259069ee41abec1ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408669c68baea574c" w:history="1">
+      <w:hyperlink r:id="rId770769ee41abec268" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4061878" name="name905469c68baea5985" descr="eu_funding_250.png"/>
+            <wp:docPr id="36164992" name="name829769ee41abec2fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId229069c68baea5983" cstate="print"/>
+                    <a:blip r:embed="rId453169ee41abec2fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21112428">
+  <w:abstractNum w:abstractNumId="83396441">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81501721">
+    <w:lvl w:ilvl="0" w:tplc="26918183">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81501721" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26918183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21112427">
+  <w:abstractNum w:abstractNumId="83396440">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57219833">
+    <w:lvl w:ilvl="0" w:tplc="17117528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21112427">
-    <w:abstractNumId w:val="21112427"/>
+  <w:num w:numId="83396440">
+    <w:abstractNumId w:val="83396440"/>
   </w:num>
-  <w:num w:numId="21112428">
-    <w:abstractNumId w:val="21112428"/>
+  <w:num w:numId="83396441">
+    <w:abstractNumId w:val="83396441"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691953660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817794517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId263069c68baea358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId388769c68baea35ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId794169c68baea3ba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId354769c68baea52e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId264669c68baea5480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId170669c68baea5556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId853569c68baea5695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId408669c68baea574c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId312069c68baea3a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312069c68baea3a74.jpg"/><Relationship Id="rId499869c68baea48f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId499869c68baea48f0.jpg"/><Relationship Id="rId229069c68baea5983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId229069c68baea5983.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId355246794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711757332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235469ee41abe9e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId661769ee41abe9e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId181469ee41abea3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId637369ee41abebe09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId270769ee41abebf96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId248969ee41abec06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId259069ee41abec1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId770769ee41abec268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId464469ee41abea2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464469ee41abea2b0.jpg"/><Relationship Id="rId882469ee41abeb3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId882469ee41abeb3d5.jpg"/><Relationship Id="rId453169ee41abec2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453169ee41abec2fd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>