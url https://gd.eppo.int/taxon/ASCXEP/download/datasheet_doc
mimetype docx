--- v8 (2026-04-26)
+++ v9 (2026-05-19)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235469ee41abe9e18" w:history="1">
+            <w:hyperlink r:id="rId65646a0c92248a80e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661769ee41abe9e5c" w:history="1">
+            <w:hyperlink r:id="rId23776a0c92248a854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97187265" name="name890469ee41abea2b1" descr="2037.jpg"/>
+                  <wp:docPr id="88110693" name="name32636a0c92248a948" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId464469ee41abea2b0" cstate="print"/>
+                          <a:blip r:embed="rId71856a0c92248a946" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId181469ee41abea3ad" w:history="1">
+            <w:hyperlink r:id="rId69826a0c92248aa70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56352986" name="name518769ee41abeb3d7" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="57048674" name="name16066a0c92248b111" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId882469ee41abeb3d5" cstate="print"/>
+                    <a:blip r:embed="rId89166a0c92248b10f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637369ee41abebe09" w:history="1">
+      <w:hyperlink r:id="rId48416a0c92248bb4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270769ee41abebf96" w:history="1">
+      <w:hyperlink r:id="rId31606a0c92248bce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248969ee41abec06b" w:history="1">
+      <w:hyperlink r:id="rId32486a0c92248bdbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259069ee41abec1ac" w:history="1">
+      <w:hyperlink r:id="rId48126a0c92248bf0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770769ee41abec268" w:history="1">
+      <w:hyperlink r:id="rId57046a0c92248bfd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36164992" name="name829769ee41abec2fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="41047749" name="name62166a0c92248c084" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId453169ee41abec2fd" cstate="print"/>
+                    <a:blip r:embed="rId83476a0c92248c083" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83396441">
+  <w:abstractNum w:abstractNumId="40336277">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26918183">
+    <w:lvl w:ilvl="0" w:tplc="39527582">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26918183" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39527582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83396440">
+  <w:abstractNum w:abstractNumId="40336276">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17117528">
+    <w:lvl w:ilvl="0" w:tplc="44070690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83396440">
-    <w:abstractNumId w:val="83396440"/>
+  <w:num w:numId="40336276">
+    <w:abstractNumId w:val="40336276"/>
   </w:num>
-  <w:num w:numId="83396441">
-    <w:abstractNumId w:val="83396441"/>
+  <w:num w:numId="40336277">
+    <w:abstractNumId w:val="40336277"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId355246794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711757332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235469ee41abe9e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId661769ee41abe9e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId181469ee41abea3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId637369ee41abebe09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId270769ee41abebf96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId248969ee41abec06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId259069ee41abec1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId770769ee41abec268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId464469ee41abea2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464469ee41abea2b0.jpg"/><Relationship Id="rId882469ee41abeb3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId882469ee41abeb3d5.jpg"/><Relationship Id="rId453169ee41abec2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453169ee41abec2fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172421319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552653731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65646a0c92248a80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId23776a0c92248a854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId69826a0c92248aa70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId48416a0c92248bb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId31606a0c92248bce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId32486a0c92248bdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId48126a0c92248bf0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId57046a0c92248bfd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71856a0c92248a946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71856a0c92248a946.jpg"/><Relationship Id="rId89166a0c92248b10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89166a0c92248b10f.jpg"/><Relationship Id="rId83476a0c92248c083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a0c92248c083.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>