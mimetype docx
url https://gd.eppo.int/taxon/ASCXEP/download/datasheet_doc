--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65646a0c92248a80e" w:history="1">
+            <w:hyperlink r:id="rId17016a27062b81f69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23776a0c92248a854" w:history="1">
+            <w:hyperlink r:id="rId89526a27062b81fb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88110693" name="name32636a0c92248a948" descr="2037.jpg"/>
+                  <wp:docPr id="52819949" name="name38166a27062b8258a" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71856a0c92248a946" cstate="print"/>
+                          <a:blip r:embed="rId14846a27062b82588" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69826a0c92248aa70" w:history="1">
+            <w:hyperlink r:id="rId89616a27062b826f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57048674" name="name16066a0c92248b111" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="14833516" name="name71056a27062b83a90" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89166a0c92248b10f" cstate="print"/>
+                    <a:blip r:embed="rId17276a27062b83a8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48416a0c92248bb4c" w:history="1">
+      <w:hyperlink r:id="rId91666a27062b84838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31606a0c92248bce8" w:history="1">
+      <w:hyperlink r:id="rId90376a27062b849bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32486a0c92248bdbd" w:history="1">
+      <w:hyperlink r:id="rId49916a27062b84a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48126a0c92248bf0e" w:history="1">
+      <w:hyperlink r:id="rId93806a27062b84bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57046a0c92248bfd2" w:history="1">
+      <w:hyperlink r:id="rId89426a27062b84c81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41047749" name="name62166a0c92248c084" descr="eu_funding_250.png"/>
+            <wp:docPr id="75864915" name="name22916a27062b84f7b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83476a0c92248c083" cstate="print"/>
+                    <a:blip r:embed="rId70986a27062b84f79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40336277">
+  <w:abstractNum w:abstractNumId="85354103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39527582">
+    <w:lvl w:ilvl="0" w:tplc="27318177">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39527582" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27318177" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40336276">
+  <w:abstractNum w:abstractNumId="85354102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44070690">
+    <w:lvl w:ilvl="0" w:tplc="82217124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40336276">
-    <w:abstractNumId w:val="40336276"/>
+  <w:num w:numId="85354102">
+    <w:abstractNumId w:val="85354102"/>
   </w:num>
-  <w:num w:numId="40336277">
-    <w:abstractNumId w:val="40336277"/>
+  <w:num w:numId="85354103">
+    <w:abstractNumId w:val="85354103"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172421319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552653731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65646a0c92248a80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId23776a0c92248a854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId69826a0c92248aa70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId48416a0c92248bb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId31606a0c92248bce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId32486a0c92248bdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId48126a0c92248bf0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId57046a0c92248bfd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71856a0c92248a946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71856a0c92248a946.jpg"/><Relationship Id="rId89166a0c92248b10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89166a0c92248b10f.jpg"/><Relationship Id="rId83476a0c92248c083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83476a0c92248c083.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777372911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346287732" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17016a27062b81f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId89526a27062b81fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId89616a27062b826f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId91666a27062b84838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId90376a27062b849bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId49916a27062b84a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId93806a27062b84bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId89426a27062b84c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14846a27062b82588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14846a27062b82588.jpg"/><Relationship Id="rId17276a27062b83a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17276a27062b83a8d.jpg"/><Relationship Id="rId70986a27062b84f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70986a27062b84f79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>