--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17016a27062b81f69" w:history="1">
+            <w:hyperlink r:id="rId79506a41883f2f382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89526a27062b81fb0" w:history="1">
+            <w:hyperlink r:id="rId24686a41883f2f3c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52819949" name="name38166a27062b8258a" descr="2037.jpg"/>
+                  <wp:docPr id="36271447" name="name70026a41883f2f957" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14846a27062b82588" cstate="print"/>
+                          <a:blip r:embed="rId63156a41883f2f955" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89616a27062b826f9" w:history="1">
+            <w:hyperlink r:id="rId31426a41883f2fa87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14833516" name="name71056a27062b83a90" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="35374731" name="name92856a41883f30ba1" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17276a27062b83a8d" cstate="print"/>
+                    <a:blip r:embed="rId46076a41883f30b9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a27062b84838" w:history="1">
+      <w:hyperlink r:id="rId42196a41883f3159e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90376a27062b849bf" w:history="1">
+      <w:hyperlink r:id="rId64366a41883f31721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49916a27062b84a8f" w:history="1">
+      <w:hyperlink r:id="rId89976a41883f31821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93806a27062b84bc8" w:history="1">
+      <w:hyperlink r:id="rId50366a41883f31961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89426a27062b84c81" w:history="1">
+      <w:hyperlink r:id="rId14866a41883f31a20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75864915" name="name22916a27062b84f7b" descr="eu_funding_250.png"/>
+            <wp:docPr id="36762660" name="name63906a41883f31c71" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70986a27062b84f79" cstate="print"/>
+                    <a:blip r:embed="rId60656a41883f31c6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85354103">
+  <w:abstractNum w:abstractNumId="54356495">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27318177">
+    <w:lvl w:ilvl="0" w:tplc="77386440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27318177" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77386440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85354102">
+  <w:abstractNum w:abstractNumId="54356494">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82217124">
+    <w:lvl w:ilvl="0" w:tplc="13960041">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85354102">
-    <w:abstractNumId w:val="85354102"/>
+  <w:num w:numId="54356494">
+    <w:abstractNumId w:val="54356494"/>
   </w:num>
-  <w:num w:numId="85354103">
-    <w:abstractNumId w:val="85354103"/>
+  <w:num w:numId="54356495">
+    <w:abstractNumId w:val="54356495"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777372911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346287732" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17016a27062b81f69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId89526a27062b81fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId89616a27062b826f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId91666a27062b84838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId90376a27062b849bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId49916a27062b84a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId93806a27062b84bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId89426a27062b84c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14846a27062b82588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14846a27062b82588.jpg"/><Relationship Id="rId17276a27062b83a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17276a27062b83a8d.jpg"/><Relationship Id="rId70986a27062b84f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70986a27062b84f79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId477605559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257862915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79506a41883f2f382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId24686a41883f2f3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId31426a41883f2fa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId42196a41883f3159e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId64366a41883f31721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId89976a41883f31821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId50366a41883f31961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId14866a41883f31a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63156a41883f2f955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63156a41883f2f955.jpg"/><Relationship Id="rId46076a41883f30b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46076a41883f30b9e.jpg"/><Relationship Id="rId60656a41883f31c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60656a41883f31c6f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>