--- v11 (2026-06-28)
+++ v12 (2026-07-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79506a41883f2f382" w:history="1">
+            <w:hyperlink r:id="rId32346a5ed75f0bf71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24686a41883f2f3c7" w:history="1">
+            <w:hyperlink r:id="rId39586a5ed75f0bfbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36271447" name="name70026a41883f2f957" descr="2037.jpg"/>
+                  <wp:docPr id="25365091" name="name55526a5ed75f0c701" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63156a41883f2f955" cstate="print"/>
+                          <a:blip r:embed="rId99866a5ed75f0c6ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31426a41883f2fa87" w:history="1">
+            <w:hyperlink r:id="rId86556a5ed75f0c91f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35374731" name="name92856a41883f30ba1" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="90968662" name="name25446a5ed75f0daa4" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46076a41883f30b9e" cstate="print"/>
+                    <a:blip r:embed="rId18886a5ed75f0daa2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42196a41883f3159e" w:history="1">
+      <w:hyperlink r:id="rId13686a5ed75f0e469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64366a41883f31721" w:history="1">
+      <w:hyperlink r:id="rId99126a5ed75f0e5ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89976a41883f31821" w:history="1">
+      <w:hyperlink r:id="rId67616a5ed75f0e709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50366a41883f31961" w:history="1">
+      <w:hyperlink r:id="rId45626a5ed75f0e847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14866a41883f31a20" w:history="1">
+      <w:hyperlink r:id="rId56996a5ed75f0e8fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36762660" name="name63906a41883f31c71" descr="eu_funding_250.png"/>
+            <wp:docPr id="17597573" name="name39316a5ed75f0e994" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60656a41883f31c6f" cstate="print"/>
+                    <a:blip r:embed="rId17026a5ed75f0e993" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54356495">
+  <w:abstractNum w:abstractNumId="49585990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77386440">
+    <w:lvl w:ilvl="0" w:tplc="28379543">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77386440" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28379543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54356494">
+  <w:abstractNum w:abstractNumId="49585989">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13960041">
+    <w:lvl w:ilvl="0" w:tplc="88100649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54356494">
-    <w:abstractNumId w:val="54356494"/>
+  <w:num w:numId="49585989">
+    <w:abstractNumId w:val="49585989"/>
   </w:num>
-  <w:num w:numId="54356495">
-    <w:abstractNumId w:val="54356495"/>
+  <w:num w:numId="49585990">
+    <w:abstractNumId w:val="49585990"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId477605559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257862915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79506a41883f2f382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId24686a41883f2f3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId31426a41883f2fa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId42196a41883f3159e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId64366a41883f31721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId89976a41883f31821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId50366a41883f31961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId14866a41883f31a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63156a41883f2f955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63156a41883f2f955.jpg"/><Relationship Id="rId46076a41883f30b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46076a41883f30b9e.jpg"/><Relationship Id="rId60656a41883f31c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60656a41883f31c6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852716820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380320286" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32346a5ed75f0bf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId39586a5ed75f0bfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId86556a5ed75f0c91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId13686a5ed75f0e469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId99126a5ed75f0e5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId67616a5ed75f0e709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId45626a5ed75f0e847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId56996a5ed75f0e8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99866a5ed75f0c6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99866a5ed75f0c6ff.jpg"/><Relationship Id="rId18886a5ed75f0daa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18886a5ed75f0daa2.jpg"/><Relationship Id="rId17026a5ed75f0e993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17026a5ed75f0e993.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>