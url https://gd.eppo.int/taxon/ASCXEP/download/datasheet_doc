--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32346a5ed75f0bf71" w:history="1">
+            <w:hyperlink r:id="rId63566a7b60d2bd11f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39586a5ed75f0bfbe" w:history="1">
+            <w:hyperlink r:id="rId76246a7b60d2bd182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25365091" name="name55526a5ed75f0c701" descr="2037.jpg"/>
+                  <wp:docPr id="39751204" name="name62486a7b60d2bdaa9" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99866a5ed75f0c6ff" cstate="print"/>
+                          <a:blip r:embed="rId27426a7b60d2bdaa7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86556a5ed75f0c91f" w:history="1">
+            <w:hyperlink r:id="rId84756a7b60d2bdc17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90968662" name="name25446a5ed75f0daa4" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="30787120" name="name19046a7b60d2bf0ff" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18886a5ed75f0daa2" cstate="print"/>
+                    <a:blip r:embed="rId97066a7b60d2bf0fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13686a5ed75f0e469" w:history="1">
+      <w:hyperlink r:id="rId79986a7b60d2bfbbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99126a5ed75f0e5ed" w:history="1">
+      <w:hyperlink r:id="rId81596a7b60d2bfd75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67616a5ed75f0e709" w:history="1">
+      <w:hyperlink r:id="rId88516a7b60d2bfe63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45626a5ed75f0e847" w:history="1">
+      <w:hyperlink r:id="rId89996a7b60d2bff9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56996a5ed75f0e8fd" w:history="1">
+      <w:hyperlink r:id="rId94236a7b60d2c0096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17597573" name="name39316a5ed75f0e994" descr="eu_funding_250.png"/>
+            <wp:docPr id="75686120" name="name80476a7b60d2c03a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17026a5ed75f0e993" cstate="print"/>
+                    <a:blip r:embed="rId95686a7b60d2c03a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49585990">
+  <w:abstractNum w:abstractNumId="13184129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28379543">
+    <w:lvl w:ilvl="0" w:tplc="25843530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28379543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25843530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49585989">
+  <w:abstractNum w:abstractNumId="13184128">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88100649">
+    <w:lvl w:ilvl="0" w:tplc="73668017">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49585989">
-    <w:abstractNumId w:val="49585989"/>
+  <w:num w:numId="13184128">
+    <w:abstractNumId w:val="13184128"/>
   </w:num>
-  <w:num w:numId="49585990">
-    <w:abstractNumId w:val="49585990"/>
+  <w:num w:numId="13184129">
+    <w:abstractNumId w:val="13184129"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852716820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380320286" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32346a5ed75f0bf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId39586a5ed75f0bfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId86556a5ed75f0c91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId13686a5ed75f0e469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId99126a5ed75f0e5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId67616a5ed75f0e709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId45626a5ed75f0e847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId56996a5ed75f0e8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99866a5ed75f0c6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99866a5ed75f0c6ff.jpg"/><Relationship Id="rId18886a5ed75f0daa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18886a5ed75f0daa2.jpg"/><Relationship Id="rId17026a5ed75f0e993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17026a5ed75f0e993.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466392242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715579932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63566a7b60d2bd11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId76246a7b60d2bd182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId84756a7b60d2bdc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId79986a7b60d2bfbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId81596a7b60d2bfd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId88516a7b60d2bfe63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId89996a7b60d2bff9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId94236a7b60d2c0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27426a7b60d2bdaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27426a7b60d2bdaa7.jpg"/><Relationship Id="rId97066a7b60d2bf0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97066a7b60d2bf0fb.jpg"/><Relationship Id="rId95686a7b60d2c03a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95686a7b60d2c03a3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>