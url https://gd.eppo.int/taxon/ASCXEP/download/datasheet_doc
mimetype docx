--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Inouye</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese gall midge, juniper gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63566a7b60d2bd11f" w:history="1">
+            <w:hyperlink r:id="rId52716a964790da987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76246a7b60d2bd182" w:history="1">
+            <w:hyperlink r:id="rId91356a964790da9cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ASCXEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39751204" name="name62486a7b60d2bdaa9" descr="2037.jpg"/>
+                  <wp:docPr id="48450311" name="name33556a964790db3c7" descr="2037.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2037.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27426a7b60d2bdaa7" cstate="print"/>
+                          <a:blip r:embed="rId42976a964790db3c5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84756a7b60d2bdc17" w:history="1">
+            <w:hyperlink r:id="rId22616a964790db4f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1172,63 +1172,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013; Björklund &amp; Boberg, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30787120" name="name19046a7b60d2bf0ff" descr="ASCXEP_distribution_map.jpg"/>
+            <wp:docPr id="69087846" name="name36326a964790dc591" descr="ASCXEP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ASCXEP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97066a7b60d2bf0fb" cstate="print"/>
+                    <a:blip r:embed="rId29486a964790dc58e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2460,51 +2460,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests and summary pest risk assessment. Ministry of Agriculture, Fisheries and Food, Central Science Laboratory, Sand Hutton, York, PPR Point 4.3, 97/7020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EP (2013) A review of the literature relevant to the monitoring of regulated plant health pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a7b60d2bfbbe" w:history="1">
+      <w:hyperlink r:id="rId86566a964790dd01d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2695,51 +2695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 5186, 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81596a7b60d2bfd75" w:history="1">
+      <w:hyperlink r:id="rId23186a964790dd1ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2823,51 +2823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Szkodnik podlegający obowiązkowi zwalczania. Państwowej Inspekcji Ochrony Roślin i Nasiennictwa (PIORiN) [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ashistonyx eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A pest subject to mandatory control. National Plant Health and Seed Inspection Service (PIORiN)]. 1st edition, December 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88516a7b60d2bfe63" w:history="1">
+      <w:hyperlink r:id="rId20586a964790dd28d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [in Polish].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3016,51 +3016,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 79-89. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89996a7b60d2bff9e" w:history="1">
+      <w:hyperlink r:id="rId24786a964790dd3c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13355-023-00855-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3126,51 +3126,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byakushincecis eppoi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94236a7b60d2c0096" w:history="1">
+      <w:hyperlink r:id="rId64016a964790dd4c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3183,63 +3183,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75686120" name="name80476a7b60d2c03a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="60136001" name="name39646a964790dd56e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95686a7b60d2c03a3" cstate="print"/>
+                    <a:blip r:embed="rId46396a964790dd56d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3337,137 +3337,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13184129">
+  <w:abstractNum w:abstractNumId="87909126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25843530">
+    <w:lvl w:ilvl="0" w:tplc="51530469">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25843530" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51530469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13184128">
+  <w:abstractNum w:abstractNumId="87909125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73668017">
+    <w:lvl w:ilvl="0" w:tplc="46994695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4219,55 +4219,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13184128">
-    <w:abstractNumId w:val="13184128"/>
+  <w:num w:numId="87909125">
+    <w:abstractNumId w:val="87909125"/>
   </w:num>
-  <w:num w:numId="13184129">
-    <w:abstractNumId w:val="13184129"/>
+  <w:num w:numId="87909126">
+    <w:abstractNumId w:val="87909126"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15817,51 +15817,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466392242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715579932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63566a7b60d2bd11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId76246a7b60d2bd182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId84756a7b60d2bdc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId79986a7b60d2bfbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId81596a7b60d2bfd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId88516a7b60d2bfe63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId89996a7b60d2bff9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId94236a7b60d2c0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27426a7b60d2bdaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27426a7b60d2bdaa7.jpg"/><Relationship Id="rId97066a7b60d2bf0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97066a7b60d2bf0fb.jpg"/><Relationship Id="rId95686a7b60d2c03a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95686a7b60d2c03a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886425032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162641924" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52716a964790da987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/" TargetMode="External"/><Relationship Id="rId91356a964790da9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/categorization" TargetMode="External"/><Relationship Id="rId22616a964790db4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ASCXEP/photos" TargetMode="External"/><Relationship Id="rId86566a964790dd01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2015/09/13_EWG_ISPM6_2015_Sept_EFSA_PERSEUS_Appendix_C_to_the_Final_report.pdf" TargetMode="External"/><Relationship Id="rId23186a964790dd1ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5186" TargetMode="External"/><Relationship Id="rId20586a964790dd28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piorin.gov.pl/files/userfiles/giorin/publikacje/ulotki/nowe_zagrozenia/ashistonyx_eppoi.pdf" TargetMode="External"/><Relationship Id="rId24786a964790dd3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13355-023-00855-4" TargetMode="External"/><Relationship Id="rId64016a964790dd4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42976a964790db3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42976a964790db3c5.jpg"/><Relationship Id="rId29486a964790dc58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29486a964790dc58e.jpg"/><Relationship Id="rId46396a964790dd56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46396a964790dd56d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>