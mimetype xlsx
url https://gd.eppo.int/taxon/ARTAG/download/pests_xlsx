--- v0 (2025-10-11)
+++ v1 (2026-09-24)
@@ -12,92 +12,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ARTAG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>TYLCV0</t>
   </si>
   <si>
     <t>Begomovirus coheni</t>
   </si>
   <si>
     <t>* Fan XY, Liu Y, Cheng XF, Wu X (2025) First report of tomato yellow leaf curl virus on Chinese mugwort in China. New Disease Reports 51(1), e70018. https://doi.org/10.1002/ndr2.70018</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Weintraub PG, Scheffer SJ, Visser D, Valladares G, Soares Correa A, Shepard BM, Rauf A, Murphy ST, Mujica N, MacVean C, Kroschel J (2017) The invasive Liriomyza huidobrensis (Diptera: Agromyzidae): understanding its pest status and management globally. Journal of Insect Science 17(1), 1-27. https://doi.org/10.1093/jisesa/iew122</t>
   </si>
   <si>
+    <t>Non-host</t>
+  </si>
+  <si>
     <t>CNIDFL</t>
   </si>
   <si>
     <t>Monema flavescens</t>
   </si>
   <si>
-    <t>* Ju RT, Wang F, Li YZ, Wu SY (2007) Niche and interspecies competition of four Limacodidae species on green belt plants in Shanghai. Chinese Journal of Ecology 26(04), 523–527
+    <t>Not a host: EFSA (2024) cites Ju et al. (2007) as a justification for host status, but in this article Artemisia argyi  is only a host of other Limacodidae species.
+* Ju RT, Wang F, Li YZ, Wu SY (2007) Niche and interspecies competition of four Limacodidae species on green belt plants in Shanghai. Chinese Journal of Ecology 26(04), 523–532. https://www.cje.net.cn/EN/Y2007/V26/I04/523
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYRUNU</t>
   </si>
   <si>
     <t>Ostrinia nubilalis (as Artemisia)</t>
   </si>
   <si>
     <t>REPTPA</t>
   </si>
   <si>
     <t>Reptalus panzeri (as Artemisia)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -475,83 +479,83 @@
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>