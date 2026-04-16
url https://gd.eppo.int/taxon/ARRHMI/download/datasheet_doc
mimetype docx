--- v6 (2026-03-25)
+++ v7 (2026-04-16)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146869c36059d8615" w:history="1">
+            <w:hyperlink r:id="rId330169e14e92c24c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838269c36059d865a" w:history="1">
+            <w:hyperlink r:id="rId210169e14e92c2509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94934240" name="name705869c36059d9924" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="27891177" name="name721069e14e92c3c2b" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId931369c36059d9921" cstate="print"/>
+                    <a:blip r:embed="rId383069e14e92c3c28" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757869c36059da793" w:history="1">
+      <w:hyperlink r:id="rId227469e14e92c49ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515569c36059da815" w:history="1">
+      <w:hyperlink r:id="rId198969e14e92c4a57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865369c36059da8c2" w:history="1">
+      <w:hyperlink r:id="rId893069e14e92c4aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115769c36059daaed" w:history="1">
+      <w:hyperlink r:id="rId363869e14e92c4cd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489969c36059daba5" w:history="1">
+      <w:hyperlink r:id="rId842769e14e92c4d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99881329" name="name628369c36059dac98" descr="eu_funding_250.png"/>
+            <wp:docPr id="48666730" name="name236669e14e92c50bb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId986269c36059dac96" cstate="print"/>
+                    <a:blip r:embed="rId291869e14e92c50ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74122606">
+  <w:abstractNum w:abstractNumId="44492074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80456414">
+    <w:lvl w:ilvl="0" w:tplc="81624126">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80456414" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81624126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74122605">
+  <w:abstractNum w:abstractNumId="44492073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68529334">
+    <w:lvl w:ilvl="0" w:tplc="73028006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74122605">
-    <w:abstractNumId w:val="74122605"/>
+  <w:num w:numId="44492073">
+    <w:abstractNumId w:val="44492073"/>
   </w:num>
-  <w:num w:numId="74122606">
-    <w:abstractNumId w:val="74122606"/>
+  <w:num w:numId="44492074">
+    <w:abstractNumId w:val="44492074"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920889137" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340223582" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId146869c36059d8615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId838269c36059d865a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId757869c36059da793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId515569c36059da815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId865369c36059da8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId115769c36059daaed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId489969c36059daba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId931369c36059d9921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId931369c36059d9921.jpg"/><Relationship Id="rId986269c36059dac96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986269c36059dac96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId855949389" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184299214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId330169e14e92c24c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId210169e14e92c2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId227469e14e92c49ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId198969e14e92c4a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId893069e14e92c4aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId363869e14e92c4cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId842769e14e92c4d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId383069e14e92c3c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383069e14e92c3c28.jpg"/><Relationship Id="rId291869e14e92c50ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291869e14e92c50ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>