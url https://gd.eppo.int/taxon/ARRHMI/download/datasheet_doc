--- v7 (2026-04-16)
+++ v8 (2026-05-07)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330169e14e92c24c4" w:history="1">
+            <w:hyperlink r:id="rId269069fcb85032e01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210169e14e92c2509" w:history="1">
+            <w:hyperlink r:id="rId845669fcb85032e46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27891177" name="name721069e14e92c3c2b" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="55529356" name="name788869fcb85036586" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId383069e14e92c3c28" cstate="print"/>
+                    <a:blip r:embed="rId510569fcb85036583" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227469e14e92c49ff" w:history="1">
+      <w:hyperlink r:id="rId204969fcb850383fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198969e14e92c4a57" w:history="1">
+      <w:hyperlink r:id="rId981969fcb85038463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893069e14e92c4aca" w:history="1">
+      <w:hyperlink r:id="rId808569fcb850384db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363869e14e92c4cd9" w:history="1">
+      <w:hyperlink r:id="rId169969fcb85038709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842769e14e92c4d90" w:history="1">
+      <w:hyperlink r:id="rId646569fcb850387c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48666730" name="name236669e14e92c50bb" descr="eu_funding_250.png"/>
+            <wp:docPr id="17687484" name="name392269fcb85038883" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId291869e14e92c50ba" cstate="print"/>
+                    <a:blip r:embed="rId262269fcb85038881" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44492074">
+  <w:abstractNum w:abstractNumId="41871555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81624126">
+    <w:lvl w:ilvl="0" w:tplc="96681833">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81624126" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96681833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44492073">
+  <w:abstractNum w:abstractNumId="41871554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73028006">
+    <w:lvl w:ilvl="0" w:tplc="11795229">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44492073">
-    <w:abstractNumId w:val="44492073"/>
+  <w:num w:numId="41871554">
+    <w:abstractNumId w:val="41871554"/>
   </w:num>
-  <w:num w:numId="44492074">
-    <w:abstractNumId w:val="44492074"/>
+  <w:num w:numId="41871555">
+    <w:abstractNumId w:val="41871555"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId855949389" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184299214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId330169e14e92c24c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId210169e14e92c2509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId227469e14e92c49ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId198969e14e92c4a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId893069e14e92c4aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId363869e14e92c4cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId842769e14e92c4d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId383069e14e92c3c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383069e14e92c3c28.jpg"/><Relationship Id="rId291869e14e92c50ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291869e14e92c50ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698175368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716675976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId269069fcb85032e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId845669fcb85032e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId204969fcb850383fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId981969fcb85038463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId808569fcb850384db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId169969fcb85038709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId646569fcb850387c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId510569fcb85036583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId510569fcb85036583.jpg"/><Relationship Id="rId262269fcb85038881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262269fcb85038881.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>