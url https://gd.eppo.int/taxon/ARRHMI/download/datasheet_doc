--- v8 (2026-05-07)
+++ v9 (2026-05-31)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269069fcb85032e01" w:history="1">
+            <w:hyperlink r:id="rId87196a1ba7f8a0881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845669fcb85032e46" w:history="1">
+            <w:hyperlink r:id="rId80826a1ba7f8a08c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55529356" name="name788869fcb85036586" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="83435409" name="name57346a1ba7f8a1b6f" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId510569fcb85036583" cstate="print"/>
+                    <a:blip r:embed="rId36936a1ba7f8a1b6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204969fcb850383fd" w:history="1">
+      <w:hyperlink r:id="rId99806a1ba7f8a29fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981969fcb85038463" w:history="1">
+      <w:hyperlink r:id="rId81236a1ba7f8a2a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808569fcb850384db" w:history="1">
+      <w:hyperlink r:id="rId35156a1ba7f8a2ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169969fcb85038709" w:history="1">
+      <w:hyperlink r:id="rId34466a1ba7f8a2ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646569fcb850387c3" w:history="1">
+      <w:hyperlink r:id="rId82196a1ba7f8a2d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17687484" name="name392269fcb85038883" descr="eu_funding_250.png"/>
+            <wp:docPr id="40775197" name="name89996a1ba7f8a2e7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId262269fcb85038881" cstate="print"/>
+                    <a:blip r:embed="rId65726a1ba7f8a2e7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41871555">
+  <w:abstractNum w:abstractNumId="95066463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96681833">
+    <w:lvl w:ilvl="0" w:tplc="43946222">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96681833" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43946222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41871554">
+  <w:abstractNum w:abstractNumId="95066462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11795229">
+    <w:lvl w:ilvl="0" w:tplc="52541889">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41871554">
-    <w:abstractNumId w:val="41871554"/>
+  <w:num w:numId="95066462">
+    <w:abstractNumId w:val="95066462"/>
   </w:num>
-  <w:num w:numId="41871555">
-    <w:abstractNumId w:val="41871555"/>
+  <w:num w:numId="95066463">
+    <w:abstractNumId w:val="95066463"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698175368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716675976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId269069fcb85032e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId845669fcb85032e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId204969fcb850383fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId981969fcb85038463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId808569fcb850384db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId169969fcb85038709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId646569fcb850387c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId510569fcb85036583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId510569fcb85036583.jpg"/><Relationship Id="rId262269fcb85038881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262269fcb85038881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId603389779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631413825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87196a1ba7f8a0881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId80826a1ba7f8a08c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId99806a1ba7f8a29fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId81236a1ba7f8a2a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId35156a1ba7f8a2ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId34466a1ba7f8a2ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId82196a1ba7f8a2d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36936a1ba7f8a1b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36936a1ba7f8a1b6c.jpg"/><Relationship Id="rId65726a1ba7f8a2e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65726a1ba7f8a2e7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>