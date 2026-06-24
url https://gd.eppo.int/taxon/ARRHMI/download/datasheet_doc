--- v9 (2026-05-31)
+++ v10 (2026-06-24)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87196a1ba7f8a0881" w:history="1">
+            <w:hyperlink r:id="rId82476a3bbe3cdbe1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80826a1ba7f8a08c9" w:history="1">
+            <w:hyperlink r:id="rId54456a3bbe3cdbe62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83435409" name="name57346a1ba7f8a1b6f" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="55322889" name="name63586a3bbe3cdd0ba" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36936a1ba7f8a1b6c" cstate="print"/>
+                    <a:blip r:embed="rId29816a3bbe3cdd0b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99806a1ba7f8a29fc" w:history="1">
+      <w:hyperlink r:id="rId54006a3bbe3cddeb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81236a1ba7f8a2a54" w:history="1">
+      <w:hyperlink r:id="rId16096a3bbe3cddf0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35156a1ba7f8a2ac8" w:history="1">
+      <w:hyperlink r:id="rId78876a3bbe3cddf7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34466a1ba7f8a2ce0" w:history="1">
+      <w:hyperlink r:id="rId26186a3bbe3cde188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82196a1ba7f8a2d9d" w:history="1">
+      <w:hyperlink r:id="rId57116a3bbe3cde258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40775197" name="name89996a1ba7f8a2e7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="36531667" name="name93306a3bbe3cde324" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65726a1ba7f8a2e7d" cstate="print"/>
+                    <a:blip r:embed="rId81006a3bbe3cde323" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95066463">
+  <w:abstractNum w:abstractNumId="80563741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43946222">
+    <w:lvl w:ilvl="0" w:tplc="42187977">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43946222" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42187977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95066462">
+  <w:abstractNum w:abstractNumId="80563740">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52541889">
+    <w:lvl w:ilvl="0" w:tplc="71933809">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95066462">
-    <w:abstractNumId w:val="95066462"/>
+  <w:num w:numId="80563740">
+    <w:abstractNumId w:val="80563740"/>
   </w:num>
-  <w:num w:numId="95066463">
-    <w:abstractNumId w:val="95066463"/>
+  <w:num w:numId="80563741">
+    <w:abstractNumId w:val="80563741"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId603389779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631413825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87196a1ba7f8a0881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId80826a1ba7f8a08c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId99806a1ba7f8a29fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId81236a1ba7f8a2a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId35156a1ba7f8a2ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId34466a1ba7f8a2ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId82196a1ba7f8a2d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36936a1ba7f8a1b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36936a1ba7f8a1b6c.jpg"/><Relationship Id="rId65726a1ba7f8a2e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65726a1ba7f8a2e7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720862440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888782155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82476a3bbe3cdbe1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId54456a3bbe3cdbe62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId54006a3bbe3cddeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId16096a3bbe3cddf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId78876a3bbe3cddf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId26186a3bbe3cde188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId57116a3bbe3cde258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29816a3bbe3cdd0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29816a3bbe3cdd0b8.jpg"/><Relationship Id="rId81006a3bbe3cde323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81006a3bbe3cde323.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>