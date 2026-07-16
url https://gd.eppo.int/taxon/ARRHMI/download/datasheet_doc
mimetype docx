--- v10 (2026-06-24)
+++ v11 (2026-07-16)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82476a3bbe3cdbe1c" w:history="1">
+            <w:hyperlink r:id="rId31466a58b48f74e5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54456a3bbe3cdbe62" w:history="1">
+            <w:hyperlink r:id="rId47216a58b48f74ea6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55322889" name="name63586a3bbe3cdd0ba" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="16432294" name="name95006a58b48f76168" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29816a3bbe3cdd0b8" cstate="print"/>
+                    <a:blip r:embed="rId48196a58b48f76165" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54006a3bbe3cddeb2" w:history="1">
+      <w:hyperlink r:id="rId52816a58b48f770c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16096a3bbe3cddf0b" w:history="1">
+      <w:hyperlink r:id="rId75976a58b48f77136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78876a3bbe3cddf7d" w:history="1">
+      <w:hyperlink r:id="rId74266a58b48f771da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26186a3bbe3cde188" w:history="1">
+      <w:hyperlink r:id="rId36536a58b48f77460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a3bbe3cde258" w:history="1">
+      <w:hyperlink r:id="rId83176a58b48f7751e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36531667" name="name93306a3bbe3cde324" descr="eu_funding_250.png"/>
+            <wp:docPr id="10223324" name="name26696a58b48f775eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81006a3bbe3cde323" cstate="print"/>
+                    <a:blip r:embed="rId10896a58b48f775e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80563741">
+  <w:abstractNum w:abstractNumId="47461432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42187977">
+    <w:lvl w:ilvl="0" w:tplc="35140861">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42187977" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35140861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80563740">
+  <w:abstractNum w:abstractNumId="47461431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71933809">
+    <w:lvl w:ilvl="0" w:tplc="18416642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80563740">
-    <w:abstractNumId w:val="80563740"/>
+  <w:num w:numId="47461431">
+    <w:abstractNumId w:val="47461431"/>
   </w:num>
-  <w:num w:numId="80563741">
-    <w:abstractNumId w:val="80563741"/>
+  <w:num w:numId="47461432">
+    <w:abstractNumId w:val="47461432"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720862440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888782155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82476a3bbe3cdbe1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId54456a3bbe3cdbe62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId54006a3bbe3cddeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId16096a3bbe3cddf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId78876a3bbe3cddf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId26186a3bbe3cde188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId57116a3bbe3cde258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29816a3bbe3cdd0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29816a3bbe3cdd0b8.jpg"/><Relationship Id="rId81006a3bbe3cde323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81006a3bbe3cde323.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650303550" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127955425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31466a58b48f74e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId47216a58b48f74ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId52816a58b48f770c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId75976a58b48f77136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId74266a58b48f771da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId36536a58b48f77460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId83176a58b48f7751e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48196a58b48f76165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48196a58b48f76165.jpg"/><Relationship Id="rId10896a58b48f775e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10896a58b48f775e9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>