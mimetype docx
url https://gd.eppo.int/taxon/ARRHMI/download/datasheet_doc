--- v11 (2026-07-16)
+++ v12 (2026-08-06)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31466a58b48f74e5e" w:history="1">
+            <w:hyperlink r:id="rId27896a749c809d158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47216a58b48f74ea6" w:history="1">
+            <w:hyperlink r:id="rId94116a749c809d1b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16432294" name="name95006a58b48f76168" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="37717472" name="name14416a749c809e41f" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48196a58b48f76165" cstate="print"/>
+                    <a:blip r:embed="rId59876a749c809e41c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52816a58b48f770c5" w:history="1">
+      <w:hyperlink r:id="rId76596a749c809f203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75976a58b48f77136" w:history="1">
+      <w:hyperlink r:id="rId64276a749c809f273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74266a58b48f771da" w:history="1">
+      <w:hyperlink r:id="rId48766a749c809f2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36536a58b48f77460" w:history="1">
+      <w:hyperlink r:id="rId35806a749c809f51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83176a58b48f7751e" w:history="1">
+      <w:hyperlink r:id="rId76126a749c809f5df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10223324" name="name26696a58b48f775eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="18386424" name="name46956a749c809f807" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10896a58b48f775e9" cstate="print"/>
+                    <a:blip r:embed="rId31256a749c809f805" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47461432">
+  <w:abstractNum w:abstractNumId="29221307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35140861">
+    <w:lvl w:ilvl="0" w:tplc="20178945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35140861" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20178945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47461431">
+  <w:abstractNum w:abstractNumId="29221306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18416642">
+    <w:lvl w:ilvl="0" w:tplc="12232573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47461431">
-    <w:abstractNumId w:val="47461431"/>
+  <w:num w:numId="29221306">
+    <w:abstractNumId w:val="29221306"/>
   </w:num>
-  <w:num w:numId="47461432">
-    <w:abstractNumId w:val="47461432"/>
+  <w:num w:numId="29221307">
+    <w:abstractNumId w:val="29221307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650303550" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127955425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31466a58b48f74e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId47216a58b48f74ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId52816a58b48f770c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId75976a58b48f77136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId74266a58b48f771da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId36536a58b48f77460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId83176a58b48f7751e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48196a58b48f76165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48196a58b48f76165.jpg"/><Relationship Id="rId10896a58b48f775e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10896a58b48f775e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId762296614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512843192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27896a749c809d158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId94116a749c809d1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId76596a749c809f203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId64276a749c809f273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId48766a749c809f2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId35806a749c809f51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId76126a749c809f5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59876a749c809e41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59876a749c809e41c.jpg"/><Relationship Id="rId31256a749c809f805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31256a749c809f805.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>