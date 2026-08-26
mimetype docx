--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27896a749c809d158" w:history="1">
+            <w:hyperlink r:id="rId28006a8f3021ce50d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94116a749c809d1b2" w:history="1">
+            <w:hyperlink r:id="rId14626a8f3021ce554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37717472" name="name14416a749c809e41f" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="90492868" name="name90976a8f3021cf8ad" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59876a749c809e41c" cstate="print"/>
+                    <a:blip r:embed="rId48576a8f3021cf8aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76596a749c809f203" w:history="1">
+      <w:hyperlink r:id="rId99156a8f3021d06f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64276a749c809f273" w:history="1">
+      <w:hyperlink r:id="rId58666a8f3021d078e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48766a749c809f2ea" w:history="1">
+      <w:hyperlink r:id="rId66316a8f3021d0804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35806a749c809f51a" w:history="1">
+      <w:hyperlink r:id="rId98416a8f3021d0a1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76126a749c809f5df" w:history="1">
+      <w:hyperlink r:id="rId78706a8f3021d0ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18386424" name="name46956a749c809f807" descr="eu_funding_250.png"/>
+            <wp:docPr id="26180234" name="name89106a8f3021d0ce5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31256a749c809f805" cstate="print"/>
+                    <a:blip r:embed="rId88666a8f3021d0ce4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29221307">
+  <w:abstractNum w:abstractNumId="66517315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20178945">
+    <w:lvl w:ilvl="0" w:tplc="88630773">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20178945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88630773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29221306">
+  <w:abstractNum w:abstractNumId="66517314">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12232573">
+    <w:lvl w:ilvl="0" w:tplc="79382475">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29221306">
-    <w:abstractNumId w:val="29221306"/>
+  <w:num w:numId="66517314">
+    <w:abstractNumId w:val="66517314"/>
   </w:num>
-  <w:num w:numId="29221307">
-    <w:abstractNumId w:val="29221307"/>
+  <w:num w:numId="66517315">
+    <w:abstractNumId w:val="66517315"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId762296614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512843192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27896a749c809d158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId94116a749c809d1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId76596a749c809f203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId64276a749c809f273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId48766a749c809f2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId35806a749c809f51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId76126a749c809f5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59876a749c809e41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59876a749c809e41c.jpg"/><Relationship Id="rId31256a749c809f805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31256a749c809f805.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732664756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703904236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28006a8f3021ce50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId14626a8f3021ce554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId99156a8f3021d06f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId58666a8f3021d078e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId66316a8f3021d0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId98416a8f3021d0a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId78706a8f3021d0ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48576a8f3021cf8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48576a8f3021cf8aa.jpg"/><Relationship Id="rId88666a8f3021d0ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88666a8f3021d0ce4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>