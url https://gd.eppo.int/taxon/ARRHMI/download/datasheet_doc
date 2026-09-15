--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -468,88 +468,88 @@
               <w:t xml:space="preserve"> (Drury)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak timberworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28006a8f3021ce50d" w:history="1">
+            <w:hyperlink r:id="rId58226aa9c5e7c227a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14626a8f3021ce554" w:history="1">
+            <w:hyperlink r:id="rId73146aa9c5e7c22c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1412,63 +1412,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90492868" name="name90976a8f3021cf8ad" descr="ARRHMI_distribution_map.jpg"/>
+            <wp:docPr id="20226846" name="name18526aa9c5e7c3572" descr="ARRHMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARRHMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48576a8f3021cf8aa" cstate="print"/>
+                    <a:blip r:embed="rId31296aa9c5e7c356f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3216,101 +3216,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 452–460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99156a8f3021d06f3" w:history="1">
+      <w:hyperlink r:id="rId30836aa9c5e7c4351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12412</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58666a8f3021d078e" w:history="1">
+      <w:hyperlink r:id="rId69406aa9c5e7c43a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3336,51 +3336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) and southern red oak (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus falcata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michaux) in Louisiana. Louisiana State University M.Sc. Thesis 1067. 92 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66316a8f3021d0804" w:history="1">
+      <w:hyperlink r:id="rId51416aa9c5e7c4432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://digitalcommons.lsu.edu/gradschool_theses/1067</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3661,51 +3661,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1985) Insects of Eastern forests. US Department of Agriculture Forest Service. Miscellaneous Publication No. 1426. p. 138.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wisconsin Forest Health Protection Program (2008) Forest Health Highlights of Wisconsin. Wisconsin Department of Natural Resources, Wisconsin (US) 38p. (Accessed 18 March 2022) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98416a8f3021d0a1d" w:history="1">
+      <w:hyperlink r:id="rId51336aa9c5e7c464e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3771,51 +3771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrhenodes minutus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706a8f3021d0ad7" w:history="1">
+      <w:hyperlink r:id="rId40356aa9c5e7c4707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3828,63 +3828,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26180234" name="name89106a8f3021d0ce5" descr="eu_funding_250.png"/>
+            <wp:docPr id="66377678" name="name97776aa9c5e7c47d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88666a8f3021d0ce4" cstate="print"/>
+                    <a:blip r:embed="rId24636aa9c5e7c47cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3982,137 +3982,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66517315">
+  <w:abstractNum w:abstractNumId="87900553">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88630773">
+    <w:lvl w:ilvl="0" w:tplc="58938552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88630773" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58938552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66517314">
+  <w:abstractNum w:abstractNumId="87900552">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79382475">
+    <w:lvl w:ilvl="0" w:tplc="40648066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4864,55 +4864,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66517314">
-    <w:abstractNumId w:val="66517314"/>
+  <w:num w:numId="87900552">
+    <w:abstractNumId w:val="87900552"/>
   </w:num>
-  <w:num w:numId="66517315">
-    <w:abstractNumId w:val="66517315"/>
+  <w:num w:numId="87900553">
+    <w:abstractNumId w:val="87900553"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16462,51 +16462,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732664756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703904236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28006a8f3021ce50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId14626a8f3021ce554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId99156a8f3021d06f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId58666a8f3021d078e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId66316a8f3021d0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId98416a8f3021d0a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId78706a8f3021d0ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48576a8f3021cf8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48576a8f3021cf8aa.jpg"/><Relationship Id="rId88666a8f3021d0ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88666a8f3021d0ce4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601140971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638029738" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58226aa9c5e7c227a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/" TargetMode="External"/><Relationship Id="rId73146aa9c5e7c22c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARRHMI/categorization" TargetMode="External"/><Relationship Id="rId30836aa9c5e7c4351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12412" TargetMode="External"/><Relationship Id="rId69406aa9c5e7c43a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId51416aa9c5e7c4432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.lsu.edu/gradschool_theses/1067" TargetMode="External"/><Relationship Id="rId51336aa9c5e7c464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nfsl.contentdm.oclc.org/digital/api/collection/p17053coll1/id/55004/download" TargetMode="External"/><Relationship Id="rId40356aa9c5e7c4707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31296aa9c5e7c356f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31296aa9c5e7c356f.jpg"/><Relationship Id="rId24636aa9c5e7c47cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24636aa9c5e7c47cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>