--- v0 (2025-10-14)
+++ v1 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AROMBU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PRNAM</t>
   </si>
   <si>
     <t>Prunus americana</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in  China.
 * SEAP (Shandong Ecological Afforestation Project) (2009) Integrated pest management plan. Shandong Academy of Environmental Science, E2221 v2, 40 pp. </t>
@@ -90,71 +90,92 @@
   </si>
   <si>
     <t>PRNCF</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in Italy.
 * INTERNET
 Regione Lombardia (2020) https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii
 </t>
   </si>
   <si>
     <t>PRNCX</t>
   </si>
   <si>
     <t>Prunus cerasifera var. pissardii</t>
   </si>
   <si>
     <t xml:space="preserve">* NPPO of Italy (2022-04).
 </t>
   </si>
   <si>
+    <t>PRNCE</t>
+  </si>
+  <si>
+    <t>Prunus cerasus</t>
+  </si>
+  <si>
+    <t>* Horrocks KJ, Zhang J, Haye T, Seehausen ML, Maggini R, Xian X, Chen J, Nugnes F, Collatz J, Gruber A, Gariepy TD (2024) Biology, impact, management and potential distribution of Aromia bungii, a major threat to fruit crops around the world. Journal of Pest Science 97(4), 1725-1747.</t>
+  </si>
+  <si>
     <t>PRNDO</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in China.
 * Huang P, Yu DY, Yao JA. Wang JM &amp; Fang DL (2012) Identification and damages of three kinds of longicorn as well as their synthetical prevention on plum trees. Biological Disaster Science 35(1), 97-101.
 * INTERNET
 Regione Lombardia (2020) https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</t>
   </si>
   <si>
     <t>PRNDT</t>
   </si>
   <si>
     <t>Prunus domestica subsp. insititia</t>
   </si>
   <si>
     <t>* Burmeister EG (2012) Der asiatische moschusbock in Bayern ausgerottet!? Ein Kafer, neu fur Deutschland, im Paragraphendschungel (Coleoptera: Cerambycidae, Aromia bungii (Faldermann, 1835)). Nachrichtenblatt der Bayerischen Entomologen 61, 80–82 (in German).
 -------- Confirmed host in Germany.</t>
+  </si>
+  <si>
+    <t>PRNDI</t>
+  </si>
+  <si>
+    <t>Prunus domestica subsp. italica</t>
+  </si>
+  <si>
+    <t>PRNDS</t>
+  </si>
+  <si>
+    <t>Prunus domestica subsp. syriaca</t>
   </si>
   <si>
     <t>PRNDU</t>
   </si>
   <si>
     <t>Prunus dulcis</t>
   </si>
   <si>
     <t>PRNGN</t>
   </si>
   <si>
     <t>Prunus grayana</t>
   </si>
   <si>
     <t>* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in China.
 * Gressitt JL (1951) Longicorn Beetles of China. Longicornia 2, 667 pp.
 * Hua LZ (2002) List of Chinese Insects. Vol. II. Zhongshan (Sun Yat–sen) University Press, Guangzhou, 612 pp.
 * Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Matsushita M (1941) On some cerambycid-beetles from Manchouria. Kontyû, 15(2), 28-34.</t>
   </si>
   <si>
     <t>PRNJP</t>
   </si>
   <si>
@@ -167,50 +188,60 @@
   </si>
   <si>
     <t>PRNLR</t>
   </si>
   <si>
     <t>Prunus laurocerasus</t>
   </si>
   <si>
     <t xml:space="preserve">* NPPO of Italy (2022-04).
 * Giunta Regionale della Campania (2022) Decreto Dirigenziale n°56 of 31/03/2022. Aggiornamento delimitazione del focolaio n° 1 (Napoli) di Aromia bungii - Allegato A e Allegato B. Inserimento del Prunus laurocerasus tra le specie da monitorare. http://www.agricoltura.regione.campania.it/difesa/files/DRD_56-31-03-22.pdf
 </t>
   </si>
   <si>
     <t>PRNMM</t>
   </si>
   <si>
     <t>Prunus mume</t>
   </si>
   <si>
     <t>* Anonymous (2013) The first longicorn beetle in Japan confirmed in Aichi, damaging cherry and Japanese apricot trees. The Japan AgriNews (online journal), June 21, 2013. http://english.agrinews.co.jp/?p=482
 ------- Host in Japan.
 * EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in China.
 * Gressitt JL (1942) Destructive long-horned beetle borers at Canton, China. Special Publication 1. Lingnan Natural History Survey and Museum, Lingnan University, Canton, China, 60 pp.
 * Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
+  </si>
+  <si>
+    <t>PRNPA</t>
+  </si>
+  <si>
+    <t>Prunus padus</t>
+  </si>
+  <si>
+    <t>* Lim J, Jung SY, Lim J-S, Jang J, Kim K-M, Lee Y-M,  Lee BW (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean journal of applied Entomology 53(2), 111-133. https://doi.org/10.5656/KSAE.2013.11.1.06
+* Tuomola J (2025) Assessment of the likelihood of establishment of Aromia bungii in Finland based on availability of host plants and suitability of climate. Food Risk Assess Europe 3, 0067E. https://doi.org/10.2903/fr.efsa.2025.FR-0067</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host, main host in  China.
 * Gressitt JL (1942) Destructive long-horned beetle borers at Canton, China. Special Publication 1. Lingnan Natural History Survey and Museum, Lingnan University, Canton, China, 60 pp.
 * INTERNET
 Regione Lombardia (2020) https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii
 * Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * SEAP (Shandong Ecological Afforestation Project) (2009) Integrated pest management plan. Shandong Academy of Environmental Science, E2221 v2, 40 pp. 
 * Urano T, Taki H, Shoda-Kagaya E (2022) Comparison of the Ecological Traits and Boring Densities of Aromia bungii (Faldermann, 1835)(Coleoptera: Cerambycidae) in Two Host Tree Species. Insects 13(2), 151. https://doi.org/10.3390/insects13020151</t>
   </si>
   <si>
     <t>PRNPC</t>
   </si>
   <si>
     <t>Prunus pseudocerasus</t>
   </si>
   <si>
     <t>* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
@@ -219,95 +250,113 @@
   </si>
   <si>
     <t>PRNSC</t>
   </si>
   <si>
     <t>Prunus salicina</t>
   </si>
   <si>
     <t>* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in China.
 * Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Zhao S-X, Fan Q.H. &amp; Den X.Y (1997) A survey of insects living on nane tree from Fujian. Wuyi Science Journal 13, 188-192.</t>
   </si>
   <si>
     <t>PRNSO</t>
   </si>
   <si>
     <t>Prunus serotina</t>
   </si>
   <si>
     <t>* INTERNET
 Regione Lombardia (2020) https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii
 ------- Confirmed host in Italy.</t>
   </si>
   <si>
+    <t>PRNSL</t>
+  </si>
+  <si>
+    <t>Prunus serrulata</t>
+  </si>
+  <si>
     <t>PRNYE</t>
   </si>
   <si>
     <t>Prunus x yedoensis</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO (2015) Aromia bungii. Datasheets on pests recommended for regulation. EPPO Bulletin 45(1), 4-8. https://doi.org/10.1111/epp.12173 
 -------- Confirmed host in China.
 * Gressitt JL (1951) Longicorn Beetles of China. Longicornia 2, 667 pp.
 * Hua LZ (2002) List of Chinese Insects. Vol. II. Zhongshan (Sun Yat–sen) University Press, Guangzhou, 612 pp.
 * Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Urano T, Taki H, Shoda-Kagaya E (2022) Comparison of the Ecological Traits and Boring Densities of Aromia bungii (Faldermann, 1835)(Coleoptera: Cerambycidae) in Two Host Tree Species. Insects 13(2), 151. https://doi.org/10.3390/insects13020151
 ------- not as good host as P. persica. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CSNMO</t>
   </si>
   <si>
     <t>Castanea mollissima</t>
   </si>
   <si>
     <t>* Tang C,  Yuan R, Yu G (1988) A finding report of insect pests on Castanea mollissima Blume in Zhjiang. Journal of Zhejiang Forestry College, 1988 (2): 222-235.
 ------- confirmed host in Zhejiang (China), not noted as a major pest.</t>
   </si>
   <si>
     <t>IUGRE</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>* Hua LZ (2002) List of Chinese Insects. Vol. II. Zhongshan (Sun Yat–sen) University Press, Guangzhou: 612 pp.</t>
   </si>
   <si>
     <t>QUERU</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>* Dong Y, Gao J, Hulcr J (2023) Insect wood borers on commercial North American tree species growing in China: review of Chinese peer-review and grey literature, Environmental Entomology 52(3), 289-300. https://doi.org/10.1093/ee/nvad039
 -------- Infests and can kill live trees.</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>1SAXG</t>
+  </si>
+  <si>
+    <t>Salix</t>
+  </si>
+  <si>
+    <t>* Lim J, Jung SY, Lim J-S, Jang J, Kim K-M, Lee Y-M,  Lee BW (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean journal of applied Entomology 53(2), 111-133. https://doi.org/10.5656/KSAE.2013.11.1.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -611,62 +660,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="431.609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -748,219 +797,303 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
         <v>62</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C22" t="s">
         <v>63</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
         <v>64</v>
+      </c>
+      <c r="C23" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">