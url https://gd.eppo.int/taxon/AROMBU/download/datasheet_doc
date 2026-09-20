--- v15 (2026-08-31)
+++ v16 (2026-09-20)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21856a94d7fa7c9f9" w:history="1">
+            <w:hyperlink r:id="rId66556aaf635dd2b5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79126a94d7fa7ca62" w:history="1">
+            <w:hyperlink r:id="rId18846aaf635dd2bcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="77559971" name="name46886a94d7fa7cc3e" descr="6180.jpg"/>
+                  <wp:docPr id="92093561" name="name45876aaf635dd35a0" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98466a94d7fa7cc3d" cstate="print"/>
+                          <a:blip r:embed="rId32586aaf635dd359e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69726a94d7fa7cd4c" w:history="1">
+            <w:hyperlink r:id="rId66486aaf635dd3691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39958118" name="name41186a94d7fa7e559" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="75833338" name="name85186aaf635dd485b" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91556a94d7fa7e557" cstate="print"/>
+                    <a:blip r:embed="rId68936aaf635dd485a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12146a94d7fa7f5f6" w:history="1">
+      <w:hyperlink r:id="rId93766aaf635dd5a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78516a94d7fa7f669" w:history="1">
+      <w:hyperlink r:id="rId51396aaf635dd5a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38326a94d7fa7f81b" w:history="1">
+      <w:hyperlink r:id="rId53816aaf635dd5c4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78146a94d7fa7f902" w:history="1">
+      <w:hyperlink r:id="rId34646aaf635dd5d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70706a94d7fa7fa75" w:history="1">
+      <w:hyperlink r:id="rId55326aaf635dd5ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32516a94d7fa7fc22" w:history="1">
+      <w:hyperlink r:id="rId72936aaf635dd607d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99356a94d7fa8009d" w:history="1">
+      <w:hyperlink r:id="rId71866aaf635dd64eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53066a94d7fa80153" w:history="1">
+      <w:hyperlink r:id="rId12376aaf635dd65a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15486a94d7fa80217" w:history="1">
+      <w:hyperlink r:id="rId80396aaf635dd6668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21154341" name="name64436a94d7fa8041a" descr="eu_funding_250.png"/>
+            <wp:docPr id="77331112" name="name38296aaf635dd66fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10306a94d7fa80419" cstate="print"/>
+                    <a:blip r:embed="rId52236aaf635dd66fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92042610">
+  <w:abstractNum w:abstractNumId="35358738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31947563">
+    <w:lvl w:ilvl="0" w:tplc="55274527">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31947563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55274527" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92042609">
+  <w:abstractNum w:abstractNumId="35358737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42602240">
+    <w:lvl w:ilvl="0" w:tplc="40091890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92042609">
-    <w:abstractNumId w:val="92042609"/>
+  <w:num w:numId="35358737">
+    <w:abstractNumId w:val="35358737"/>
   </w:num>
-  <w:num w:numId="92042610">
-    <w:abstractNumId w:val="92042610"/>
+  <w:num w:numId="35358738">
+    <w:abstractNumId w:val="35358738"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931662742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729919344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21856a94d7fa7c9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId79126a94d7fa7ca62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId69726a94d7fa7cd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId12146a94d7fa7f5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId78516a94d7fa7f669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId38326a94d7fa7f81b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId78146a94d7fa7f902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId70706a94d7fa7fa75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId32516a94d7fa7fc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId99356a94d7fa8009d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId53066a94d7fa80153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15486a94d7fa80217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId98466a94d7fa7cc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98466a94d7fa7cc3d.jpg"/><Relationship Id="rId91556a94d7fa7e557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91556a94d7fa7e557.jpg"/><Relationship Id="rId10306a94d7fa80419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10306a94d7fa80419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262645194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592103891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66556aaf635dd2b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId18846aaf635dd2bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId66486aaf635dd3691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId93766aaf635dd5a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId51396aaf635dd5a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId53816aaf635dd5c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId34646aaf635dd5d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId55326aaf635dd5ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId72936aaf635dd607d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId71866aaf635dd64eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId12376aaf635dd65a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80396aaf635dd6668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId32586aaf635dd359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32586aaf635dd359e.jpg"/><Relationship Id="rId68936aaf635dd485a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68936aaf635dd485a.jpg"/><Relationship Id="rId52236aaf635dd66fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52236aaf635dd66fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>