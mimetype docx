--- v16 (2026-09-20)
+++ v17 (2026-10-11)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66556aaf635dd2b5d" w:history="1">
+            <w:hyperlink r:id="rId69176acb6f2d16c57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18846aaf635dd2bcc" w:history="1">
+            <w:hyperlink r:id="rId67246acb6f2d16cc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="92093561" name="name45876aaf635dd35a0" descr="6180.jpg"/>
+                  <wp:docPr id="98911391" name="name69846acb6f2d17496" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32586aaf635dd359e" cstate="print"/>
+                          <a:blip r:embed="rId90286acb6f2d1748c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66486aaf635dd3691" w:history="1">
+            <w:hyperlink r:id="rId37096acb6f2d1775f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75833338" name="name85186aaf635dd485b" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="6407818" name="name69356acb6f2d18f0e" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68936aaf635dd485a" cstate="print"/>
+                    <a:blip r:embed="rId60986acb6f2d18f0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93766aaf635dd5a1e" w:history="1">
+      <w:hyperlink r:id="rId19776acb6f2d1bb01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51396aaf635dd5a96" w:history="1">
+      <w:hyperlink r:id="rId41796acb6f2d1bc8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53816aaf635dd5c4d" w:history="1">
+      <w:hyperlink r:id="rId47436acb6f2d1bf17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34646aaf635dd5d4c" w:history="1">
+      <w:hyperlink r:id="rId48256acb6f2d1c01f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55326aaf635dd5ec8" w:history="1">
+      <w:hyperlink r:id="rId76936acb6f2d1c191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72936aaf635dd607d" w:history="1">
+      <w:hyperlink r:id="rId87546acb6f2d1c344" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866aaf635dd64eb" w:history="1">
+      <w:hyperlink r:id="rId90426acb6f2d1c7f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12376aaf635dd65a2" w:history="1">
+      <w:hyperlink r:id="rId25086acb6f2d1c8b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396aaf635dd6668" w:history="1">
+      <w:hyperlink r:id="rId66246acb6f2d1c97c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77331112" name="name38296aaf635dd66fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="69966148" name="name23576acb6f2d1ca12" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52236aaf635dd66fc" cstate="print"/>
+                    <a:blip r:embed="rId86786acb6f2d1ca11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35358738">
+  <w:abstractNum w:abstractNumId="42429390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55274527">
+    <w:lvl w:ilvl="0" w:tplc="17419292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55274527" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17419292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35358737">
+  <w:abstractNum w:abstractNumId="42429389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40091890">
+    <w:lvl w:ilvl="0" w:tplc="37981716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35358737">
-    <w:abstractNumId w:val="35358737"/>
+  <w:num w:numId="42429389">
+    <w:abstractNumId w:val="42429389"/>
   </w:num>
-  <w:num w:numId="35358738">
-    <w:abstractNumId w:val="35358738"/>
+  <w:num w:numId="42429390">
+    <w:abstractNumId w:val="42429390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262645194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592103891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66556aaf635dd2b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId18846aaf635dd2bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId66486aaf635dd3691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId93766aaf635dd5a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId51396aaf635dd5a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId53816aaf635dd5c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId34646aaf635dd5d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId55326aaf635dd5ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId72936aaf635dd607d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId71866aaf635dd64eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId12376aaf635dd65a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80396aaf635dd6668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId32586aaf635dd359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32586aaf635dd359e.jpg"/><Relationship Id="rId68936aaf635dd485a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68936aaf635dd485a.jpg"/><Relationship Id="rId52236aaf635dd66fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52236aaf635dd66fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169745941" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597762438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69176acb6f2d16c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId67246acb6f2d16cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId37096acb6f2d1775f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId19776acb6f2d1bb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId41796acb6f2d1bc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId47436acb6f2d1bf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId48256acb6f2d1c01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId76936acb6f2d1c191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId87546acb6f2d1c344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId90426acb6f2d1c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId25086acb6f2d1c8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66246acb6f2d1c97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId90286acb6f2d1748c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90286acb6f2d1748c.jpg"/><Relationship Id="rId60986acb6f2d18f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60986acb6f2d18f0b.jpg"/><Relationship Id="rId86786acb6f2d1ca11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86786acb6f2d1ca11.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>