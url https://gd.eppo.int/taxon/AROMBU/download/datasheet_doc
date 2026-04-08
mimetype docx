--- v7 (2026-03-19)
+++ v8 (2026-04-08)
@@ -356,53 +356,53 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US)</w:t>
+              <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150069bb5e2446342" w:history="1">
+            <w:hyperlink r:id="rId590669d64d31464e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575869bb5e24463ae" w:history="1">
+            <w:hyperlink r:id="rId813169d64d3146556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="83733597" name="name545969bb5e24464d4" descr="6180.jpg"/>
+                  <wp:docPr id="68166806" name="name438869d64d3146aee" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId629969bb5e24464d3" cstate="print"/>
+                          <a:blip r:embed="rId270669d64d3146aeb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId523769bb5e24465e1" w:history="1">
+            <w:hyperlink r:id="rId348069d64d3146c30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -728,100 +728,200 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus serotina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus cerasifera and Prunus avium </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(Regione Lombardia, 2020)</w:t>
+        <w:t xml:space="preserve">Prunus cerasifera </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Prunus domestica </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">subsp.</w:t>
+        <w:t xml:space="preserve">Prunus avium </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Regione Lombardia, 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> species including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus domestica </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subsp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> insititia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is a host in Germany (Burmeister, 2012).</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus padus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are hosts in Germany (Burmeister, 2012; Horrocks </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l., 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Host list:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -957,251 +1057,351 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus cerasifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus domestica subsp. insititia</w:t>
+        <w:t xml:space="preserve">Prunus cerasus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus domestica</w:t>
+        <w:t xml:space="preserve">Prunus domestica subsp. insititia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus dulcis</w:t>
+        <w:t xml:space="preserve">Prunus domestica subsp. italica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus grayana</w:t>
+        <w:t xml:space="preserve">Prunus domestica subsp. syriaca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus japonica</w:t>
+        <w:t xml:space="preserve">Prunus domestica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus laurocerasus</w:t>
+        <w:t xml:space="preserve">Prunus dulcis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus mume</w:t>
+        <w:t xml:space="preserve">Prunus grayana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus persica</w:t>
+        <w:t xml:space="preserve">Prunus japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus pseudocerasus</w:t>
+        <w:t xml:space="preserve">Prunus laurocerasus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prunus salicina</w:t>
+        <w:t xml:space="preserve">Prunus mume</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Prunus padus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus persica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus pseudocerasus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus salicina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prunus serotina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prunus serrulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus x yedoensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1267,71 +1467,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native from the southeastern Palaearctic ecozone with an expansion in the Oriental region. In Japan, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), in 2012 and 2016 in Campania (Italy), in 2013 in Lombardy (Italy). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
+        <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11708479" name="name276469bb5e2447be7" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="28538467" name="name624569d64d3147f26" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId499769bb5e2447be0" cstate="print"/>
+                    <a:blip r:embed="rId147669d64d3147f23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1350,51 +1550,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Germany, Italy (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Anhui, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Neimenggu, Shaanxi, Shandong, Shanxi, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), Japan (Honshu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of, Mongolia, Vietnam</w:t>
+        <w:t xml:space="preserve"> China (Anhui, Beijing, Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Neimenggu, Ningxia, Qinghai, Shaanxi, Shandong, Shanghai, Shanxi, Sichuan, Tianjin, Xianggang (Hong Kong), Yunnan, Zhejiang), Japan (Honshu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of, Mongolia, Vietnam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3621,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957469bb5e2449126" w:history="1">
+      <w:hyperlink r:id="rId550169d64d3149467" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3691,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524569bb5e24491ba" w:history="1">
+      <w:hyperlink r:id="rId649969d64d31494e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3962,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963369bb5e244938f" w:history="1">
+      <w:hyperlink r:id="rId591469d64d31496b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4110,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766769bb5e2449493" w:history="1">
+      <w:hyperlink r:id="rId352369d64d31497ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4334,266 +4534,315 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376069bb5e244961a" w:history="1">
+      <w:hyperlink r:id="rId442069d64d314991b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huang P, Yu DY, Yao JA, Wang JM &amp; Fang DL (2012) Identification and damages of three kinds of longicorn as well as their synthetical prevention on plum trees. </w:t>
+        <w:t xml:space="preserve">Horrocks KJ, Zhang J, Haye T, Seehausen ML, Maggini R, Xian X, Chen J, Nugnes F, Collatz J, Gruber A, Gariepy TD (2024) Biology, impact, management and potential distribution of Aromia bungii, a major threat to fruit crops around the world.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Biological Disaster Science </w:t>
+        <w:t xml:space="preserve"> Journal of Pest Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">35</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 97–101. </w:t>
+        <w:t xml:space="preserve">97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 1725-1747. https://doi.org/10.1007/s10340-024-01767-0  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu QiZhi, Wang YuZhu &amp; Zhou HaiYing, (1997) Application of entomopathogenic nematodes for controlling larvae of RLB. </w:t>
+        <w:t xml:space="preserve">Huang P, Yu DY, Yao JA, Wang JM &amp; Fang DL (2012) Identification and damages of three kinds of longicorn as well as their synthetical prevention on plum trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acta Agriculturae Boreali-Sinica</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Biological Disaster Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">12</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(1), 97-101.</w:t>
+        <w:t xml:space="preserve">35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 97–101. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma W, Sun L, Yu L, Wang J &amp; Chen J (2007) Study on the occurrence and life history in </w:t>
+        <w:t xml:space="preserve">Liu QiZhi, Wang YuZhu &amp; Zhou HaiYing, (1997) Application of entomopathogenic nematodes for controlling larvae of RLB. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aromia bungii </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Acta Agriculturae Boreali-Sinica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">22</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 247–249.</w:t>
+        <w:t xml:space="preserve">12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), 97-101.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ma W, Sun L, Yu L, Wang J &amp; Chen J (2007) Study on the occurrence and life history in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aromia bungii </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Faldermann). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta Agriculturae Boreali Sinica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 247–249.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938369bb5e2449776" w:history="1">
+      <w:hyperlink r:id="rId910069d64d3149ad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5257,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387569bb5e2449c1f" w:history="1">
+      <w:hyperlink r:id="rId462269d64d3149f4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5367,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723269bb5e2449cd8" w:history="1">
+      <w:hyperlink r:id="rId269669d64d314a006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5487,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154069bb5e2449dbc" w:history="1">
+      <w:hyperlink r:id="rId615269d64d314a0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75494446" name="name292569bb5e2449e5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="95855095" name="name737569d64d314a143" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId456769bb5e2449e5b" cstate="print"/>
+                    <a:blip r:embed="rId944969d64d314a142" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5668,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38861341">
+  <w:abstractNum w:abstractNumId="57298000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73777103">
+    <w:lvl w:ilvl="0" w:tplc="79925784">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73777103" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79925784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38861340">
+  <w:abstractNum w:abstractNumId="57297999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19695129">
+    <w:lvl w:ilvl="0" w:tplc="91953313">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6550,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38861340">
-    <w:abstractNumId w:val="38861340"/>
+  <w:num w:numId="57297999">
+    <w:abstractNumId w:val="57297999"/>
   </w:num>
-  <w:num w:numId="38861341">
-    <w:abstractNumId w:val="38861341"/>
+  <w:num w:numId="57298000">
+    <w:abstractNumId w:val="57298000"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18148,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358362948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898783515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId150069bb5e2446342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId575869bb5e24463ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId523769bb5e24465e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId957469bb5e2449126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId524569bb5e24491ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId963369bb5e244938f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId766769bb5e2449493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId376069bb5e244961a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId938369bb5e2449776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId387569bb5e2449c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId723269bb5e2449cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId154069bb5e2449dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId629969bb5e24464d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId629969bb5e24464d3.jpg"/><Relationship Id="rId499769bb5e2447be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId499769bb5e2447be0.jpg"/><Relationship Id="rId456769bb5e2449e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId456769bb5e2449e5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202732524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973898957" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId590669d64d31464e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId813169d64d3146556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId348069d64d3146c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId550169d64d3149467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId649969d64d31494e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId591469d64d31496b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId352369d64d31497ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId442069d64d314991b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId910069d64d3149ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId462269d64d3149f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId269669d64d314a006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId615269d64d314a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId270669d64d3146aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270669d64d3146aeb.jpg"/><Relationship Id="rId147669d64d3147f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147669d64d3147f23.jpg"/><Relationship Id="rId944969d64d314a142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944969d64d314a142.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>