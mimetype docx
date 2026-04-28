--- v8 (2026-04-08)
+++ v9 (2026-04-28)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590669d64d31464e8" w:history="1">
+            <w:hyperlink r:id="rId583569f11c4670a66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813169d64d3146556" w:history="1">
+            <w:hyperlink r:id="rId716369f11c4670ad1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="68166806" name="name438869d64d3146aee" descr="6180.jpg"/>
+                  <wp:docPr id="28333527" name="name134869f11c4671241" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId270669d64d3146aeb" cstate="print"/>
+                          <a:blip r:embed="rId516369f11c4671240" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId348069d64d3146c30" w:history="1">
+            <w:hyperlink r:id="rId474169f11c467137c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28538467" name="name624569d64d3147f26" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="30005401" name="name192669f11c4672959" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId147669d64d3147f23" cstate="print"/>
+                    <a:blip r:embed="rId755069f11c4672955" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550169d64d3149467" w:history="1">
+      <w:hyperlink r:id="rId278469f11c4673c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649969d64d31494e2" w:history="1">
+      <w:hyperlink r:id="rId987969f11c4673ced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591469d64d31496b9" w:history="1">
+      <w:hyperlink r:id="rId131169f11c4673ef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352369d64d31497ac" w:history="1">
+      <w:hyperlink r:id="rId506069f11c4673fe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442069d64d314991b" w:history="1">
+      <w:hyperlink r:id="rId894869f11c4674192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910069d64d3149ad1" w:history="1">
+      <w:hyperlink r:id="rId145269f11c467438b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462269d64d3149f4f" w:history="1">
+      <w:hyperlink r:id="rId302169f11c467484f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269669d64d314a006" w:history="1">
+      <w:hyperlink r:id="rId494469f11c4674922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615269d64d314a0ce" w:history="1">
+      <w:hyperlink r:id="rId899169f11c46749fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95855095" name="name737569d64d314a143" descr="eu_funding_250.png"/>
+            <wp:docPr id="54785364" name="name954569f11c4674bee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId944969d64d314a142" cstate="print"/>
+                    <a:blip r:embed="rId921669f11c4674bed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57298000">
+  <w:abstractNum w:abstractNumId="35962605">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79925784">
+    <w:lvl w:ilvl="0" w:tplc="78233640">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79925784" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78233640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57297999">
+  <w:abstractNum w:abstractNumId="35962604">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91953313">
+    <w:lvl w:ilvl="0" w:tplc="97752016">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57297999">
-    <w:abstractNumId w:val="57297999"/>
+  <w:num w:numId="35962604">
+    <w:abstractNumId w:val="35962604"/>
   </w:num>
-  <w:num w:numId="57298000">
-    <w:abstractNumId w:val="57298000"/>
+  <w:num w:numId="35962605">
+    <w:abstractNumId w:val="35962605"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202732524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973898957" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId590669d64d31464e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId813169d64d3146556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId348069d64d3146c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId550169d64d3149467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId649969d64d31494e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId591469d64d31496b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId352369d64d31497ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId442069d64d314991b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId910069d64d3149ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId462269d64d3149f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId269669d64d314a006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId615269d64d314a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId270669d64d3146aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270669d64d3146aeb.jpg"/><Relationship Id="rId147669d64d3147f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147669d64d3147f23.jpg"/><Relationship Id="rId944969d64d314a142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944969d64d314a142.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626873873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490934143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId583569f11c4670a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId716369f11c4670ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId474169f11c467137c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId278469f11c4673c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId987969f11c4673ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId131169f11c4673ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId506069f11c4673fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId894869f11c4674192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId145269f11c467438b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId302169f11c467484f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId494469f11c4674922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId899169f11c46749fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId516369f11c4671240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId516369f11c4671240.jpg"/><Relationship Id="rId755069f11c4672955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755069f11c4672955.jpg"/><Relationship Id="rId921669f11c4674bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId921669f11c4674bed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>