--- v9 (2026-04-28)
+++ v10 (2026-05-19)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583569f11c4670a66" w:history="1">
+            <w:hyperlink r:id="rId38526a0c6ae6bfafa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716369f11c4670ad1" w:history="1">
+            <w:hyperlink r:id="rId96856a0c6ae6bfb65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="28333527" name="name134869f11c4671241" descr="6180.jpg"/>
+                  <wp:docPr id="54802497" name="name63976a0c6ae6c0274" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId516369f11c4671240" cstate="print"/>
+                          <a:blip r:embed="rId10076a0c6ae6c0272" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId474169f11c467137c" w:history="1">
+            <w:hyperlink r:id="rId82636a0c6ae6c03d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30005401" name="name192669f11c4672959" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="53213160" name="name88596a0c6ae6c1738" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId755069f11c4672955" cstate="print"/>
+                    <a:blip r:embed="rId65136a0c6ae6c1735" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278469f11c4673c74" w:history="1">
+      <w:hyperlink r:id="rId73706a0c6ae6c28d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987969f11c4673ced" w:history="1">
+      <w:hyperlink r:id="rId27166a0c6ae6c294a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131169f11c4673ef9" w:history="1">
+      <w:hyperlink r:id="rId13456a0c6ae6c2afc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506069f11c4673fe7" w:history="1">
+      <w:hyperlink r:id="rId87656a0c6ae6c2be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894869f11c4674192" w:history="1">
+      <w:hyperlink r:id="rId52976a0c6ae6c2d55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145269f11c467438b" w:history="1">
+      <w:hyperlink r:id="rId78326a0c6ae6c2f04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302169f11c467484f" w:history="1">
+      <w:hyperlink r:id="rId29716a0c6ae6c3373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494469f11c4674922" w:history="1">
+      <w:hyperlink r:id="rId64936a0c6ae6c3429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899169f11c46749fb" w:history="1">
+      <w:hyperlink r:id="rId47226a0c6ae6c3504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54785364" name="name954569f11c4674bee" descr="eu_funding_250.png"/>
+            <wp:docPr id="62409659" name="name82816a0c6ae6c359f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId921669f11c4674bed" cstate="print"/>
+                    <a:blip r:embed="rId97466a0c6ae6c359e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35962605">
+  <w:abstractNum w:abstractNumId="38979575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78233640">
+    <w:lvl w:ilvl="0" w:tplc="70081434">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78233640" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70081434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35962604">
+  <w:abstractNum w:abstractNumId="38979574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97752016">
+    <w:lvl w:ilvl="0" w:tplc="49284125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35962604">
-    <w:abstractNumId w:val="35962604"/>
+  <w:num w:numId="38979574">
+    <w:abstractNumId w:val="38979574"/>
   </w:num>
-  <w:num w:numId="35962605">
-    <w:abstractNumId w:val="35962605"/>
+  <w:num w:numId="38979575">
+    <w:abstractNumId w:val="38979575"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626873873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490934143" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId583569f11c4670a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId716369f11c4670ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId474169f11c467137c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId278469f11c4673c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId987969f11c4673ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId131169f11c4673ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId506069f11c4673fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId894869f11c4674192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId145269f11c467438b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId302169f11c467484f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId494469f11c4674922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId899169f11c46749fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId516369f11c4671240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId516369f11c4671240.jpg"/><Relationship Id="rId755069f11c4672955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755069f11c4672955.jpg"/><Relationship Id="rId921669f11c4674bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId921669f11c4674bed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646672376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558263604" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38526a0c6ae6bfafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId96856a0c6ae6bfb65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId82636a0c6ae6c03d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId73706a0c6ae6c28d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId27166a0c6ae6c294a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId13456a0c6ae6c2afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId87656a0c6ae6c2be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId52976a0c6ae6c2d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId78326a0c6ae6c2f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId29716a0c6ae6c3373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId64936a0c6ae6c3429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47226a0c6ae6c3504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId10076a0c6ae6c0272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10076a0c6ae6c0272.jpg"/><Relationship Id="rId65136a0c6ae6c1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65136a0c6ae6c1735.jpg"/><Relationship Id="rId97466a0c6ae6c359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97466a0c6ae6c359e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>