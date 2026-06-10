--- v10 (2026-05-19)
+++ v11 (2026-06-10)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38526a0c6ae6bfafa" w:history="1">
+            <w:hyperlink r:id="rId82816a28cfb15dbfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96856a0c6ae6bfb65" w:history="1">
+            <w:hyperlink r:id="rId33996a28cfb15dc6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="54802497" name="name63976a0c6ae6c0274" descr="6180.jpg"/>
+                  <wp:docPr id="91785302" name="name57366a28cfb15e368" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10076a0c6ae6c0272" cstate="print"/>
+                          <a:blip r:embed="rId79576a28cfb15e365" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82636a0c6ae6c03d6" w:history="1">
+            <w:hyperlink r:id="rId34866a28cfb15e4a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53213160" name="name88596a0c6ae6c1738" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="74473389" name="name75936a28cfb15f9cb" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65136a0c6ae6c1735" cstate="print"/>
+                    <a:blip r:embed="rId60056a28cfb15f9c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73706a0c6ae6c28d3" w:history="1">
+      <w:hyperlink r:id="rId22456a28cfb160b69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27166a0c6ae6c294a" w:history="1">
+      <w:hyperlink r:id="rId94846a28cfb160be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13456a0c6ae6c2afc" w:history="1">
+      <w:hyperlink r:id="rId53556a28cfb160da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87656a0c6ae6c2be3" w:history="1">
+      <w:hyperlink r:id="rId78516a28cfb160e92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52976a0c6ae6c2d55" w:history="1">
+      <w:hyperlink r:id="rId81486a28cfb160ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78326a0c6ae6c2f04" w:history="1">
+      <w:hyperlink r:id="rId95846a28cfb1611b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29716a0c6ae6c3373" w:history="1">
+      <w:hyperlink r:id="rId55876a28cfb16161f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64936a0c6ae6c3429" w:history="1">
+      <w:hyperlink r:id="rId47426a28cfb1616d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47226a0c6ae6c3504" w:history="1">
+      <w:hyperlink r:id="rId94306a28cfb161797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62409659" name="name82816a0c6ae6c359f" descr="eu_funding_250.png"/>
+            <wp:docPr id="35725401" name="name86206a28cfb161990" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97466a0c6ae6c359e" cstate="print"/>
+                    <a:blip r:embed="rId87236a28cfb16198e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38979575">
+  <w:abstractNum w:abstractNumId="64539793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70081434">
+    <w:lvl w:ilvl="0" w:tplc="81461935">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70081434" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81461935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38979574">
+  <w:abstractNum w:abstractNumId="64539792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49284125">
+    <w:lvl w:ilvl="0" w:tplc="52505762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38979574">
-    <w:abstractNumId w:val="38979574"/>
+  <w:num w:numId="64539792">
+    <w:abstractNumId w:val="64539792"/>
   </w:num>
-  <w:num w:numId="38979575">
-    <w:abstractNumId w:val="38979575"/>
+  <w:num w:numId="64539793">
+    <w:abstractNumId w:val="64539793"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646672376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558263604" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38526a0c6ae6bfafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId96856a0c6ae6bfb65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId82636a0c6ae6c03d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId73706a0c6ae6c28d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId27166a0c6ae6c294a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId13456a0c6ae6c2afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId87656a0c6ae6c2be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId52976a0c6ae6c2d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId78326a0c6ae6c2f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId29716a0c6ae6c3373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId64936a0c6ae6c3429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47226a0c6ae6c3504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId10076a0c6ae6c0272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10076a0c6ae6c0272.jpg"/><Relationship Id="rId65136a0c6ae6c1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65136a0c6ae6c1735.jpg"/><Relationship Id="rId97466a0c6ae6c359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97466a0c6ae6c359e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496245766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754400038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82816a28cfb15dbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId33996a28cfb15dc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId34866a28cfb15e4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId22456a28cfb160b69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId94846a28cfb160be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId53556a28cfb160da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId78516a28cfb160e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId81486a28cfb160ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId95846a28cfb1611b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId55876a28cfb16161f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId47426a28cfb1616d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94306a28cfb161797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId79576a28cfb15e365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79576a28cfb15e365.jpg"/><Relationship Id="rId60056a28cfb15f9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60056a28cfb15f9c6.jpg"/><Relationship Id="rId87236a28cfb16198e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87236a28cfb16198e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>