--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82816a28cfb15dbfd" w:history="1">
+            <w:hyperlink r:id="rId57926a43c48ddfa91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33996a28cfb15dc6c" w:history="1">
+            <w:hyperlink r:id="rId25396a43c48ddfafb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="91785302" name="name57366a28cfb15e368" descr="6180.jpg"/>
+                  <wp:docPr id="97139299" name="name62146a43c48de005f" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79576a28cfb15e365" cstate="print"/>
+                          <a:blip r:embed="rId49226a43c48de005d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34866a28cfb15e4a0" w:history="1">
+            <w:hyperlink r:id="rId12046a43c48de0161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74473389" name="name75936a28cfb15f9cb" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="8207868" name="name58086a43c48de10bc" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60056a28cfb15f9c6" cstate="print"/>
+                    <a:blip r:embed="rId38256a43c48de10b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22456a28cfb160b69" w:history="1">
+      <w:hyperlink r:id="rId86266a43c48de2252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94846a28cfb160be2" w:history="1">
+      <w:hyperlink r:id="rId13106a43c48de22c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53556a28cfb160da7" w:history="1">
+      <w:hyperlink r:id="rId18586a43c48de2481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78516a28cfb160e92" w:history="1">
+      <w:hyperlink r:id="rId45916a43c48de256b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81486a28cfb160ff8" w:history="1">
+      <w:hyperlink r:id="rId79696a43c48de26ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95846a28cfb1611b1" w:history="1">
+      <w:hyperlink r:id="rId34256a43c48de2874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a28cfb16161f" w:history="1">
+      <w:hyperlink r:id="rId49756a43c48de2d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47426a28cfb1616d4" w:history="1">
+      <w:hyperlink r:id="rId26686a43c48de2e00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94306a28cfb161797" w:history="1">
+      <w:hyperlink r:id="rId80016a43c48de2ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35725401" name="name86206a28cfb161990" descr="eu_funding_250.png"/>
+            <wp:docPr id="90308510" name="name74476a43c48de2f28" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87236a28cfb16198e" cstate="print"/>
+                    <a:blip r:embed="rId17656a43c48de2f26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64539793">
+  <w:abstractNum w:abstractNumId="42895191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81461935">
+    <w:lvl w:ilvl="0" w:tplc="28726302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81461935" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28726302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64539792">
+  <w:abstractNum w:abstractNumId="42895190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52505762">
+    <w:lvl w:ilvl="0" w:tplc="38656932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64539792">
-    <w:abstractNumId w:val="64539792"/>
+  <w:num w:numId="42895190">
+    <w:abstractNumId w:val="42895190"/>
   </w:num>
-  <w:num w:numId="64539793">
-    <w:abstractNumId w:val="64539793"/>
+  <w:num w:numId="42895191">
+    <w:abstractNumId w:val="42895191"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496245766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754400038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82816a28cfb15dbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId33996a28cfb15dc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId34866a28cfb15e4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId22456a28cfb160b69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId94846a28cfb160be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId53556a28cfb160da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId78516a28cfb160e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId81486a28cfb160ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId95846a28cfb1611b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId55876a28cfb16161f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId47426a28cfb1616d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94306a28cfb161797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId79576a28cfb15e365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79576a28cfb15e365.jpg"/><Relationship Id="rId60056a28cfb15f9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60056a28cfb15f9c6.jpg"/><Relationship Id="rId87236a28cfb16198e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87236a28cfb16198e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673100257" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119231681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57926a43c48ddfa91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId25396a43c48ddfafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId12046a43c48de0161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId86266a43c48de2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId13106a43c48de22c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId18586a43c48de2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId45916a43c48de256b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId79696a43c48de26ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId34256a43c48de2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId49756a43c48de2d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId26686a43c48de2e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80016a43c48de2ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId49226a43c48de005d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49226a43c48de005d.jpg"/><Relationship Id="rId38256a43c48de10b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38256a43c48de10b9.jpg"/><Relationship Id="rId17656a43c48de2f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17656a43c48de2f26.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>