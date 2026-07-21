--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57926a43c48ddfa91" w:history="1">
+            <w:hyperlink r:id="rId96396a5f6f383f4cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25396a43c48ddfafb" w:history="1">
+            <w:hyperlink r:id="rId18416a5f6f383f536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="97139299" name="name62146a43c48de005f" descr="6180.jpg"/>
+                  <wp:docPr id="48648821" name="name24746a5f6f383f972" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49226a43c48de005d" cstate="print"/>
+                          <a:blip r:embed="rId37196a5f6f383f96f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12046a43c48de0161" w:history="1">
+            <w:hyperlink r:id="rId70736a5f6f383fa6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8207868" name="name58086a43c48de10bc" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="1203794" name="name89086a5f6f38409c7" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38256a43c48de10b9" cstate="print"/>
+                    <a:blip r:embed="rId25436a5f6f38409c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86266a43c48de2252" w:history="1">
+      <w:hyperlink r:id="rId29996a5f6f3841ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13106a43c48de22c7" w:history="1">
+      <w:hyperlink r:id="rId54006a5f6f3841b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18586a43c48de2481" w:history="1">
+      <w:hyperlink r:id="rId32096a5f6f3841d0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45916a43c48de256b" w:history="1">
+      <w:hyperlink r:id="rId48426a5f6f3841dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79696a43c48de26ce" w:history="1">
+      <w:hyperlink r:id="rId15026a5f6f3841f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34256a43c48de2874" w:history="1">
+      <w:hyperlink r:id="rId58086a5f6f384212a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49756a43c48de2d17" w:history="1">
+      <w:hyperlink r:id="rId65676a5f6f38425a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26686a43c48de2e00" w:history="1">
+      <w:hyperlink r:id="rId27136a5f6f384266c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80016a43c48de2ec9" w:history="1">
+      <w:hyperlink r:id="rId28126a5f6f384273d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90308510" name="name74476a43c48de2f28" descr="eu_funding_250.png"/>
+            <wp:docPr id="63555368" name="name73806a5f6f38427c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17656a43c48de2f26" cstate="print"/>
+                    <a:blip r:embed="rId91386a5f6f38427c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42895191">
+  <w:abstractNum w:abstractNumId="59685090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28726302">
+    <w:lvl w:ilvl="0" w:tplc="98529308">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28726302" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98529308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42895190">
+  <w:abstractNum w:abstractNumId="59685089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38656932">
+    <w:lvl w:ilvl="0" w:tplc="30772969">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42895190">
-    <w:abstractNumId w:val="42895190"/>
+  <w:num w:numId="59685089">
+    <w:abstractNumId w:val="59685089"/>
   </w:num>
-  <w:num w:numId="42895191">
-    <w:abstractNumId w:val="42895191"/>
+  <w:num w:numId="59685090">
+    <w:abstractNumId w:val="59685090"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673100257" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119231681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57926a43c48ddfa91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId25396a43c48ddfafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId12046a43c48de0161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId86266a43c48de2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId13106a43c48de22c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId18586a43c48de2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId45916a43c48de256b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId79696a43c48de26ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId34256a43c48de2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId49756a43c48de2d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId26686a43c48de2e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80016a43c48de2ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId49226a43c48de005d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49226a43c48de005d.jpg"/><Relationship Id="rId38256a43c48de10b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38256a43c48de10b9.jpg"/><Relationship Id="rId17656a43c48de2f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17656a43c48de2f26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968719581" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904810888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96396a5f6f383f4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId18416a5f6f383f536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId70736a5f6f383fa6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId29996a5f6f3841ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId54006a5f6f3841b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId32096a5f6f3841d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId48426a5f6f3841dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId15026a5f6f3841f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId58086a5f6f384212a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId65676a5f6f38425a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId27136a5f6f384266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28126a5f6f384273d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId37196a5f6f383f96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37196a5f6f383f96f.jpg"/><Relationship Id="rId25436a5f6f38409c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25436a5f6f38409c5.jpg"/><Relationship Id="rId91386a5f6f38427c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91386a5f6f38427c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>