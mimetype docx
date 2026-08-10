--- v13 (2026-07-21)
+++ v14 (2026-08-10)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96396a5f6f383f4cc" w:history="1">
+            <w:hyperlink r:id="rId66586a7a5abf12247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18416a5f6f383f536" w:history="1">
+            <w:hyperlink r:id="rId40696a7a5abf122b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="48648821" name="name24746a5f6f383f972" descr="6180.jpg"/>
+                  <wp:docPr id="42438834" name="name72046a7a5abf12b06" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37196a5f6f383f96f" cstate="print"/>
+                          <a:blip r:embed="rId85586a7a5abf12b04" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70736a5f6f383fa6f" w:history="1">
+            <w:hyperlink r:id="rId82686a7a5abf12c5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1203794" name="name89086a5f6f38409c7" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="38024695" name="name96556a7a5abf13fbb" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25436a5f6f38409c5" cstate="print"/>
+                    <a:blip r:embed="rId57556a7a5abf13fb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29996a5f6f3841ae3" w:history="1">
+      <w:hyperlink r:id="rId47156a7a5abf153b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54006a5f6f3841b58" w:history="1">
+      <w:hyperlink r:id="rId82156a7a5abf15430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32096a5f6f3841d0e" w:history="1">
+      <w:hyperlink r:id="rId42846a7a5abf155fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48426a5f6f3841dfa" w:history="1">
+      <w:hyperlink r:id="rId26656a7a5abf156e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15026a5f6f3841f6c" w:history="1">
+      <w:hyperlink r:id="rId62686a7a5abf158a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58086a5f6f384212a" w:history="1">
+      <w:hyperlink r:id="rId31266a7a5abf15aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65676a5f6f38425a2" w:history="1">
+      <w:hyperlink r:id="rId57586a7a5abf15fd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27136a5f6f384266c" w:history="1">
+      <w:hyperlink r:id="rId38376a7a5abf160b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28126a5f6f384273d" w:history="1">
+      <w:hyperlink r:id="rId87666a7a5abf1619a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63555368" name="name73806a5f6f38427c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="23336305" name="name24686a7a5abf1620a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91386a5f6f38427c7" cstate="print"/>
+                    <a:blip r:embed="rId10906a7a5abf16209" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59685090">
+  <w:abstractNum w:abstractNumId="35885260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98529308">
+    <w:lvl w:ilvl="0" w:tplc="25490834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98529308" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25490834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59685089">
+  <w:abstractNum w:abstractNumId="35885259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30772969">
+    <w:lvl w:ilvl="0" w:tplc="68337950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59685089">
-    <w:abstractNumId w:val="59685089"/>
+  <w:num w:numId="35885259">
+    <w:abstractNumId w:val="35885259"/>
   </w:num>
-  <w:num w:numId="59685090">
-    <w:abstractNumId w:val="59685090"/>
+  <w:num w:numId="35885260">
+    <w:abstractNumId w:val="35885260"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968719581" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904810888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96396a5f6f383f4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId18416a5f6f383f536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId70736a5f6f383fa6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId29996a5f6f3841ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId54006a5f6f3841b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId32096a5f6f3841d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId48426a5f6f3841dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId15026a5f6f3841f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId58086a5f6f384212a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId65676a5f6f38425a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId27136a5f6f384266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28126a5f6f384273d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId37196a5f6f383f96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37196a5f6f383f96f.jpg"/><Relationship Id="rId25436a5f6f38409c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25436a5f6f38409c5.jpg"/><Relationship Id="rId91386a5f6f38427c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91386a5f6f38427c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659153308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860911558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66586a7a5abf12247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId40696a7a5abf122b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId82686a7a5abf12c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId47156a7a5abf153b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId82156a7a5abf15430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId42846a7a5abf155fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId26656a7a5abf156e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId62686a7a5abf158a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId31266a7a5abf15aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId57586a7a5abf15fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId38376a7a5abf160b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87666a7a5abf1619a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId85586a7a5abf12b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85586a7a5abf12b04.jpg"/><Relationship Id="rId57556a7a5abf13fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57556a7a5abf13fb8.jpg"/><Relationship Id="rId10906a7a5abf16209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10906a7a5abf16209.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>