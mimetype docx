--- v14 (2026-08-10)
+++ v15 (2026-08-31)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Faldermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach borer, peach longicorn beetle, peach musk beetle, peach red necked longhorn, plum and peach longhorn, red neck longhorned beetle (US), red-necked longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66586a7a5abf12247" w:history="1">
+            <w:hyperlink r:id="rId21856a94d7fa7c9f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40696a7a5abf122b4" w:history="1">
+            <w:hyperlink r:id="rId79126a94d7fa7ca62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AROMBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="42438834" name="name72046a7a5abf12b06" descr="6180.jpg"/>
+                  <wp:docPr id="77559971" name="name46886a94d7fa7cc3e" descr="6180.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6180.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85586a7a5abf12b04" cstate="print"/>
+                          <a:blip r:embed="rId98466a94d7fa7cc3d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82686a7a5abf12c5f" w:history="1">
+            <w:hyperlink r:id="rId69726a94d7fa7cd4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is of recent introduction (first reported in 2012). In the EPPO region, isolated outbreaks were reported in Western Europe: in 2011 and 2016 in Bavaria (Germany), and in Italy (first in 2012 in Campania, in 2013 in Lombardia, 2020 in Lazio, 2023 in Toscana). In some outbreaks, eradication measures are being implemented, in others containment measures are in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38024695" name="name96556a7a5abf13fbb" descr="AROMBU_distribution_map.jpg"/>
+            <wp:docPr id="39958118" name="name41186a94d7fa7e559" descr="AROMBU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AROMBU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57556a7a5abf13fb8" cstate="print"/>
+                    <a:blip r:embed="rId91556a94d7fa7e557" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (red necked longicorn) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47156a7a5abf153b7" w:history="1">
+      <w:hyperlink r:id="rId12146a94d7fa7f5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheetreport/118984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3891,51 +3891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82156a7a5abf15430" w:history="1">
+      <w:hyperlink r:id="rId78516a94d7fa7f669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4162,51 +4162,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) PRA for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42846a7a5abf155fc" w:history="1">
+      <w:hyperlink r:id="rId38326a94d7fa7f81b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AROMBU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 124-136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26656a7a5abf156e7" w:history="1">
+      <w:hyperlink r:id="rId78146a94d7fa7f902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4534,51 +4534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Griffo R (2012) Le segnalazioni di </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PowerPoint presentation, 26 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686a7a5abf158a6" w:history="1">
+      <w:hyperlink r:id="rId70706a94d7fa7fa75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247–249.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31266a7a5abf15aa4" w:history="1">
+      <w:hyperlink r:id="rId32516a94d7fa7fc22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1217–1225. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57586a7a5abf15fd7" w:history="1">
+      <w:hyperlink r:id="rId99356a94d7fa8009d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-019-01108-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5616,51 +5616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aromia bungii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38376a7a5abf160b6" w:history="1">
+      <w:hyperlink r:id="rId53066a94d7fa80153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5736,90 +5736,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87666a7a5abf1619a" w:history="1">
+      <w:hyperlink r:id="rId15486a94d7fa80217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23336305" name="name24686a7a5abf1620a" descr="eu_funding_250.png"/>
+            <wp:docPr id="21154341" name="name64436a94d7fa8041a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10906a7a5abf16209" cstate="print"/>
+                    <a:blip r:embed="rId10306a94d7fa80419" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5917,137 +5917,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35885260">
+  <w:abstractNum w:abstractNumId="92042610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25490834">
+    <w:lvl w:ilvl="0" w:tplc="31947563">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25490834" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31947563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35885259">
+  <w:abstractNum w:abstractNumId="92042609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68337950">
+    <w:lvl w:ilvl="0" w:tplc="42602240">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6799,55 +6799,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35885259">
-    <w:abstractNumId w:val="35885259"/>
+  <w:num w:numId="92042609">
+    <w:abstractNumId w:val="92042609"/>
   </w:num>
-  <w:num w:numId="35885260">
-    <w:abstractNumId w:val="35885260"/>
+  <w:num w:numId="92042610">
+    <w:abstractNumId w:val="92042610"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18397,51 +18397,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659153308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860911558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66586a7a5abf12247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId40696a7a5abf122b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId82686a7a5abf12c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId47156a7a5abf153b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId82156a7a5abf15430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId42846a7a5abf155fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId26656a7a5abf156e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId62686a7a5abf158a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId31266a7a5abf15aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId57586a7a5abf15fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId38376a7a5abf160b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87666a7a5abf1619a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId85586a7a5abf12b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85586a7a5abf12b04.jpg"/><Relationship Id="rId57556a7a5abf13fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57556a7a5abf13fb8.jpg"/><Relationship Id="rId10906a7a5abf16209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10906a7a5abf16209.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931662742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729919344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21856a94d7fa7c9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/" TargetMode="External"/><Relationship Id="rId79126a94d7fa7ca62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/categorization" TargetMode="External"/><Relationship Id="rId69726a94d7fa7cd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/photos" TargetMode="External"/><Relationship Id="rId12146a94d7fa7f5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheetreport/118984" TargetMode="External"/><Relationship Id="rId78516a94d7fa7f669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1731" TargetMode="External"/><Relationship Id="rId38326a94d7fa7f81b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AROMBU/documents" TargetMode="External"/><Relationship Id="rId78146a94d7fa7f902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13008" TargetMode="External"/><Relationship Id="rId70706a94d7fa7fa75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slideshare.net/ImageLine/raffaele-griffoaromiabungiifmv2012" TargetMode="External"/><Relationship Id="rId32516a94d7fa7fc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/aromia-bungii/aromia-bungii" TargetMode="External"/><Relationship Id="rId99356a94d7fa8009d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-019-01108-6" TargetMode="External"/><Relationship Id="rId53066a94d7fa80153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15486a94d7fa80217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12173" TargetMode="External"/><Relationship Id="rId98466a94d7fa7cc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98466a94d7fa7cc3d.jpg"/><Relationship Id="rId91556a94d7fa7e557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91556a94d7fa7e557.jpg"/><Relationship Id="rId10306a94d7fa80419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10306a94d7fa80419.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>