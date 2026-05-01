--- v3 (2026-03-22)
+++ v4 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ARHHY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPAA</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma australasia'</t>
   </si>
   <si>
     <t>Not clear if this plant is relevant to subgroup 16Sr II-D</t>
   </si>
   <si>
@@ -527,50 +527,59 @@
   </si>
   <si>
     <t>Carlavirus vignae</t>
   </si>
   <si>
     <t>* Iwaki M, Thongmeearkom P, Honda Y, Prommin M, Deema N, Hibi T, Iizuka N, Ong CA, Saleh N (1986) Cowpea mild mottle virus occurring on soybean and peanut in Southeast Asian countries. Technical Bulletin of the Tropical Agriculture Research Center. (No. 21), 106-120.
 * Jeyanandarajah P, Brunt AA (1993) The natural occurrence, transmission, properties and possible affinities of Cowpea mild mottle virus. Journal of Phytopathology 137(2), 148-156.
 * Rosario K, Capobianco H, Ng TFF, Breitbart M, Polston JE (2014) RNA viral metagenome of whiteflies leads to the discovery and characterization of a whitefly-transmitted Carlavirus in North America. PLoS ONE 9(1), e86748. https://doi.org/10.1371/journal.pone.0086748
 * Thouvenel JC, Monsarrat A, Fauquet C (1982) Isolation of cowpea mild mottle virus from diseased soybeans in the Ivory Coast. Plant Disease 66(4), 336-337.</t>
   </si>
   <si>
     <t>DIABUH</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata howardi</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 ------- Larval host.</t>
   </si>
   <si>
     <t>GCSV00</t>
   </si>
   <si>
     <t>Groundnut chlorotic spot virus</t>
+  </si>
+  <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis</t>
+  </si>
+  <si>
+    <t>* Holkar SK, Kumar R, Yogita M, Katiyar A, Jain RK, Mandal B (2017) Diagnostic assays for two closely related tospovirus species, Watermelon bud necrosis virus and Groundnut bud necrosis virus and identification of new natural hosts. Journal of plant biochemistry and biotechnology 26(1), 43-51.</t>
   </si>
   <si>
     <t>GRAV00</t>
   </si>
   <si>
     <t>Polerovirus GRAV</t>
   </si>
   <si>
     <t>BCMV00</t>
   </si>
   <si>
     <t>Potyvirus phaseovulgaris</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Abdurahman A, Parker ML, Kreuze J, Elphinstone JG, Struik PC, Kigundu A, Arengo E, Sharma K (2019) Molecular epidemiology of Ralstonia solanacearum Species Complex strains causing bacterial wilt of potato in Uganda. Phytopathology 109, 1922-1931 
 * Cellier G, Prior P (2010) Deciphering phenotypic diversity of Ralstonia solanacearum strains pathogenic to potato. Phytopathology 100:1250-1261. 
 * Pan ZC, Xu J, Prior P, Xu JS, Zhang H, Chen KY, Tian Q, Zhang LQ, Liu L, He LY, Feng J (2013) Development of a specific molecular tool for the detection of epidemiologically active mulberry causing-disease strains of Ralstonia solanacearum phylotype I (historically race 5-biovar 5) in China. European journal of plant pathology 137(2), 377-391.
 * Xu J, Pan ZC, Prior P, Xu JS, Zhang Z, Zhang H, Zhang LQ, He LY, Feng J (2009) Genetic diversity of Ralstonia solanacearum strains from China. European Journal of Pathology 125(4), 641-653.</t>
   </si>
@@ -951,51 +960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D63"/>
+  <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1723,77 +1732,77 @@
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>150</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>159</v>
       </c>
       <c r="C56" t="s">
         <v>160</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C58" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>165</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>150</v>
       </c>
       <c r="B59" t="s">
         <v>166</v>
       </c>
       <c r="C59" t="s">
         <v>167</v>
       </c>
       <c r="D59" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>169</v>
       </c>
       <c r="C60" t="s">
         <v>170</v>
       </c>
@@ -1803,64 +1812,78 @@
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>172</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>175</v>
       </c>
       <c r="C62" t="s">
         <v>176</v>
       </c>
-      <c r="D62"/>
+      <c r="D62" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>178</v>
       </c>
       <c r="C63" t="s">
         <v>179</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D63"/>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
         <v>180</v>
+      </c>
+      <c r="B64" t="s">
+        <v>181</v>
+      </c>
+      <c r="C64" t="s">
+        <v>182</v>
+      </c>
+      <c r="D64" t="s">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">