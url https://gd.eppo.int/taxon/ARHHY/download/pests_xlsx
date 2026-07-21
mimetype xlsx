--- v4 (2026-05-01)
+++ v5 (2026-07-21)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPAA</t>
   </si>
   <si>
-    <t>'Candidatus Phytoplasma australasia'</t>
+    <t>'Candidatus Phytoplasma australasiaticum'</t>
   </si>
   <si>
     <t>Not clear if this plant is relevant to subgroup 16Sr II-D</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ERWIST</t>
   </si>
   <si>
     <t>Pantoea stewartii subsp. stewartii</t>
   </si>
   <si>
     <t xml:space="preserve">* Ha VT, Hoang LK, Huyen PK (2024) Pantoea stewartii subsp. stewartii, the causative agent of Thai jackfruit’s bronzing disease and its possible host range in Vietnam. Journal of Plant Protection Research 64(2), 149-157. https://doi.org/10.24425/jppr.2024.150249
 ------- host in host range testing. </t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Tanaka S, Kishi K &amp; Yamada A (1965) Research on the indicator plants of Satsuma dwarf and Hassaku dwarf viruses. Proceedings of IOCV Conference 3(3), 260-267.