--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -531,53 +531,55 @@
   <si>
     <t>OPUFI</t>
   </si>
   <si>
     <t>Opuntia ficus-indica</t>
   </si>
   <si>
     <t>PPECA</t>
   </si>
   <si>
     <t>Pappea capensis</t>
   </si>
   <si>
     <t>PAQSS</t>
   </si>
   <si>
     <t>Passiflora sp.</t>
   </si>
   <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
-    <t>* Grové T, De Beer MS &amp; Joubert PH (2010) Developing a Systems Approach for Thaumatotibia leucotreta (Lepidoptera: Tortricidae) on ‘Hass’ Avocado in South Africa. Journal of Economic Entomology, 103(4), 1112–1128, https://doi.org/10.1093/jee/103.4.1112
+    <t xml:space="preserve">* Grové T, De Beer MS &amp; Joubert PH (2010) Developing a Systems Approach for Thaumatotibia leucotreta (Lepidoptera: Tortricidae) on ‘Hass’ Avocado in South Africa. Journal of Economic Entomology, 103(4), 1112–1128, https://doi.org/10.1093/jee/103.4.1112
 * Grové T Steyn WP &amp; Beer MS de (2000) Host status of Hass avocado fruit for the false codling moth, Cryptophlebia leucotreta (Meyrick) (Lepidoptera: Tortricidae) South African Avocado Growers’ Association Yearbook 2000. 23:99-102
-------- poor host of T. leucotreta. When moths lay eggs on young fruits the caterpillars usually die and thus large caterpillars are seldom found, however, the caterpillars are able to develop if fruits are approaching maturity when infested.</t>
+------- poor host of T. leucotreta. When moths lay eggs on young fruits the caterpillars usually die and thus large caterpillars are seldom found, however, the caterpillars are able to develop if fruits are approaching maturity when infested.
+* Shikoshi JG, Philipo M, Ndakidemi PA, Mtei KM, Mkindi AG, Mbega ER (2025) Population and infestation status of Thaumatotibia leucotreta (Meyrick) in small-scale avocado growing in northern and southern zones of Tanzania. Cogent Food &amp; Agriculture 11(1), 2526084. https://doi.org/10.1080/23311932.2025.2526084
+------- economic host in Tanzania </t>
   </si>
   <si>
     <t>PHSLU</t>
   </si>
   <si>
     <t>Phaseolus lunatus</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO PRA for Thaumatotibia leucotreta. EPPO, Paris. Available at https://gd.eppo.int/taxon/ARGPLE/documents
 ------- Venette (2003) lists Phaseolus sp. as host plant (no specific reference mentioned). In USDA (2010) T. leucotreta (2010) it has been specified to Phaseolus lunatus. The original source of this record has not been found, nor other sources so far. 
 * USDA (2010) New pest response guidelines: false codling moth Thaumatotibia leucotreta. U.S. Department of Agriculture, Animal Plant Health Inspection Service, Plant Protection and Quarantine, Emergency and Domestic Programs, Riverdale, Maryland. 
 * Venette R, Davis CEE, DaCosta M, Heisler H &amp; Larson M (2003) Mini Risk Assessment: False codling moth, Thaumatotibia (=Cryptophlebia) leucotreta (Meyrick) [Lepidoptera: Tortricidae]. University of Minnesota, Department of Entomology, CAPS PRA. 1-30 pp. 
 ------- Phaseolus sp. </t>
   </si>
   <si>
     <t>MYCCA</t>
   </si>
   <si>
     <t>Plinia cauliflora</t>
   </si>
   <si>
     <t>PRNDO</t>
   </si>
   <si>
     <t>Prunus domestica</t>