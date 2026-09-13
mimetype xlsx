--- v1 (2026-06-10)
+++ v2 (2026-09-13)
@@ -675,60 +675,60 @@
   <si>
     <t>THOCA</t>
   </si>
   <si>
     <t>Theobroma cacao</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO PRA for Thaumatotibia leucotreta. EPPO, Paris. Available at https://gd.eppo.int/taxon/ARGPLE/documents
 ------- listed by Venette et al. (2003) as a host, but not supported by evidence Considered doubtful.
 * Venette R, Davis CEE, DaCosta M, Heisler H &amp; Larson M (2003) Mini Risk Assessment: False codling moth, Thaumatotibia (=Cryptophlebia) leucotreta (Meyrick) [Lepidoptera: Tortricidae]. University of Minnesota, Department of Entomology, CAPS PRA. 1-30 pp. 
 </t>
   </si>
   <si>
     <t>UVAAC</t>
   </si>
   <si>
     <t>Uvaria acuminata</t>
   </si>
   <si>
     <t>VEPNO</t>
   </si>
   <si>
     <t>Vepris nobilis</t>
   </si>
   <si>
+    <t>XIMCA</t>
+  </si>
+  <si>
+    <t>Ximenia afra</t>
+  </si>
+  <si>
     <t>XIMAM</t>
   </si>
   <si>
     <t>Ximenia americana</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ximenia caffra</t>
   </si>
   <si>
     <t>XYPPA</t>
   </si>
   <si>
     <t>Xylopia longipetala</t>
   </si>
   <si>
     <t>ZNWGO</t>
   </si>
   <si>
     <t>Zanha golungensis</t>
   </si>
   <si>
     <t>ZIPJU</t>
   </si>
   <si>
     <t>Ziziphus jujuba</t>
   </si>
   <si>
     <t>ZIPMA</t>
   </si>
   <si>
     <t>Ziziphus mauritiana</t>
   </si>
@@ -870,51 +870,51 @@
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>* Pringle KL, Heunis JM (2015) De Villiers M (Phytosanitary host status of apples as a host for false codling moth, Thaumatotibia leucotreta (Meyrick) (Lepidoptera: Tortricidae). African Entomology 23( 1).
 ------- Blomefield (1989) and Newton (1998) are cited in publication mentionning apples or pear as host. However, these last two authors did not actually mention apples or pears as hosts for T. leucotreta. 
 Publications by Timm 2005; Timm et al. 2007; Timm et al. 2010 refers to traps in orchards, no finding in fruits.</t>
   </si>
   <si>
     <t>PYUCO</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>* Pringle KL, Heunis JM (2015) De Villiers M (Phytosanitary host status of apples as a host for false codling moth, Thaumatotibia leucotreta (Meyrick) (Lepidoptera: Tortricidae). African Entomology 23( 1).
 ------- Blomefield (1989) and Newton (1998) are cited in publication mentionning apples or pear as host. However, these last two authors did not actually mention apples or pears as hosts for T. leucotreta.  Publications by Timm 2005; Timm et al. 2007; Timm et al. 2010 refers to traps in orchards, no finding in fruits.</t>
   </si>
   <si>
     <t>SLCCA</t>
   </si>
   <si>
-    <t>Sclerocarya caffra</t>
+    <t>Sclerocarya birrea subsp. afra</t>
   </si>
   <si>
     <t>VAGIN</t>
   </si>
   <si>
     <t>Vangueria infausta</t>
   </si>
   <si>
     <t>VIGSI</t>
   </si>
   <si>
     <t>Vigna unguiculata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>