--- v6 (2026-03-24)
+++ v7 (2026-04-19)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930169c2a18a2d730" w:history="1">
+            <w:hyperlink r:id="rId881969e431e4e6d4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738969c2a18a2d797" w:history="1">
+            <w:hyperlink r:id="rId306469e431e4e6dbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44302140" name="name868369c2a18a2d8ea" descr="4048.jpg"/>
+                  <wp:docPr id="69134653" name="name155569e431e4e743a" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId414469c2a18a2d8e9" cstate="print"/>
+                          <a:blip r:embed="rId961769e431e4e7438" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId287069c2a18a2d9f0" w:history="1">
+            <w:hyperlink r:id="rId114169e431e4e758f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91829405" name="name414369c2a18a2f5cd" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="35808232" name="name516169e431e4e909a" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId181969c2a18a2f5ca" cstate="print"/>
+                    <a:blip r:embed="rId384769e431e4e9097" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131569c2a18a303a4" w:history="1">
+      <w:hyperlink r:id="rId346469e431e4e9de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791769c2a18a3043a" w:history="1">
+      <w:hyperlink r:id="rId452869e431e4e9e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId595969c2a18a3044e" w:history="1"/>
+      <w:hyperlink r:id="rId349269e431e4e9e8f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431769c2a18a30626" w:history="1">
+      <w:hyperlink r:id="rId682969e431e4ea064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491669c2a18a306ba" w:history="1">
+      <w:hyperlink r:id="rId215069e431e4ea0f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275269c2a18a3072a" w:history="1">
+      <w:hyperlink r:id="rId580469e431e4ea167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651969c2a18a3077b" w:history="1">
+      <w:hyperlink r:id="rId748769e431e4ea1b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491869c2a18a307ed" w:history="1">
+      <w:hyperlink r:id="rId242369e431e4ea229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767469c2a18a30879" w:history="1">
+      <w:hyperlink r:id="rId129769e431e4ea2b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622469c2a18a308aa" w:history="1">
+      <w:hyperlink r:id="rId876969e431e4ea2e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756069c2a18a308dc" w:history="1">
+      <w:hyperlink r:id="rId916369e431e4ea31a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258769c2a18a3090e" w:history="1">
+      <w:hyperlink r:id="rId410369e431e4ea34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295369c2a18a30bfa" w:history="1">
+      <w:hyperlink r:id="rId556169e431e4ea648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918269c2a18a30f1e" w:history="1">
+      <w:hyperlink r:id="rId415269e431e4ea9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19442204" name="name963469c2a18a30fe0" descr="eu_funding_250.png"/>
+            <wp:docPr id="70307795" name="name172169e431e4eacc0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId855469c2a18a30fdf" cstate="print"/>
+                    <a:blip r:embed="rId440669e431e4eacbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75710941">
+  <w:abstractNum w:abstractNumId="59602935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26021443">
+    <w:lvl w:ilvl="0" w:tplc="91199955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26021443" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91199955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75710940">
+  <w:abstractNum w:abstractNumId="59602934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96134877">
+    <w:lvl w:ilvl="0" w:tplc="26158558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75710940">
-    <w:abstractNumId w:val="75710940"/>
+  <w:num w:numId="59602934">
+    <w:abstractNumId w:val="59602934"/>
   </w:num>
-  <w:num w:numId="75710941">
-    <w:abstractNumId w:val="75710941"/>
+  <w:num w:numId="59602935">
+    <w:abstractNumId w:val="59602935"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850679829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId505708770" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId930169c2a18a2d730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId738969c2a18a2d797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId287069c2a18a2d9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId131569c2a18a303a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId791769c2a18a3043a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId595969c2a18a3044e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId431769c2a18a30626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId491669c2a18a306ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId275269c2a18a3072a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId651969c2a18a3077b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId491869c2a18a307ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId767469c2a18a30879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId622469c2a18a308aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId756069c2a18a308dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId258769c2a18a3090e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId295369c2a18a30bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId918269c2a18a30f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId414469c2a18a2d8e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414469c2a18a2d8e9.jpg"/><Relationship Id="rId181969c2a18a2f5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId181969c2a18a2f5ca.jpg"/><Relationship Id="rId855469c2a18a30fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId855469c2a18a30fdf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518683916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377662425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId881969e431e4e6d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId306469e431e4e6dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId114169e431e4e758f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId346469e431e4e9de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId452869e431e4e9e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId349269e431e4e9e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId682969e431e4ea064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId215069e431e4ea0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId580469e431e4ea167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId748769e431e4ea1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId242369e431e4ea229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId129769e431e4ea2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId876969e431e4ea2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId916369e431e4ea31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId410369e431e4ea34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId556169e431e4ea648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId415269e431e4ea9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId961769e431e4e7438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961769e431e4e7438.jpg"/><Relationship Id="rId384769e431e4e9097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384769e431e4e9097.jpg"/><Relationship Id="rId440669e431e4eacbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440669e431e4eacbf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>