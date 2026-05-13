--- v7 (2026-04-19)
+++ v8 (2026-05-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881969e431e4e6d4f" w:history="1">
+            <w:hyperlink r:id="rId94356a04eed3c49af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306469e431e4e6dbb" w:history="1">
+            <w:hyperlink r:id="rId86026a04eed3c4a16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69134653" name="name155569e431e4e743a" descr="4048.jpg"/>
+                  <wp:docPr id="40973793" name="name16626a04eed3c505e" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId961769e431e4e7438" cstate="print"/>
+                          <a:blip r:embed="rId63036a04eed3c505c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId114169e431e4e758f" w:history="1">
+            <w:hyperlink r:id="rId65796a04eed3c5187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35808232" name="name516169e431e4e909a" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="58301053" name="name41686a04eed3c70bb" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId384769e431e4e9097" cstate="print"/>
+                    <a:blip r:embed="rId17876a04eed3c70b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346469e431e4e9de7" w:history="1">
+      <w:hyperlink r:id="rId53416a04eed3c8153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452869e431e4e9e7b" w:history="1">
+      <w:hyperlink r:id="rId63666a04eed3c81e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId349269e431e4e9e8f" w:history="1"/>
+      <w:hyperlink r:id="rId78576a04eed3c81fe" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682969e431e4ea064" w:history="1">
+      <w:hyperlink r:id="rId27176a04eed3c843a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215069e431e4ea0f7" w:history="1">
+      <w:hyperlink r:id="rId11936a04eed3c8585" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580469e431e4ea167" w:history="1">
+      <w:hyperlink r:id="rId29016a04eed3c85fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748769e431e4ea1b8" w:history="1">
+      <w:hyperlink r:id="rId75176a04eed3c8652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242369e431e4ea229" w:history="1">
+      <w:hyperlink r:id="rId82066a04eed3c86c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129769e431e4ea2b6" w:history="1">
+      <w:hyperlink r:id="rId53596a04eed3c8786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876969e431e4ea2e7" w:history="1">
+      <w:hyperlink r:id="rId88756a04eed3c87ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916369e431e4ea31a" w:history="1">
+      <w:hyperlink r:id="rId63636a04eed3c87ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410369e431e4ea34b" w:history="1">
+      <w:hyperlink r:id="rId36536a04eed3c881e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556169e431e4ea648" w:history="1">
+      <w:hyperlink r:id="rId28396a04eed3c8afd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415269e431e4ea9ae" w:history="1">
+      <w:hyperlink r:id="rId39266a04eed3c8ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70307795" name="name172169e431e4eacc0" descr="eu_funding_250.png"/>
+            <wp:docPr id="39962076" name="name80236a04eed3c933b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId440669e431e4eacbf" cstate="print"/>
+                    <a:blip r:embed="rId83736a04eed3c9339" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59602935">
+  <w:abstractNum w:abstractNumId="95951500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91199955">
+    <w:lvl w:ilvl="0" w:tplc="60415771">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91199955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60415771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59602934">
+  <w:abstractNum w:abstractNumId="95951499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26158558">
+    <w:lvl w:ilvl="0" w:tplc="10312423">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59602934">
-    <w:abstractNumId w:val="59602934"/>
+  <w:num w:numId="95951499">
+    <w:abstractNumId w:val="95951499"/>
   </w:num>
-  <w:num w:numId="59602935">
-    <w:abstractNumId w:val="59602935"/>
+  <w:num w:numId="95951500">
+    <w:abstractNumId w:val="95951500"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518683916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377662425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId881969e431e4e6d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId306469e431e4e6dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId114169e431e4e758f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId346469e431e4e9de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId452869e431e4e9e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId349269e431e4e9e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId682969e431e4ea064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId215069e431e4ea0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId580469e431e4ea167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId748769e431e4ea1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId242369e431e4ea229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId129769e431e4ea2b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId876969e431e4ea2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId916369e431e4ea31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId410369e431e4ea34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId556169e431e4ea648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId415269e431e4ea9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId961769e431e4e7438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961769e431e4e7438.jpg"/><Relationship Id="rId384769e431e4e9097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384769e431e4e9097.jpg"/><Relationship Id="rId440669e431e4eacbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440669e431e4eacbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975243929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId709862677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94356a04eed3c49af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId86026a04eed3c4a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId65796a04eed3c5187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId53416a04eed3c8153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId63666a04eed3c81e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId78576a04eed3c81fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId27176a04eed3c843a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId11936a04eed3c8585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId29016a04eed3c85fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId75176a04eed3c8652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId82066a04eed3c86c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId53596a04eed3c8786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId88756a04eed3c87ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId63636a04eed3c87ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId36536a04eed3c881e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId28396a04eed3c8afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId39266a04eed3c8ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63036a04eed3c505c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63036a04eed3c505c.jpg"/><Relationship Id="rId17876a04eed3c70b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17876a04eed3c70b8.jpg"/><Relationship Id="rId83736a04eed3c9339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83736a04eed3c9339.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>