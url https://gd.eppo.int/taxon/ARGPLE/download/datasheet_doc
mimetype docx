--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94356a04eed3c49af" w:history="1">
+            <w:hyperlink r:id="rId74446a1fbedc10d0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86026a04eed3c4a16" w:history="1">
+            <w:hyperlink r:id="rId84776a1fbedc10d77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40973793" name="name16626a04eed3c505e" descr="4048.jpg"/>
+                  <wp:docPr id="27581367" name="name54966a1fbedc112ea" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63036a04eed3c505c" cstate="print"/>
+                          <a:blip r:embed="rId64316a1fbedc112e8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65796a04eed3c5187" w:history="1">
+            <w:hyperlink r:id="rId24566a1fbedc113d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58301053" name="name41686a04eed3c70bb" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="6040196" name="name76976a1fbedc12b96" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17876a04eed3c70b8" cstate="print"/>
+                    <a:blip r:embed="rId36196a1fbedc12b93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53416a04eed3c8153" w:history="1">
+      <w:hyperlink r:id="rId37776a1fbedc138c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63666a04eed3c81e9" w:history="1">
+      <w:hyperlink r:id="rId14986a1fbedc1395d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId78576a04eed3c81fe" w:history="1"/>
+      <w:hyperlink r:id="rId86236a1fbedc13972" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27176a04eed3c843a" w:history="1">
+      <w:hyperlink r:id="rId78696a1fbedc13b50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11936a04eed3c8585" w:history="1">
+      <w:hyperlink r:id="rId73336a1fbedc13be6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29016a04eed3c85fe" w:history="1">
+      <w:hyperlink r:id="rId68166a1fbedc13c57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75176a04eed3c8652" w:history="1">
+      <w:hyperlink r:id="rId62606a1fbedc13caa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82066a04eed3c86c2" w:history="1">
+      <w:hyperlink r:id="rId14166a1fbedc13d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53596a04eed3c8786" w:history="1">
+      <w:hyperlink r:id="rId30946a1fbedc13dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88756a04eed3c87ba" w:history="1">
+      <w:hyperlink r:id="rId38426a1fbedc13ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63636a04eed3c87ed" w:history="1">
+      <w:hyperlink r:id="rId51026a1fbedc13e0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36536a04eed3c881e" w:history="1">
+      <w:hyperlink r:id="rId34226a1fbedc13e40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28396a04eed3c8afd" w:history="1">
+      <w:hyperlink r:id="rId27226a1fbedc14137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39266a04eed3c8ee6" w:history="1">
+      <w:hyperlink r:id="rId92016a1fbedc14440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39962076" name="name80236a04eed3c933b" descr="eu_funding_250.png"/>
+            <wp:docPr id="5077070" name="name79256a1fbedc144f8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83736a04eed3c9339" cstate="print"/>
+                    <a:blip r:embed="rId68006a1fbedc144f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95951500">
+  <w:abstractNum w:abstractNumId="48206338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60415771">
+    <w:lvl w:ilvl="0" w:tplc="12203658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60415771" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12203658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95951499">
+  <w:abstractNum w:abstractNumId="48206337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10312423">
+    <w:lvl w:ilvl="0" w:tplc="67123754">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95951499">
-    <w:abstractNumId w:val="95951499"/>
+  <w:num w:numId="48206337">
+    <w:abstractNumId w:val="48206337"/>
   </w:num>
-  <w:num w:numId="95951500">
-    <w:abstractNumId w:val="95951500"/>
+  <w:num w:numId="48206338">
+    <w:abstractNumId w:val="48206338"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975243929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId709862677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94356a04eed3c49af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId86026a04eed3c4a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId65796a04eed3c5187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId53416a04eed3c8153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId63666a04eed3c81e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId78576a04eed3c81fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId27176a04eed3c843a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId11936a04eed3c8585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId29016a04eed3c85fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId75176a04eed3c8652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId82066a04eed3c86c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId53596a04eed3c8786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId88756a04eed3c87ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId63636a04eed3c87ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId36536a04eed3c881e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId28396a04eed3c8afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId39266a04eed3c8ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63036a04eed3c505c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63036a04eed3c505c.jpg"/><Relationship Id="rId17876a04eed3c70b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17876a04eed3c70b8.jpg"/><Relationship Id="rId83736a04eed3c9339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83736a04eed3c9339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950393227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557775278" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74446a1fbedc10d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId84776a1fbedc10d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId24566a1fbedc113d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId37776a1fbedc138c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId14986a1fbedc1395d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId86236a1fbedc13972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId78696a1fbedc13b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId73336a1fbedc13be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId68166a1fbedc13c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId62606a1fbedc13caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId14166a1fbedc13d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId30946a1fbedc13dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId38426a1fbedc13ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId51026a1fbedc13e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId34226a1fbedc13e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId27226a1fbedc14137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId92016a1fbedc14440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64316a1fbedc112e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64316a1fbedc112e8.jpg"/><Relationship Id="rId36196a1fbedc12b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36196a1fbedc12b93.jpg"/><Relationship Id="rId68006a1fbedc144f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68006a1fbedc144f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>