--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74446a1fbedc10d0d" w:history="1">
+            <w:hyperlink r:id="rId41676a3af7478651a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84776a1fbedc10d77" w:history="1">
+            <w:hyperlink r:id="rId68996a3af74786584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27581367" name="name54966a1fbedc112ea" descr="4048.jpg"/>
+                  <wp:docPr id="25262925" name="name79346a3af74786cf9" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64316a1fbedc112e8" cstate="print"/>
+                          <a:blip r:embed="rId84746a3af74786cf8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24566a1fbedc113d1" w:history="1">
+            <w:hyperlink r:id="rId54866a3af74786e17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6040196" name="name76976a1fbedc12b96" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="38922949" name="name60076a3af747888e3" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36196a1fbedc12b93" cstate="print"/>
+                    <a:blip r:embed="rId70896a3af747888d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37776a1fbedc138c5" w:history="1">
+      <w:hyperlink r:id="rId22266a3af7478a653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14986a1fbedc1395d" w:history="1">
+      <w:hyperlink r:id="rId71796a3af7478a6eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId86236a1fbedc13972" w:history="1"/>
+      <w:hyperlink r:id="rId51716a3af7478a6fe" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78696a1fbedc13b50" w:history="1">
+      <w:hyperlink r:id="rId24086a3af7478a8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73336a1fbedc13be6" w:history="1">
+      <w:hyperlink r:id="rId96196a3af7478a96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68166a1fbedc13c57" w:history="1">
+      <w:hyperlink r:id="rId92436a3af7478a9e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62606a1fbedc13caa" w:history="1">
+      <w:hyperlink r:id="rId37706a3af7478aa32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14166a1fbedc13d1b" w:history="1">
+      <w:hyperlink r:id="rId79866a3af7478aab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30946a1fbedc13dab" w:history="1">
+      <w:hyperlink r:id="rId23436a3af7478ac80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38426a1fbedc13ddd" w:history="1">
+      <w:hyperlink r:id="rId37706a3af7478acb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51026a1fbedc13e0f" w:history="1">
+      <w:hyperlink r:id="rId81356a3af7478aceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226a1fbedc13e40" w:history="1">
+      <w:hyperlink r:id="rId96636a3af7478ad1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27226a1fbedc14137" w:history="1">
+      <w:hyperlink r:id="rId99466a3af7478b000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92016a1fbedc14440" w:history="1">
+      <w:hyperlink r:id="rId42146a3af7478b2ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5077070" name="name79256a1fbedc144f8" descr="eu_funding_250.png"/>
+            <wp:docPr id="48003819" name="name88256a3af7478b3b1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68006a1fbedc144f6" cstate="print"/>
+                    <a:blip r:embed="rId55036a3af7478b3b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48206338">
+  <w:abstractNum w:abstractNumId="73003763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12203658">
+    <w:lvl w:ilvl="0" w:tplc="98784398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12203658" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98784398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48206337">
+  <w:abstractNum w:abstractNumId="73003762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67123754">
+    <w:lvl w:ilvl="0" w:tplc="55186521">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48206337">
-    <w:abstractNumId w:val="48206337"/>
+  <w:num w:numId="73003762">
+    <w:abstractNumId w:val="73003762"/>
   </w:num>
-  <w:num w:numId="48206338">
-    <w:abstractNumId w:val="48206338"/>
+  <w:num w:numId="73003763">
+    <w:abstractNumId w:val="73003763"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950393227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557775278" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74446a1fbedc10d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId84776a1fbedc10d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId24566a1fbedc113d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId37776a1fbedc138c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId14986a1fbedc1395d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId86236a1fbedc13972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId78696a1fbedc13b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId73336a1fbedc13be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId68166a1fbedc13c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId62606a1fbedc13caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId14166a1fbedc13d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId30946a1fbedc13dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId38426a1fbedc13ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId51026a1fbedc13e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId34226a1fbedc13e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId27226a1fbedc14137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId92016a1fbedc14440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64316a1fbedc112e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64316a1fbedc112e8.jpg"/><Relationship Id="rId36196a1fbedc12b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36196a1fbedc12b93.jpg"/><Relationship Id="rId68006a1fbedc144f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68006a1fbedc144f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId957163945" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666495392" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41676a3af7478651a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId68996a3af74786584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId54866a3af74786e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId22266a3af7478a653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId71796a3af7478a6eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId51716a3af7478a6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId24086a3af7478a8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId96196a3af7478a96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId92436a3af7478a9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId37706a3af7478aa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId79866a3af7478aab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId23436a3af7478ac80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId37706a3af7478acb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId81356a3af7478aceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId96636a3af7478ad1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId99466a3af7478b000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId42146a3af7478b2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84746a3af74786cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84746a3af74786cf8.jpg"/><Relationship Id="rId70896a3af747888d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70896a3af747888d9.jpg"/><Relationship Id="rId55036a3af7478b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55036a3af7478b3b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>