--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41676a3af7478651a" w:history="1">
+            <w:hyperlink r:id="rId97236a55b49a41ee6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68996a3af74786584" w:history="1">
+            <w:hyperlink r:id="rId94106a55b49a41f4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25262925" name="name79346a3af74786cf9" descr="4048.jpg"/>
+                  <wp:docPr id="39866616" name="name56416a55b49a4256b" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84746a3af74786cf8" cstate="print"/>
+                          <a:blip r:embed="rId95966a55b49a42569" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54866a3af74786e17" w:history="1">
+            <w:hyperlink r:id="rId56196a55b49a4268b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38922949" name="name60076a3af747888e3" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="66023932" name="name31186a55b49a44b09" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70896a3af747888d9" cstate="print"/>
+                    <a:blip r:embed="rId91266a55b49a44b06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22266a3af7478a653" w:history="1">
+      <w:hyperlink r:id="rId12356a55b49a46036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71796a3af7478a6eb" w:history="1">
+      <w:hyperlink r:id="rId42156a55b49a460d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId51716a3af7478a6fe" w:history="1"/>
+      <w:hyperlink r:id="rId51896a55b49a460e6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a3af7478a8ce" w:history="1">
+      <w:hyperlink r:id="rId21996a55b49a462ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96196a3af7478a96e" w:history="1">
+      <w:hyperlink r:id="rId30246a55b49a46380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92436a3af7478a9e0" w:history="1">
+      <w:hyperlink r:id="rId15456a55b49a463f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a3af7478aa32" w:history="1">
+      <w:hyperlink r:id="rId32396a55b49a46445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79866a3af7478aab9" w:history="1">
+      <w:hyperlink r:id="rId73176a55b49a464b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23436a3af7478ac80" w:history="1">
+      <w:hyperlink r:id="rId42946a55b49a4655c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a3af7478acb7" w:history="1">
+      <w:hyperlink r:id="rId99286a55b49a4658f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a3af7478aceb" w:history="1">
+      <w:hyperlink r:id="rId69996a55b49a465c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96636a3af7478ad1e" w:history="1">
+      <w:hyperlink r:id="rId76236a55b49a465f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99466a3af7478b000" w:history="1">
+      <w:hyperlink r:id="rId38856a55b49a468d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42146a3af7478b2ff" w:history="1">
+      <w:hyperlink r:id="rId67036a55b49a46e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48003819" name="name88256a3af7478b3b1" descr="eu_funding_250.png"/>
+            <wp:docPr id="45981552" name="name35256a55b49a46f6d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55036a3af7478b3b0" cstate="print"/>
+                    <a:blip r:embed="rId82076a55b49a46f6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73003763">
+  <w:abstractNum w:abstractNumId="73970397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98784398">
+    <w:lvl w:ilvl="0" w:tplc="52708051">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98784398" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52708051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73003762">
+  <w:abstractNum w:abstractNumId="73970396">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55186521">
+    <w:lvl w:ilvl="0" w:tplc="51525043">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73003762">
-    <w:abstractNumId w:val="73003762"/>
+  <w:num w:numId="73970396">
+    <w:abstractNumId w:val="73970396"/>
   </w:num>
-  <w:num w:numId="73003763">
-    <w:abstractNumId w:val="73003763"/>
+  <w:num w:numId="73970397">
+    <w:abstractNumId w:val="73970397"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId957163945" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666495392" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41676a3af7478651a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId68996a3af74786584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId54866a3af74786e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId22266a3af7478a653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId71796a3af7478a6eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId51716a3af7478a6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId24086a3af7478a8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId96196a3af7478a96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId92436a3af7478a9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId37706a3af7478aa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId79866a3af7478aab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId23436a3af7478ac80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId37706a3af7478acb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId81356a3af7478aceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId96636a3af7478ad1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId99466a3af7478b000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId42146a3af7478b2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84746a3af74786cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84746a3af74786cf8.jpg"/><Relationship Id="rId70896a3af747888d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70896a3af747888d9.jpg"/><Relationship Id="rId55036a3af7478b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55036a3af7478b3b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId872707005" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId147494377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97236a55b49a41ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId94106a55b49a41f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId56196a55b49a4268b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId12356a55b49a46036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId42156a55b49a460d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId51896a55b49a460e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId21996a55b49a462ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId30246a55b49a46380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId15456a55b49a463f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId32396a55b49a46445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId73176a55b49a464b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId42946a55b49a4655c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId99286a55b49a4658f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId69996a55b49a465c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId76236a55b49a465f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId38856a55b49a468d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId67036a55b49a46e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95966a55b49a42569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95966a55b49a42569.jpg"/><Relationship Id="rId91266a55b49a44b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91266a55b49a44b06.jpg"/><Relationship Id="rId82076a55b49a46f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82076a55b49a46f6b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>