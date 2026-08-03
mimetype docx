--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97236a55b49a41ee6" w:history="1">
+            <w:hyperlink r:id="rId46356a70279189400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94106a55b49a41f4f" w:history="1">
+            <w:hyperlink r:id="rId42656a70279189468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39866616" name="name56416a55b49a4256b" descr="4048.jpg"/>
+                  <wp:docPr id="12296750" name="name59886a70279189d85" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95966a55b49a42569" cstate="print"/>
+                          <a:blip r:embed="rId36496a70279189d83" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56196a55b49a4268b" w:history="1">
+            <w:hyperlink r:id="rId17186a70279189e8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66023932" name="name31186a55b49a44b09" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="14476583" name="name39666a7027918b817" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91266a55b49a44b06" cstate="print"/>
+                    <a:blip r:embed="rId72306a7027918b80d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12356a55b49a46036" w:history="1">
+      <w:hyperlink r:id="rId75156a7027918d30c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42156a55b49a460d0" w:history="1">
+      <w:hyperlink r:id="rId97876a7027918d3e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId51896a55b49a460e6" w:history="1"/>
+      <w:hyperlink r:id="rId72076a7027918d3fd" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a55b49a462ea" w:history="1">
+      <w:hyperlink r:id="rId16076a7027918d5f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30246a55b49a46380" w:history="1">
+      <w:hyperlink r:id="rId69916a7027918d686" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15456a55b49a463f3" w:history="1">
+      <w:hyperlink r:id="rId20676a7027918d70c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32396a55b49a46445" w:history="1">
+      <w:hyperlink r:id="rId76046a7027918d75e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73176a55b49a464b6" w:history="1">
+      <w:hyperlink r:id="rId21146a7027918da3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42946a55b49a4655c" w:history="1">
+      <w:hyperlink r:id="rId59446a7027918dbd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99286a55b49a4658f" w:history="1">
+      <w:hyperlink r:id="rId70336a7027918dc60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69996a55b49a465c3" w:history="1">
+      <w:hyperlink r:id="rId87726a7027918dce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76236a55b49a465f6" w:history="1">
+      <w:hyperlink r:id="rId74766a7027918dd68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38856a55b49a468d9" w:history="1">
+      <w:hyperlink r:id="rId95676a7027918e44b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67036a55b49a46e9d" w:history="1">
+      <w:hyperlink r:id="rId63466a7027918eca5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45981552" name="name35256a55b49a46f6d" descr="eu_funding_250.png"/>
+            <wp:docPr id="98285005" name="name13326a7027918eea2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82076a55b49a46f6b" cstate="print"/>
+                    <a:blip r:embed="rId89476a7027918ee9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73970397">
+  <w:abstractNum w:abstractNumId="76463574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52708051">
+    <w:lvl w:ilvl="0" w:tplc="94512519">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52708051" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94512519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73970396">
+  <w:abstractNum w:abstractNumId="76463573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51525043">
+    <w:lvl w:ilvl="0" w:tplc="41483666">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73970396">
-    <w:abstractNumId w:val="73970396"/>
+  <w:num w:numId="76463573">
+    <w:abstractNumId w:val="76463573"/>
   </w:num>
-  <w:num w:numId="73970397">
-    <w:abstractNumId w:val="73970397"/>
+  <w:num w:numId="76463574">
+    <w:abstractNumId w:val="76463574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId872707005" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId147494377" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97236a55b49a41ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId94106a55b49a41f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId56196a55b49a4268b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId12356a55b49a46036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId42156a55b49a460d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId51896a55b49a460e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId21996a55b49a462ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId30246a55b49a46380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId15456a55b49a463f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId32396a55b49a46445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId73176a55b49a464b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId42946a55b49a4655c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId99286a55b49a4658f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId69996a55b49a465c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId76236a55b49a465f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId38856a55b49a468d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId67036a55b49a46e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95966a55b49a42569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95966a55b49a42569.jpg"/><Relationship Id="rId91266a55b49a44b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91266a55b49a44b06.jpg"/><Relationship Id="rId82076a55b49a46f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82076a55b49a46f6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId775449637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293299337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46356a70279189400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId42656a70279189468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId17186a70279189e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId75156a7027918d30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId97876a7027918d3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId72076a7027918d3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId16076a7027918d5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId69916a7027918d686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId20676a7027918d70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId76046a7027918d75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId21146a7027918da3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId59446a7027918dbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId70336a7027918dc60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId87726a7027918dce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId74766a7027918dd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId95676a7027918e44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId63466a7027918eca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36496a70279189d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36496a70279189d83.jpg"/><Relationship Id="rId72306a7027918b80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72306a7027918b80d.jpg"/><Relationship Id="rId89476a7027918ee9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89476a7027918ee9b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>