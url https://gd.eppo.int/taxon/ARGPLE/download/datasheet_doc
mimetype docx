--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46356a70279189400" w:history="1">
+            <w:hyperlink r:id="rId71476a8aa4a53daf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42656a70279189468" w:history="1">
+            <w:hyperlink r:id="rId94656a8aa4a53db5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12296750" name="name59886a70279189d85" descr="4048.jpg"/>
+                  <wp:docPr id="30249922" name="name54986a8aa4a53e34e" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36496a70279189d83" cstate="print"/>
+                          <a:blip r:embed="rId18146a8aa4a53e34b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17186a70279189e8e" w:history="1">
+            <w:hyperlink r:id="rId74606a8aa4a53e4cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14476583" name="name39666a7027918b817" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="61758901" name="name52666a8aa4a53fd7a" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72306a7027918b80d" cstate="print"/>
+                    <a:blip r:embed="rId90126a8aa4a53fd77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75156a7027918d30c" w:history="1">
+      <w:hyperlink r:id="rId98886a8aa4a540c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97876a7027918d3e0" w:history="1">
+      <w:hyperlink r:id="rId95506a8aa4a540ce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId72076a7027918d3fd" w:history="1"/>
+      <w:hyperlink r:id="rId80736a8aa4a540cfa" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16076a7027918d5f1" w:history="1">
+      <w:hyperlink r:id="rId22926a8aa4a540ee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69916a7027918d686" w:history="1">
+      <w:hyperlink r:id="rId94306a8aa4a540f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20676a7027918d70c" w:history="1">
+      <w:hyperlink r:id="rId66526a8aa4a540fef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76046a7027918d75e" w:history="1">
+      <w:hyperlink r:id="rId86396a8aa4a541045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21146a7027918da3e" w:history="1">
+      <w:hyperlink r:id="rId89056a8aa4a5410b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59446a7027918dbd5" w:history="1">
+      <w:hyperlink r:id="rId20986a8aa4a54114b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70336a7027918dc60" w:history="1">
+      <w:hyperlink r:id="rId57296a8aa4a54117f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a7027918dce6" w:history="1">
+      <w:hyperlink r:id="rId54256a8aa4a5411b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a7027918dd68" w:history="1">
+      <w:hyperlink r:id="rId86716a8aa4a5411e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95676a7027918e44b" w:history="1">
+      <w:hyperlink r:id="rId75136a8aa4a5414e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63466a7027918eca5" w:history="1">
+      <w:hyperlink r:id="rId44336a8aa4a541815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98285005" name="name13326a7027918eea2" descr="eu_funding_250.png"/>
+            <wp:docPr id="5866060" name="name82986a8aa4a541bcd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89476a7027918ee9b" cstate="print"/>
+                    <a:blip r:embed="rId18266a8aa4a541bcc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76463574">
+  <w:abstractNum w:abstractNumId="46786152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94512519">
+    <w:lvl w:ilvl="0" w:tplc="61859246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94512519" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61859246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76463573">
+  <w:abstractNum w:abstractNumId="46786151">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41483666">
+    <w:lvl w:ilvl="0" w:tplc="38350233">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76463573">
-    <w:abstractNumId w:val="76463573"/>
+  <w:num w:numId="46786151">
+    <w:abstractNumId w:val="46786151"/>
   </w:num>
-  <w:num w:numId="76463574">
-    <w:abstractNumId w:val="76463574"/>
+  <w:num w:numId="46786152">
+    <w:abstractNumId w:val="46786152"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId775449637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId293299337" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46356a70279189400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId42656a70279189468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId17186a70279189e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId75156a7027918d30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId97876a7027918d3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId72076a7027918d3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId16076a7027918d5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId69916a7027918d686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId20676a7027918d70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId76046a7027918d75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId21146a7027918da3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId59446a7027918dbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId70336a7027918dc60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId87726a7027918dce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId74766a7027918dd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId95676a7027918e44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId63466a7027918eca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36496a70279189d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36496a70279189d83.jpg"/><Relationship Id="rId72306a7027918b80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72306a7027918b80d.jpg"/><Relationship Id="rId89476a7027918ee9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89476a7027918ee9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801240743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542045106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71476a8aa4a53daf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId94656a8aa4a53db5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId74606a8aa4a53e4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId98886a8aa4a540c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId95506a8aa4a540ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId80736a8aa4a540cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId22926a8aa4a540ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId94306a8aa4a540f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId66526a8aa4a540fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId86396a8aa4a541045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId89056a8aa4a5410b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId20986a8aa4a54114b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId57296a8aa4a54117f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId54256a8aa4a5411b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId86716a8aa4a5411e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId75136a8aa4a5414e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId44336a8aa4a541815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18146a8aa4a53e34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18146a8aa4a53e34b.jpg"/><Relationship Id="rId90126a8aa4a53fd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90126a8aa4a53fd77.jpg"/><Relationship Id="rId18266a8aa4a541bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18266a8aa4a541bcc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>