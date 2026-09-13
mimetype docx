--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71476a8aa4a53daf5" w:history="1">
+            <w:hyperlink r:id="rId54166aa646d707689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94656a8aa4a53db5f" w:history="1">
+            <w:hyperlink r:id="rId78226aa646d7076f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30249922" name="name54986a8aa4a53e34e" descr="4048.jpg"/>
+                  <wp:docPr id="22998029" name="name28706aa646d707f17" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18146a8aa4a53e34b" cstate="print"/>
+                          <a:blip r:embed="rId39826aa646d707f15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74606a8aa4a53e4cb" w:history="1">
+            <w:hyperlink r:id="rId89966aa646d70807c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2299,71 +2299,71 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ximenia americana</w:t>
+        <w:t xml:space="preserve">Ximenia afra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ximenia caffra</w:t>
+        <w:t xml:space="preserve">Ximenia americana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylopia longipetala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61758901" name="name52666a8aa4a53fd7a" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="951042" name="name57346aa646d709bae" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90126a8aa4a53fd77" cstate="print"/>
+                    <a:blip r:embed="rId31696aa646d709baa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886a8aa4a540c4c" w:history="1">
+      <w:hyperlink r:id="rId39296aa646d70acad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95506a8aa4a540ce6" w:history="1">
+      <w:hyperlink r:id="rId17336aa646d70ad43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId80736a8aa4a540cfa" w:history="1"/>
+      <w:hyperlink r:id="rId43456aa646d70ad57" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22926a8aa4a540ee1" w:history="1">
+      <w:hyperlink r:id="rId26226aa646d70af2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94306a8aa4a540f7b" w:history="1">
+      <w:hyperlink r:id="rId97616aa646d70afc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a8aa4a540fef" w:history="1">
+      <w:hyperlink r:id="rId98106aa646d70b031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86396a8aa4a541045" w:history="1">
+      <w:hyperlink r:id="rId20016aa646d70b082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89056a8aa4a5410b8" w:history="1">
+      <w:hyperlink r:id="rId12106aa646d70b0f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20986a8aa4a54114b" w:history="1">
+      <w:hyperlink r:id="rId23136aa646d70b181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57296a8aa4a54117f" w:history="1">
+      <w:hyperlink r:id="rId91176aa646d70b1b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54256a8aa4a5411b2" w:history="1">
+      <w:hyperlink r:id="rId49416aa646d70b1e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86716a8aa4a5411e4" w:history="1">
+      <w:hyperlink r:id="rId37766aa646d70b217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75136a8aa4a5414e4" w:history="1">
+      <w:hyperlink r:id="rId50806aa646d70b6ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44336a8aa4a541815" w:history="1">
+      <w:hyperlink r:id="rId37726aa646d70ba9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5866060" name="name82986a8aa4a541bcd" descr="eu_funding_250.png"/>
+            <wp:docPr id="81254259" name="name67946aa646d70bc8a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18266a8aa4a541bcc" cstate="print"/>
+                    <a:blip r:embed="rId40586aa646d70bc89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46786152">
+  <w:abstractNum w:abstractNumId="21981799">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61859246">
+    <w:lvl w:ilvl="0" w:tplc="68996950">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61859246" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68996950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46786151">
+  <w:abstractNum w:abstractNumId="21981798">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38350233">
+    <w:lvl w:ilvl="0" w:tplc="64601862">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46786151">
-    <w:abstractNumId w:val="46786151"/>
+  <w:num w:numId="21981798">
+    <w:abstractNumId w:val="21981798"/>
   </w:num>
-  <w:num w:numId="46786152">
-    <w:abstractNumId w:val="46786152"/>
+  <w:num w:numId="21981799">
+    <w:abstractNumId w:val="21981799"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801240743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId542045106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71476a8aa4a53daf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId94656a8aa4a53db5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId74606a8aa4a53e4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId98886a8aa4a540c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId95506a8aa4a540ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId80736a8aa4a540cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId22926a8aa4a540ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId94306a8aa4a540f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId66526a8aa4a540fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId86396a8aa4a541045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId89056a8aa4a5410b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId20986a8aa4a54114b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId57296a8aa4a54117f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId54256a8aa4a5411b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId86716a8aa4a5411e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId75136a8aa4a5414e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId44336a8aa4a541815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18146a8aa4a53e34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18146a8aa4a53e34b.jpg"/><Relationship Id="rId90126a8aa4a53fd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90126a8aa4a53fd77.jpg"/><Relationship Id="rId18266a8aa4a541bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18266a8aa4a541bcc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270799020" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729521698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54166aa646d707689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId78226aa646d7076f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId89966aa646d70807c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId39296aa646d70acad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId17336aa646d70ad43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId43456aa646d70ad57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId26226aa646d70af2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId97616aa646d70afc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId98106aa646d70b031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId20016aa646d70b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId12106aa646d70b0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId23136aa646d70b181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId91176aa646d70b1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId49416aa646d70b1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId37766aa646d70b217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId50806aa646d70b6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId37726aa646d70ba9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39826aa646d707f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39826aa646d707f15.jpg"/><Relationship Id="rId31696aa646d709baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696aa646d709baa.jpg"/><Relationship Id="rId40586aa646d70bc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40586aa646d70bc89.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>