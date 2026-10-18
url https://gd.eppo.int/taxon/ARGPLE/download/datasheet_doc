--- v14 (2026-09-13)
+++ v15 (2026-10-18)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus codling moth, false codling moth, orange codling moth, orange moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54166aa646d707689" w:history="1">
+            <w:hyperlink r:id="rId65206ad46cfb32dac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78226aa646d7076f2" w:history="1">
+            <w:hyperlink r:id="rId23046ad46cfb32e13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARGPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22998029" name="name28706aa646d707f17" descr="4048.jpg"/>
+                  <wp:docPr id="26235855" name="name85456ad46cfb3347a" descr="4048.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4048.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39826aa646d707f15" cstate="print"/>
+                          <a:blip r:embed="rId90576ad46cfb33479" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89966aa646d70807c" w:history="1">
+            <w:hyperlink r:id="rId78826ad46cfb33563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2546,63 +2546,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to Africa and Israel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="951042" name="name57346aa646d709bae" descr="ARGPLE_distribution_map.jpg"/>
+            <wp:docPr id="97486139" name="name73146ad46cfb34dc1" descr="ARGPLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARGPLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31696aa646d709baa" cstate="print"/>
+                    <a:blip r:embed="rId19386ad46cfb34dbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4310,51 +4310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (false codling moth (FCM). Invasive Species Compendium, online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39296aa646d70acad" w:history="1">
+      <w:hyperlink r:id="rId20676ad46cfb35aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4400,63 +4400,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 151-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17336aa646d70ad43" w:history="1">
+      <w:hyperlink r:id="rId17746ad46cfb35b4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.co.za/doi/10.10520/AJA03701263_496</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId43456aa646d70ad57" w:history="1"/>
+      <w:hyperlink r:id="rId33166ad46cfb35b62" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daiber CC (1979b) A study of the biology of the false codling moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4703,51 +4703,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Meyrick). Doctoral dissertation, Stellenbosch: Stellenbosch University, South Africa,  98 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Prins J &amp; De Prins W (2019) Afromoths, online database of Afrotropical moth species (Lepidoptera). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26226aa646d70af2c" w:history="1">
+      <w:hyperlink r:id="rId80696ad46cfb35d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.africanmoths.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4793,51 +4793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 6799, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97616aa646d70afc1" w:history="1">
+      <w:hyperlink r:id="rId24806ad46cfb35dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4863,101 +4863,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publications </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17: 1916E. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98106aa646d70b031" w:history="1">
+      <w:hyperlink r:id="rId76536ad46cfb35e40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1916</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20016aa646d70b082" w:history="1">
+      <w:hyperlink r:id="rId16216ad46cfb35e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4983,51 +4983,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12106aa646d70b0f3" w:history="1">
+      <w:hyperlink r:id="rId63416ad46cfb35f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12724</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5073,141 +5073,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 248-258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23136aa646d70b181" w:history="1">
+      <w:hyperlink r:id="rId90156ad46cfb35fa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12580</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM, Baixeras J &amp; Brown JW (2018) T@RTS: Online World Catalogue of the Tortricidae (Ver. 4.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91176aa646d70b1b2" w:history="1">
+      <w:hyperlink r:id="rId17926ad46cfb35fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2012) TortAI, Tortricids of Agricultural Importance to the United States (Lepidoptera: Tortricidae). Identification Technology Program (ITP),   USDA/APHIS/PPQ/CPHST, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49416aa646d70b1e5" w:history="1">
+      <w:hyperlink r:id="rId63086ad46cfb36012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Passoa SC (2014) LepIntercept, An identification resource for intercepted Lepidoptera larvae: Identification Technology Program (ITP), USDA-APHIS-PPQ-S&amp;T, Fort Collins, CO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37766aa646d70b217" w:history="1">
+      <w:hyperlink r:id="rId70146ad46cfb36045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricid.net/catalogue.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5627,51 +5627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and their efficacy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus Research International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Nelspruit, South Africa. 8 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50806aa646d70b6ef" w:history="1">
+      <w:hyperlink r:id="rId54556ad46cfb3633b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusres.org/downloads/market-access</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumatotibia leucotreta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37726aa646d70ba9e" w:history="1">
+      <w:hyperlink r:id="rId55846ad46cfb36644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6162,63 +6162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81254259" name="name67946aa646d70bc8a" descr="eu_funding_250.png"/>
+            <wp:docPr id="49491428" name="name70886ad46cfb366d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40586aa646d70bc89" cstate="print"/>
+                    <a:blip r:embed="rId49226ad46cfb366d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6316,137 +6316,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21981799">
+  <w:abstractNum w:abstractNumId="39632897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68996950">
+    <w:lvl w:ilvl="0" w:tplc="16289972">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68996950" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16289972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21981798">
+  <w:abstractNum w:abstractNumId="39632896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64601862">
+    <w:lvl w:ilvl="0" w:tplc="32500991">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7198,55 +7198,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21981798">
-    <w:abstractNumId w:val="21981798"/>
+  <w:num w:numId="39632896">
+    <w:abstractNumId w:val="39632896"/>
   </w:num>
-  <w:num w:numId="21981799">
-    <w:abstractNumId w:val="21981799"/>
+  <w:num w:numId="39632897">
+    <w:abstractNumId w:val="39632897"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18796,51 +18796,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId270799020" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729521698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54166aa646d707689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId78226aa646d7076f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId89966aa646d70807c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId39296aa646d70acad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId17336aa646d70ad43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId43456aa646d70ad57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId26226aa646d70af2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId97616aa646d70afc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId98106aa646d70b031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId20016aa646d70b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId12106aa646d70b0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId23136aa646d70b181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId91176aa646d70b1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId49416aa646d70b1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId37766aa646d70b217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId50806aa646d70b6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId37726aa646d70ba9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39826aa646d707f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39826aa646d707f15.jpg"/><Relationship Id="rId31696aa646d709baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31696aa646d709baa.jpg"/><Relationship Id="rId40586aa646d70bc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40586aa646d70bc89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110691154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820625327" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65206ad46cfb32dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/" TargetMode="External"/><Relationship Id="rId23046ad46cfb32e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/categorization" TargetMode="External"/><Relationship Id="rId78826ad46cfb33563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARGPLE/photos" TargetMode="External"/><Relationship Id="rId20676ad46cfb35aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6904" TargetMode="External"/><Relationship Id="rId17746ad46cfb35b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.co.za/doi/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId33166ad46cfb35b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//doi.org/10.10520/AJA03701263_496" TargetMode="External"/><Relationship Id="rId80696ad46cfb35d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africanmoths.net" TargetMode="External"/><Relationship Id="rId24806ad46cfb35dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6799" TargetMode="External"/><Relationship Id="rId76536ad46cfb35e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1916" TargetMode="External"/><Relationship Id="rId16216ad46cfb35e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/9305d7ed-2788-46dc-882d-b4641fa24fff" TargetMode="External"/><Relationship Id="rId63416ad46cfb35f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12724" TargetMode="External"/><Relationship Id="rId90156ad46cfb35fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12580" TargetMode="External"/><Relationship Id="rId17926ad46cfb35fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId63086ad46cfb36012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId70146ad46cfb36045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/catalogue.asp" TargetMode="External"/><Relationship Id="rId54556ad46cfb3633b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusres.org/downloads/market-access" TargetMode="External"/><Relationship Id="rId55846ad46cfb36644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90576ad46cfb33479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90576ad46cfb33479.jpg"/><Relationship Id="rId19386ad46cfb34dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19386ad46cfb34dbf.jpg"/><Relationship Id="rId49226ad46cfb366d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49226ad46cfb366d5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>