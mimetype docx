--- v7 (2026-03-19)
+++ v8 (2026-04-08)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922069bb5c219da0c" w:history="1">
+            <w:hyperlink r:id="rId822669d613681667d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825769bb5c219da59" w:history="1">
+            <w:hyperlink r:id="rId101869d61368166e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3633816" name="name324969bb5c21a0031" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="9851171" name="name429369d6136818e19" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283969bb5c21a002f" cstate="print"/>
+                    <a:blip r:embed="rId278569d6136818e15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184469bb5c21a12fa" w:history="1">
+      <w:hyperlink r:id="rId417769d613681a1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298669bb5c21a19a8" w:history="1">
+      <w:hyperlink r:id="rId802169d613681a89f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509069bb5c21a1a21" w:history="1">
+      <w:hyperlink r:id="rId238669d613681a91a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896869bb5c21a1ad6" w:history="1">
+      <w:hyperlink r:id="rId637469d613681a9d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613969bb5c21a1c42" w:history="1">
+      <w:hyperlink r:id="rId424369d613681ab43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64577978" name="name259569bb5c21a1cf4" descr="eu_funding_250.png"/>
+            <wp:docPr id="27741690" name="name212269d613681ae8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970469bb5c21a1cf3" cstate="print"/>
+                    <a:blip r:embed="rId338669d613681ae8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80738214">
+  <w:abstractNum w:abstractNumId="62877649">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75070970">
+    <w:lvl w:ilvl="0" w:tplc="98285206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75070970" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98285206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80738213">
+  <w:abstractNum w:abstractNumId="62877648">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61694303">
+    <w:lvl w:ilvl="0" w:tplc="47571310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80738213">
-    <w:abstractNumId w:val="80738213"/>
+  <w:num w:numId="62877648">
+    <w:abstractNumId w:val="62877648"/>
   </w:num>
-  <w:num w:numId="80738214">
-    <w:abstractNumId w:val="80738214"/>
+  <w:num w:numId="62877649">
+    <w:abstractNumId w:val="62877649"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503745873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138932745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId922069bb5c219da0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId825769bb5c219da59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId184469bb5c21a12fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId298669bb5c21a19a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId509069bb5c21a1a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId896869bb5c21a1ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId613969bb5c21a1c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId283969bb5c21a002f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283969bb5c21a002f.jpg"/><Relationship Id="rId970469bb5c21a1cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970469bb5c21a1cf3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212277405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799652325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId822669d613681667d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId101869d61368166e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId417769d613681a1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId802169d613681a89f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId238669d613681a91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId637469d613681a9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId424369d613681ab43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId278569d6136818e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278569d6136818e15.jpg"/><Relationship Id="rId338669d613681ae8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338669d613681ae8d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>