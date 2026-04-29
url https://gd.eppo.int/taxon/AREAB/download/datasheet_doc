--- v8 (2026-04-08)
+++ v9 (2026-04-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822669d613681667d" w:history="1">
+            <w:hyperlink r:id="rId336369f1c4a32fe82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101869d61368166e7" w:history="1">
+            <w:hyperlink r:id="rId483969f1c4a32fec5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9851171" name="name429369d6136818e19" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="50370631" name="name379169f1c4a3323ca" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId278569d6136818e15" cstate="print"/>
+                    <a:blip r:embed="rId673669f1c4a3323c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417769d613681a1a0" w:history="1">
+      <w:hyperlink r:id="rId213469f1c4a33369b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802169d613681a89f" w:history="1">
+      <w:hyperlink r:id="rId919169f1c4a333d67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238669d613681a91a" w:history="1">
+      <w:hyperlink r:id="rId364469f1c4a333def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637469d613681a9d2" w:history="1">
+      <w:hyperlink r:id="rId474869f1c4a333eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424369d613681ab43" w:history="1">
+      <w:hyperlink r:id="rId519169f1c4a33401c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27741690" name="name212269d613681ae8e" descr="eu_funding_250.png"/>
+            <wp:docPr id="90096164" name="name245469f1c4a3340cb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId338669d613681ae8d" cstate="print"/>
+                    <a:blip r:embed="rId378369f1c4a3340ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62877649">
+  <w:abstractNum w:abstractNumId="78897734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98285206">
+    <w:lvl w:ilvl="0" w:tplc="12848939">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98285206" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12848939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62877648">
+  <w:abstractNum w:abstractNumId="78897733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47571310">
+    <w:lvl w:ilvl="0" w:tplc="72642605">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62877648">
-    <w:abstractNumId w:val="62877648"/>
+  <w:num w:numId="78897733">
+    <w:abstractNumId w:val="78897733"/>
   </w:num>
-  <w:num w:numId="62877649">
-    <w:abstractNumId w:val="62877649"/>
+  <w:num w:numId="78897734">
+    <w:abstractNumId w:val="78897734"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212277405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799652325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId822669d613681667d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId101869d61368166e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId417769d613681a1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId802169d613681a89f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId238669d613681a91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId637469d613681a9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId424369d613681ab43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId278569d6136818e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278569d6136818e15.jpg"/><Relationship Id="rId338669d613681ae8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338669d613681ae8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519253282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973665912" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId336369f1c4a32fe82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId483969f1c4a32fec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId213469f1c4a33369b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId919169f1c4a333d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId364469f1c4a333def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId474869f1c4a333eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId519169f1c4a33401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId673669f1c4a3323c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673669f1c4a3323c7.jpg"/><Relationship Id="rId378369f1c4a3340ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378369f1c4a3340ca.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>