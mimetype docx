--- v9 (2026-04-29)
+++ v10 (2026-05-19)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336369f1c4a32fe82" w:history="1">
+            <w:hyperlink r:id="rId11326a0c7ad828a8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483969f1c4a32fec5" w:history="1">
+            <w:hyperlink r:id="rId23226a0c7ad828ad2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50370631" name="name379169f1c4a3323ca" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="72244180" name="name29786a0c7ad82b620" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId673669f1c4a3323c7" cstate="print"/>
+                    <a:blip r:embed="rId28286a0c7ad82b61b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213469f1c4a33369b" w:history="1">
+      <w:hyperlink r:id="rId37346a0c7ad82c7ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919169f1c4a333d67" w:history="1">
+      <w:hyperlink r:id="rId87816a0c7ad82cf1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364469f1c4a333def" w:history="1">
+      <w:hyperlink r:id="rId82316a0c7ad82cf9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474869f1c4a333eab" w:history="1">
+      <w:hyperlink r:id="rId25556a0c7ad82d05a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519169f1c4a33401c" w:history="1">
+      <w:hyperlink r:id="rId15586a0c7ad82d1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90096164" name="name245469f1c4a3340cb" descr="eu_funding_250.png"/>
+            <wp:docPr id="32237157" name="name79556a0c7ad82d2a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId378369f1c4a3340ca" cstate="print"/>
+                    <a:blip r:embed="rId16696a0c7ad82d29f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78897734">
+  <w:abstractNum w:abstractNumId="11842116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12848939">
+    <w:lvl w:ilvl="0" w:tplc="56062149">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12848939" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56062149" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78897733">
+  <w:abstractNum w:abstractNumId="11842115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72642605">
+    <w:lvl w:ilvl="0" w:tplc="81123114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78897733">
-    <w:abstractNumId w:val="78897733"/>
+  <w:num w:numId="11842115">
+    <w:abstractNumId w:val="11842115"/>
   </w:num>
-  <w:num w:numId="78897734">
-    <w:abstractNumId w:val="78897734"/>
+  <w:num w:numId="11842116">
+    <w:abstractNumId w:val="11842116"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519253282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973665912" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId336369f1c4a32fe82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId483969f1c4a32fec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId213469f1c4a33369b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId919169f1c4a333d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId364469f1c4a333def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId474869f1c4a333eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId519169f1c4a33401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId673669f1c4a3323c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673669f1c4a3323c7.jpg"/><Relationship Id="rId378369f1c4a3340ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378369f1c4a3340ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149161736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770646432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11326a0c7ad828a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId23226a0c7ad828ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId37346a0c7ad82c7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId87816a0c7ad82cf1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId82316a0c7ad82cf9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId25556a0c7ad82d05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15586a0c7ad82d1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId28286a0c7ad82b61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28286a0c7ad82b61b.jpg"/><Relationship Id="rId16696a0c7ad82d29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16696a0c7ad82d29f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>