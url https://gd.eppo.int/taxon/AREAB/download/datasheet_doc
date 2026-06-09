--- v10 (2026-05-19)
+++ v11 (2026-06-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11326a0c7ad828a8c" w:history="1">
+            <w:hyperlink r:id="rId23336a28916f6a197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23226a0c7ad828ad2" w:history="1">
+            <w:hyperlink r:id="rId24956a28916f6a1dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72244180" name="name29786a0c7ad82b620" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="59177131" name="name25436a28916f6c6e6" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28286a0c7ad82b61b" cstate="print"/>
+                    <a:blip r:embed="rId94616a28916f6c6e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37346a0c7ad82c7ef" w:history="1">
+      <w:hyperlink r:id="rId96626a28916f6d961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87816a0c7ad82cf1f" w:history="1">
+      <w:hyperlink r:id="rId85406a28916f6e027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82316a0c7ad82cf9e" w:history="1">
+      <w:hyperlink r:id="rId61616a28916f6e0a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25556a0c7ad82d05a" w:history="1">
+      <w:hyperlink r:id="rId14186a28916f6e157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15586a0c7ad82d1d6" w:history="1">
+      <w:hyperlink r:id="rId79086a28916f6e2c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32237157" name="name79556a0c7ad82d2a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="37489592" name="name55026a28916f6e394" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16696a0c7ad82d29f" cstate="print"/>
+                    <a:blip r:embed="rId18746a28916f6e393" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11842116">
+  <w:abstractNum w:abstractNumId="53170853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56062149">
+    <w:lvl w:ilvl="0" w:tplc="40723732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56062149" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40723732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11842115">
+  <w:abstractNum w:abstractNumId="53170852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81123114">
+    <w:lvl w:ilvl="0" w:tplc="87473354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11842115">
-    <w:abstractNumId w:val="11842115"/>
+  <w:num w:numId="53170852">
+    <w:abstractNumId w:val="53170852"/>
   </w:num>
-  <w:num w:numId="11842116">
-    <w:abstractNumId w:val="11842116"/>
+  <w:num w:numId="53170853">
+    <w:abstractNumId w:val="53170853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149161736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770646432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11326a0c7ad828a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId23226a0c7ad828ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId37346a0c7ad82c7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId87816a0c7ad82cf1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId82316a0c7ad82cf9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId25556a0c7ad82d05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15586a0c7ad82d1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId28286a0c7ad82b61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28286a0c7ad82b61b.jpg"/><Relationship Id="rId16696a0c7ad82d29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16696a0c7ad82d29f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId976269052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160032227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23336a28916f6a197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId24956a28916f6a1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId96626a28916f6d961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId85406a28916f6e027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId61616a28916f6e0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId14186a28916f6e157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79086a28916f6e2c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId94616a28916f6c6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94616a28916f6c6e0.jpg"/><Relationship Id="rId18746a28916f6e393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18746a28916f6e393.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>