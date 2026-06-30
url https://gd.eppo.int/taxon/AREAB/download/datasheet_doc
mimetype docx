--- v11 (2026-06-09)
+++ v12 (2026-06-30)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23336a28916f6a197" w:history="1">
+            <w:hyperlink r:id="rId28566a43a862a6fee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24956a28916f6a1dc" w:history="1">
+            <w:hyperlink r:id="rId57516a43a862a7037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59177131" name="name25436a28916f6c6e6" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="16316589" name="name43166a43a862a9731" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94616a28916f6c6e0" cstate="print"/>
+                    <a:blip r:embed="rId55526a43a862a972e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96626a28916f6d961" w:history="1">
+      <w:hyperlink r:id="rId52186a43a862aa7fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406a28916f6e027" w:history="1">
+      <w:hyperlink r:id="rId56866a43a862aaed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61616a28916f6e0a1" w:history="1">
+      <w:hyperlink r:id="rId20526a43a862aaf52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14186a28916f6e157" w:history="1">
+      <w:hyperlink r:id="rId76366a43a862ab009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79086a28916f6e2c9" w:history="1">
+      <w:hyperlink r:id="rId87106a43a862ab17f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37489592" name="name55026a28916f6e394" descr="eu_funding_250.png"/>
+            <wp:docPr id="10217773" name="name42356a43a862ab20c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18746a28916f6e393" cstate="print"/>
+                    <a:blip r:embed="rId82456a43a862ab20b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53170853">
+  <w:abstractNum w:abstractNumId="44774715">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40723732">
+    <w:lvl w:ilvl="0" w:tplc="98028195">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40723732" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98028195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53170852">
+  <w:abstractNum w:abstractNumId="44774714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87473354">
+    <w:lvl w:ilvl="0" w:tplc="85308977">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53170852">
-    <w:abstractNumId w:val="53170852"/>
+  <w:num w:numId="44774714">
+    <w:abstractNumId w:val="44774714"/>
   </w:num>
-  <w:num w:numId="53170853">
-    <w:abstractNumId w:val="53170853"/>
+  <w:num w:numId="44774715">
+    <w:abstractNumId w:val="44774715"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId976269052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160032227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23336a28916f6a197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId24956a28916f6a1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId96626a28916f6d961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId85406a28916f6e027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId61616a28916f6e0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId14186a28916f6e157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79086a28916f6e2c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId94616a28916f6c6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94616a28916f6c6e0.jpg"/><Relationship Id="rId18746a28916f6e393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18746a28916f6e393.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741703626" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319199844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28566a43a862a6fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId57516a43a862a7037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId52186a43a862aa7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId56866a43a862aaed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId20526a43a862aaf52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId76366a43a862ab009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87106a43a862ab17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId55526a43a862a972e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55526a43a862a972e.jpg"/><Relationship Id="rId82456a43a862ab20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82456a43a862ab20b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>