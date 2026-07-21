--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28566a43a862a6fee" w:history="1">
+            <w:hyperlink r:id="rId67896a5f70d20d255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57516a43a862a7037" w:history="1">
+            <w:hyperlink r:id="rId95726a5f70d20d299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16316589" name="name43166a43a862a9731" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="49599502" name="name70756a5f70d20f519" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55526a43a862a972e" cstate="print"/>
+                    <a:blip r:embed="rId70196a5f70d20f516" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52186a43a862aa7fd" w:history="1">
+      <w:hyperlink r:id="rId95966a5f70d21058d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56866a43a862aaed6" w:history="1">
+      <w:hyperlink r:id="rId34346a5f70d210c73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20526a43a862aaf52" w:history="1">
+      <w:hyperlink r:id="rId97806a5f70d210cef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76366a43a862ab009" w:history="1">
+      <w:hyperlink r:id="rId57436a5f70d210da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87106a43a862ab17f" w:history="1">
+      <w:hyperlink r:id="rId15886a5f70d210f1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10217773" name="name42356a43a862ab20c" descr="eu_funding_250.png"/>
+            <wp:docPr id="59950268" name="name92546a5f70d210f7c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82456a43a862ab20b" cstate="print"/>
+                    <a:blip r:embed="rId55996a5f70d210f7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44774715">
+  <w:abstractNum w:abstractNumId="37788461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98028195">
+    <w:lvl w:ilvl="0" w:tplc="55004075">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98028195" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55004075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44774714">
+  <w:abstractNum w:abstractNumId="37788460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85308977">
+    <w:lvl w:ilvl="0" w:tplc="74886756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44774714">
-    <w:abstractNumId w:val="44774714"/>
+  <w:num w:numId="37788460">
+    <w:abstractNumId w:val="37788460"/>
   </w:num>
-  <w:num w:numId="44774715">
-    <w:abstractNumId w:val="44774715"/>
+  <w:num w:numId="37788461">
+    <w:abstractNumId w:val="37788461"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741703626" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319199844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28566a43a862a6fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId57516a43a862a7037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId52186a43a862aa7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId56866a43a862aaed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId20526a43a862aaf52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId76366a43a862ab009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87106a43a862ab17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId55526a43a862a972e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55526a43a862a972e.jpg"/><Relationship Id="rId82456a43a862ab20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82456a43a862ab20b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186658533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338602563" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67896a5f70d20d255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId95726a5f70d20d299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId95966a5f70d21058d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId34346a5f70d210c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId97806a5f70d210cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId57436a5f70d210da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15886a5f70d210f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId70196a5f70d20f516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70196a5f70d20f516.jpg"/><Relationship Id="rId55996a5f70d210f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55996a5f70d210f7b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>