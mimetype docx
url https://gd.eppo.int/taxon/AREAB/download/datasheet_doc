--- v13 (2026-07-21)
+++ v14 (2026-08-10)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67896a5f70d20d255" w:history="1">
+            <w:hyperlink r:id="rId48046a7a3dc5a6916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95726a5f70d20d299" w:history="1">
+            <w:hyperlink r:id="rId67286a7a3dc5a695d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49599502" name="name70756a5f70d20f519" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="54433674" name="name45606a7a3dc5a8e4b" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70196a5f70d20f516" cstate="print"/>
+                    <a:blip r:embed="rId12236a7a3dc5a8e49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95966a5f70d21058d" w:history="1">
+      <w:hyperlink r:id="rId16616a7a3dc5a9fdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34346a5f70d210c73" w:history="1">
+      <w:hyperlink r:id="rId12486a7a3dc5aa6d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97806a5f70d210cef" w:history="1">
+      <w:hyperlink r:id="rId14746a7a3dc5aa754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57436a5f70d210da7" w:history="1">
+      <w:hyperlink r:id="rId15766a7a3dc5aa80f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15886a5f70d210f1a" w:history="1">
+      <w:hyperlink r:id="rId39866a7a3dc5aa986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59950268" name="name92546a5f70d210f7c" descr="eu_funding_250.png"/>
+            <wp:docPr id="10242884" name="name84766a7a3dc5aab6a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55996a5f70d210f7b" cstate="print"/>
+                    <a:blip r:embed="rId57166a7a3dc5aab68" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37788461">
+  <w:abstractNum w:abstractNumId="59541645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55004075">
+    <w:lvl w:ilvl="0" w:tplc="16844324">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55004075" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16844324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37788460">
+  <w:abstractNum w:abstractNumId="59541644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74886756">
+    <w:lvl w:ilvl="0" w:tplc="96318119">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37788460">
-    <w:abstractNumId w:val="37788460"/>
+  <w:num w:numId="59541644">
+    <w:abstractNumId w:val="59541644"/>
   </w:num>
-  <w:num w:numId="37788461">
-    <w:abstractNumId w:val="37788461"/>
+  <w:num w:numId="59541645">
+    <w:abstractNumId w:val="59541645"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186658533" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338602563" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67896a5f70d20d255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId95726a5f70d20d299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId95966a5f70d21058d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId34346a5f70d210c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId97806a5f70d210cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId57436a5f70d210da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15886a5f70d210f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId70196a5f70d20f516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70196a5f70d20f516.jpg"/><Relationship Id="rId55996a5f70d210f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55996a5f70d210f7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId910513887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340572069" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48046a7a3dc5a6916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId67286a7a3dc5a695d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId16616a7a3dc5a9fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId12486a7a3dc5aa6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId14746a7a3dc5aa754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId15766a7a3dc5aa80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39866a7a3dc5aa986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId12236a7a3dc5a8e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12236a7a3dc5a8e49.jpg"/><Relationship Id="rId57166a7a3dc5aab68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57166a7a3dc5aab68.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>