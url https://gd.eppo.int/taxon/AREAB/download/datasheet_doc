--- v14 (2026-08-10)
+++ v15 (2026-08-30)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Santalales: Santalaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fir dwarf mistletoe</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48046a7a3dc5a6916" w:history="1">
+            <w:hyperlink r:id="rId28596a94b681b389e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67286a7a3dc5a695d" w:history="1">
+            <w:hyperlink r:id="rId82046a94b681b3942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3514,63 +3514,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. wiensii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has been found in the Klamath–Siskiyou Mountains in Northwestern California and Southwestern Oregon (Mathiasen, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54433674" name="name45606a7a3dc5a8e4b" descr="AREAB_distribution_map.jpg"/>
+            <wp:docPr id="80094399" name="name98476a94b681b64fd" descr="AREAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AREAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12236a7a3dc5a8e49" cstate="print"/>
+                    <a:blip r:embed="rId20146a94b681b64fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5760,51 +5760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hofmann JT (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management Guide for Dwarf Mistletoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. US Forest Service. Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a7a3dc5a9fdc" w:history="1">
+      <w:hyperlink r:id="rId67266a94b681b7581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6835,51 +6835,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shamoun SF, DeWald LE (2002) Management strategies for dwarf mistletoes: Biological, chemical, and genetic approaches. In: Mistletoes of North American conifers, eds. BW Geils, J Cibrian-Tovar, B Moody, Chapter 7, pp. 75–82,  U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Worrall J, Geils B (2006). Dwarf mistletoes. The Plant Health Instructor. Accessed September 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12486a7a3dc5aa6d8" w:history="1">
+      <w:hyperlink r:id="rId56876a94b681b7c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6905,51 +6905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fir dwarf mistletoe). Accessed September 2020, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14746a7a3dc5aa754" w:history="1">
+      <w:hyperlink r:id="rId96146a94b681b7cd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7015,51 +7015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arceuthobium abietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15766a7a3dc5aa80f" w:history="1">
+      <w:hyperlink r:id="rId72376a94b681b7d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7250,90 +7250,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 33-39. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39866a7a3dc5aa986" w:history="1">
+      <w:hyperlink r:id="rId40696a94b681b7efd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02691.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10242884" name="name84766a7a3dc5aab6a" descr="eu_funding_250.png"/>
+            <wp:docPr id="89210459" name="name23866a94b681b7f90" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57166a7a3dc5aab68" cstate="print"/>
+                    <a:blip r:embed="rId86466a94b681b7f8f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7431,137 +7431,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59541645">
+  <w:abstractNum w:abstractNumId="74756745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16844324">
+    <w:lvl w:ilvl="0" w:tplc="29731470">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16844324" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29731470" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59541644">
+  <w:abstractNum w:abstractNumId="74756744">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96318119">
+    <w:lvl w:ilvl="0" w:tplc="38374539">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8313,55 +8313,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59541644">
-    <w:abstractNumId w:val="59541644"/>
+  <w:num w:numId="74756744">
+    <w:abstractNumId w:val="74756744"/>
   </w:num>
-  <w:num w:numId="59541645">
-    <w:abstractNumId w:val="59541645"/>
+  <w:num w:numId="74756745">
+    <w:abstractNumId w:val="74756745"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19911,51 +19911,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId910513887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340572069" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48046a7a3dc5a6916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId67286a7a3dc5a695d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId16616a7a3dc5a9fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId12486a7a3dc5aa6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId14746a7a3dc5aa754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId15766a7a3dc5aa80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39866a7a3dc5aa986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId12236a7a3dc5a8e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12236a7a3dc5a8e49.jpg"/><Relationship Id="rId57166a7a3dc5aab68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57166a7a3dc5aab68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793176206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134189972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28596a94b681b389e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/" TargetMode="External"/><Relationship Id="rId82046a94b681b3942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AREAB/categorization" TargetMode="External"/><Relationship Id="rId67266a94b681b7581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187427.pdf" TargetMode="External"/><Relationship Id="rId56876a94b681b7c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/parasiticplants/pdlessons/Pages/Dwarfmistletoes.aspx" TargetMode="External"/><Relationship Id="rId96146a94b681b7cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6823#1793906A-A18F-4B19-AB5E-F68B7962DA63" TargetMode="External"/><Relationship Id="rId72376a94b681b7d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40696a94b681b7efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02691.x" TargetMode="External"/><Relationship Id="rId20146a94b681b64fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20146a94b681b64fa.jpg"/><Relationship Id="rId86466a94b681b7f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86466a94b681b7f8f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>