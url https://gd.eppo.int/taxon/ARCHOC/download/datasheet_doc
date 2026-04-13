--- v8 (2026-03-24)
+++ v9 (2026-04-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493769c1e8d16f0d8" w:history="1">
+            <w:hyperlink r:id="rId357069dc59c982457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504469c1e8d16f13f" w:history="1">
+            <w:hyperlink r:id="rId604069dc59c9824c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91889874" name="name936969c1e8d1704e8" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="51218422" name="name367569dc59c9835db" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId774269c1e8d1704e5" cstate="print"/>
+                    <a:blip r:embed="rId521969dc59c9835d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318869c1e8d171bab" w:history="1">
+      <w:hyperlink r:id="rId222369dc59c9849bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="591153" name="name912469c1e8d171d4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="17274930" name="name792569dc59c984af8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId211769c1e8d171d48" cstate="print"/>
+                    <a:blip r:embed="rId550969dc59c984af7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90905612">
+  <w:abstractNum w:abstractNumId="96197710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74549698">
+    <w:lvl w:ilvl="0" w:tplc="30679545">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74549698" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30679545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90905611">
+  <w:abstractNum w:abstractNumId="96197709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43653897">
+    <w:lvl w:ilvl="0" w:tplc="67681876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90905611">
-    <w:abstractNumId w:val="90905611"/>
+  <w:num w:numId="96197709">
+    <w:abstractNumId w:val="96197709"/>
   </w:num>
-  <w:num w:numId="90905612">
-    <w:abstractNumId w:val="90905612"/>
+  <w:num w:numId="96197710">
+    <w:abstractNumId w:val="96197710"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230825624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId288682843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId493769c1e8d16f0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId504469c1e8d16f13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId318869c1e8d171bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId774269c1e8d1704e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774269c1e8d1704e5.jpg"/><Relationship Id="rId211769c1e8d171d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId211769c1e8d171d48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId567151633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973582930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId357069dc59c982457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId604069dc59c9824c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId222369dc59c9849bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId521969dc59c9835d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId521969dc59c9835d8.jpg"/><Relationship Id="rId550969dc59c984af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId550969dc59c984af7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>