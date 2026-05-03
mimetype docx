--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357069dc59c982457" w:history="1">
+            <w:hyperlink r:id="rId701169f72181c20ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604069dc59c9824c4" w:history="1">
+            <w:hyperlink r:id="rId669569f72181c215a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51218422" name="name367569dc59c9835db" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="99679276" name="name123969f72181c3565" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId521969dc59c9835d8" cstate="print"/>
+                    <a:blip r:embed="rId986169f72181c3562" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222369dc59c9849bc" w:history="1">
+      <w:hyperlink r:id="rId348369f72181c4f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17274930" name="name792569dc59c984af8" descr="eu_funding_250.png"/>
+            <wp:docPr id="6514976" name="name372769f72181c512d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId550969dc59c984af7" cstate="print"/>
+                    <a:blip r:embed="rId382169f72181c512b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96197710">
+  <w:abstractNum w:abstractNumId="99236306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30679545">
+    <w:lvl w:ilvl="0" w:tplc="27735185">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30679545" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27735185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96197709">
+  <w:abstractNum w:abstractNumId="99236305">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67681876">
+    <w:lvl w:ilvl="0" w:tplc="88407891">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96197709">
-    <w:abstractNumId w:val="96197709"/>
+  <w:num w:numId="99236305">
+    <w:abstractNumId w:val="99236305"/>
   </w:num>
-  <w:num w:numId="96197710">
-    <w:abstractNumId w:val="96197710"/>
+  <w:num w:numId="99236306">
+    <w:abstractNumId w:val="99236306"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId567151633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973582930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId357069dc59c982457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId604069dc59c9824c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId222369dc59c9849bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId521969dc59c9835d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId521969dc59c9835d8.jpg"/><Relationship Id="rId550969dc59c984af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId550969dc59c984af7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701438948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984847669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId701169f72181c20ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId669569f72181c215a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId348369f72181c4f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId986169f72181c3562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986169f72181c3562.jpg"/><Relationship Id="rId382169f72181c512b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382169f72181c512b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>