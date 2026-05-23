--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701169f72181c20ee" w:history="1">
+            <w:hyperlink r:id="rId27446a11dd87a3a29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669569f72181c215a" w:history="1">
+            <w:hyperlink r:id="rId34756a11dd87a3a92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99679276" name="name123969f72181c3565" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="67627506" name="name53506a11dd87a4d36" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId986169f72181c3562" cstate="print"/>
+                    <a:blip r:embed="rId38436a11dd87a4d32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348369f72181c4f2b" w:history="1">
+      <w:hyperlink r:id="rId62226a11dd87a61af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6514976" name="name372769f72181c512d" descr="eu_funding_250.png"/>
+            <wp:docPr id="57083080" name="name73996a11dd87a6412" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId382169f72181c512b" cstate="print"/>
+                    <a:blip r:embed="rId83806a11dd87a640f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99236306">
+  <w:abstractNum w:abstractNumId="73148656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27735185">
+    <w:lvl w:ilvl="0" w:tplc="35722732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27735185" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35722732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99236305">
+  <w:abstractNum w:abstractNumId="73148655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88407891">
+    <w:lvl w:ilvl="0" w:tplc="90241449">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99236305">
-    <w:abstractNumId w:val="99236305"/>
+  <w:num w:numId="73148655">
+    <w:abstractNumId w:val="73148655"/>
   </w:num>
-  <w:num w:numId="99236306">
-    <w:abstractNumId w:val="99236306"/>
+  <w:num w:numId="73148656">
+    <w:abstractNumId w:val="73148656"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701438948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984847669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId701169f72181c20ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId669569f72181c215a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId348369f72181c4f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId986169f72181c3562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986169f72181c3562.jpg"/><Relationship Id="rId382169f72181c512b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId382169f72181c512b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId297264517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId120173383" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27446a11dd87a3a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId34756a11dd87a3a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId62226a11dd87a61af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38436a11dd87a4d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38436a11dd87a4d32.jpg"/><Relationship Id="rId83806a11dd87a640f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83806a11dd87a640f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>