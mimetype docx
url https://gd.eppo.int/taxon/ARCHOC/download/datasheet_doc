--- v11 (2026-05-23)
+++ v12 (2026-06-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27446a11dd87a3a29" w:history="1">
+            <w:hyperlink r:id="rId30566a2fc9d26c8bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34756a11dd87a3a92" w:history="1">
+            <w:hyperlink r:id="rId18536a2fc9d26c926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67627506" name="name53506a11dd87a4d36" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="39709330" name="name24666a2fc9d26e220" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38436a11dd87a4d32" cstate="print"/>
+                    <a:blip r:embed="rId56926a2fc9d26e21a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a11dd87a61af" w:history="1">
+      <w:hyperlink r:id="rId10626a2fc9d26f8f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57083080" name="name73996a11dd87a6412" descr="eu_funding_250.png"/>
+            <wp:docPr id="57050517" name="name94066a2fc9d26fa16" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83806a11dd87a640f" cstate="print"/>
+                    <a:blip r:embed="rId62306a2fc9d26fa15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73148656">
+  <w:abstractNum w:abstractNumId="30154777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35722732">
+    <w:lvl w:ilvl="0" w:tplc="11651365">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35722732" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11651365" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73148655">
+  <w:abstractNum w:abstractNumId="30154776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90241449">
+    <w:lvl w:ilvl="0" w:tplc="75010410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73148655">
-    <w:abstractNumId w:val="73148655"/>
+  <w:num w:numId="30154776">
+    <w:abstractNumId w:val="30154776"/>
   </w:num>
-  <w:num w:numId="73148656">
-    <w:abstractNumId w:val="73148656"/>
+  <w:num w:numId="30154777">
+    <w:abstractNumId w:val="30154777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId297264517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId120173383" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27446a11dd87a3a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId34756a11dd87a3a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId62226a11dd87a61af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38436a11dd87a4d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38436a11dd87a4d32.jpg"/><Relationship Id="rId83806a11dd87a640f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83806a11dd87a640f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891679429" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902368849" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30566a2fc9d26c8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId18536a2fc9d26c926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId10626a2fc9d26f8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56926a2fc9d26e21a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56926a2fc9d26e21a.jpg"/><Relationship Id="rId62306a2fc9d26fa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a2fc9d26fa15.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>