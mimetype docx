--- v12 (2026-06-15)
+++ v13 (2026-07-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30566a2fc9d26c8bd" w:history="1">
+            <w:hyperlink r:id="rId67176a53c0e4245d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18536a2fc9d26c926" w:history="1">
+            <w:hyperlink r:id="rId94846a53c0e42463e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39709330" name="name24666a2fc9d26e220" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="50605444" name="name73026a53c0e42578a" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56926a2fc9d26e21a" cstate="print"/>
+                    <a:blip r:embed="rId35626a53c0e425787" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10626a2fc9d26f8f0" w:history="1">
+      <w:hyperlink r:id="rId68116a53c0e426b61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57050517" name="name94066a2fc9d26fa16" descr="eu_funding_250.png"/>
+            <wp:docPr id="28738575" name="name97506a53c0e426c78" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62306a2fc9d26fa15" cstate="print"/>
+                    <a:blip r:embed="rId43176a53c0e426c77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30154777">
+  <w:abstractNum w:abstractNumId="90707279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11651365">
+    <w:lvl w:ilvl="0" w:tplc="21858863">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11651365" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21858863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30154776">
+  <w:abstractNum w:abstractNumId="90707278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75010410">
+    <w:lvl w:ilvl="0" w:tplc="90906886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30154776">
-    <w:abstractNumId w:val="30154776"/>
+  <w:num w:numId="90707278">
+    <w:abstractNumId w:val="90707278"/>
   </w:num>
-  <w:num w:numId="30154777">
-    <w:abstractNumId w:val="30154777"/>
+  <w:num w:numId="90707279">
+    <w:abstractNumId w:val="90707279"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891679429" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902368849" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30566a2fc9d26c8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId18536a2fc9d26c926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId10626a2fc9d26f8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56926a2fc9d26e21a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56926a2fc9d26e21a.jpg"/><Relationship Id="rId62306a2fc9d26fa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a2fc9d26fa15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640398957" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270430901" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67176a53c0e4245d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId94846a53c0e42463e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId68116a53c0e426b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35626a53c0e425787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35626a53c0e425787.jpg"/><Relationship Id="rId43176a53c0e426c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43176a53c0e426c77.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>