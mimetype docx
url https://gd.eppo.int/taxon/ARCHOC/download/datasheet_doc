--- v13 (2026-07-12)
+++ v14 (2026-08-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67176a53c0e4245d3" w:history="1">
+            <w:hyperlink r:id="rId48646a6e6be7573cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94846a53c0e42463e" w:history="1">
+            <w:hyperlink r:id="rId21286a6e6be757438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50605444" name="name73026a53c0e42578a" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="15141042" name="name84746a6e6be75899c" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35626a53c0e425787" cstate="print"/>
+                    <a:blip r:embed="rId51436a6e6be75899a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68116a53c0e426b61" w:history="1">
+      <w:hyperlink r:id="rId21206a6e6be759d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28738575" name="name97506a53c0e426c78" descr="eu_funding_250.png"/>
+            <wp:docPr id="45674201" name="name77886a6e6be75a2d8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43176a53c0e426c77" cstate="print"/>
+                    <a:blip r:embed="rId17836a6e6be75a2d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90707279">
+  <w:abstractNum w:abstractNumId="26375930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21858863">
+    <w:lvl w:ilvl="0" w:tplc="71439114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21858863" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71439114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90707278">
+  <w:abstractNum w:abstractNumId="26375929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90906886">
+    <w:lvl w:ilvl="0" w:tplc="27687278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90707278">
-    <w:abstractNumId w:val="90707278"/>
+  <w:num w:numId="26375929">
+    <w:abstractNumId w:val="26375929"/>
   </w:num>
-  <w:num w:numId="90707279">
-    <w:abstractNumId w:val="90707279"/>
+  <w:num w:numId="26375930">
+    <w:abstractNumId w:val="26375930"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640398957" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270430901" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67176a53c0e4245d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId94846a53c0e42463e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId68116a53c0e426b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35626a53c0e425787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35626a53c0e425787.jpg"/><Relationship Id="rId43176a53c0e426c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43176a53c0e426c77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232921407" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855442947" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48646a6e6be7573cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId21286a6e6be757438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId21206a6e6be759d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51436a6e6be75899a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51436a6e6be75899a.jpg"/><Relationship Id="rId17836a6e6be75a2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17836a6e6be75a2d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>