--- v14 (2026-08-01)
+++ v15 (2026-08-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Freeman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Western spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48646a6e6be7573cd" w:history="1">
+            <w:hyperlink r:id="rId28916a89099695f7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21286a6e6be757438" w:history="1">
+            <w:hyperlink r:id="rId18086a89099695fea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1254,63 +1254,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Western Canada have identified populations in southern Alberta and southwest Saskatchewan (Lumley &amp; Sperling, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15141042" name="name84746a6e6be75899c" descr="ARCHOC_distribution_map.jpg"/>
+            <wp:docPr id="42507883" name="name41366a8909969726b" descr="ARCHOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51436a6e6be75899a" cstate="print"/>
+                    <a:blip r:embed="rId43916a89099697267" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3974,51 +3974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura occidentalis occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21206a6e6be759d86" w:history="1">
+      <w:hyperlink r:id="rId22126a890996986af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4093,63 +4093,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45674201" name="name77886a6e6be75a2d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="18119004" name="name94686a890996987f8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17836a6e6be75a2d6" cstate="print"/>
+                    <a:blip r:embed="rId17756a890996987f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4247,137 +4247,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26375930">
+  <w:abstractNum w:abstractNumId="90518740">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71439114">
+    <w:lvl w:ilvl="0" w:tplc="84204043">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71439114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84204043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26375929">
+  <w:abstractNum w:abstractNumId="90518739">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27687278">
+    <w:lvl w:ilvl="0" w:tplc="81910178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5129,55 +5129,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26375929">
-    <w:abstractNumId w:val="26375929"/>
+  <w:num w:numId="90518739">
+    <w:abstractNumId w:val="90518739"/>
   </w:num>
-  <w:num w:numId="26375930">
-    <w:abstractNumId w:val="26375930"/>
+  <w:num w:numId="90518740">
+    <w:abstractNumId w:val="90518740"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16727,51 +16727,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232921407" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855442947" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48646a6e6be7573cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId21286a6e6be757438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId21206a6e6be759d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51436a6e6be75899a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51436a6e6be75899a.jpg"/><Relationship Id="rId17836a6e6be75a2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17836a6e6be75a2d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197532591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430330042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28916a89099695f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/" TargetMode="External"/><Relationship Id="rId18086a89099695fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHOC/categorization" TargetMode="External"/><Relationship Id="rId22126a890996986af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43916a89099697267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43916a89099697267.jpg"/><Relationship Id="rId17756a890996987f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a890996987f7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>