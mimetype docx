--- v5 (2026-03-10)
+++ v6 (2026-04-16)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885669af800d6ae83" w:history="1">
+            <w:hyperlink r:id="rId500269e11ed2b3b6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931369af800d6aeed" w:history="1">
+            <w:hyperlink r:id="rId984569e11ed2b3bd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59282956" name="name901569af800d6b561" descr="203.jpg"/>
+                  <wp:docPr id="9893040" name="name308369e11ed2b4409" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId936869af800d6b55f" cstate="print"/>
+                          <a:blip r:embed="rId665869e11ed2b4407" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId787869af800d6b6ab" w:history="1">
+            <w:hyperlink r:id="rId843269e11ed2b451f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85263238" name="name118869af800d6cb8e" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="84409654" name="name871569e11ed2b5bcd" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId824869af800d6cb8c" cstate="print"/>
+                    <a:blip r:embed="rId267569e11ed2b5bcb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821269af800d6d6bb" w:history="1">
+      <w:hyperlink r:id="rId194569e11ed2b66d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114469af800d6d850" w:history="1">
+      <w:hyperlink r:id="rId738969e11ed2b6866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408069af800d6e09a" w:history="1">
+      <w:hyperlink r:id="rId425169e11ed2b70fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38821675" name="name171369af800d6e1ac" descr="eu_funding_250.png"/>
+            <wp:docPr id="57650772" name="name444669e11ed2b722d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId814969af800d6e1ab" cstate="print"/>
+                    <a:blip r:embed="rId586169e11ed2b722c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12846811">
+  <w:abstractNum w:abstractNumId="83699412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82682916">
+    <w:lvl w:ilvl="0" w:tplc="36186975">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82682916" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36186975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12846810">
+  <w:abstractNum w:abstractNumId="83699411">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19156102">
+    <w:lvl w:ilvl="0" w:tplc="99516232">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12846810">
-    <w:abstractNumId w:val="12846810"/>
+  <w:num w:numId="83699411">
+    <w:abstractNumId w:val="83699411"/>
   </w:num>
-  <w:num w:numId="12846811">
-    <w:abstractNumId w:val="12846811"/>
+  <w:num w:numId="83699412">
+    <w:abstractNumId w:val="83699412"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749145937" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847826364" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId885669af800d6ae83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId931369af800d6aeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId787869af800d6b6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId821269af800d6d6bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId114469af800d6d850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId408069af800d6e09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId936869af800d6b55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId936869af800d6b55f.jpg"/><Relationship Id="rId824869af800d6cb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824869af800d6cb8c.jpg"/><Relationship Id="rId814969af800d6e1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814969af800d6e1ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211270045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId835951768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId500269e11ed2b3b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId984569e11ed2b3bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId843269e11ed2b451f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId194569e11ed2b66d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId738969e11ed2b6866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId425169e11ed2b70fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId665869e11ed2b4407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId665869e11ed2b4407.jpg"/><Relationship Id="rId267569e11ed2b5bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267569e11ed2b5bcb.jpg"/><Relationship Id="rId586169e11ed2b722c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId586169e11ed2b722c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>