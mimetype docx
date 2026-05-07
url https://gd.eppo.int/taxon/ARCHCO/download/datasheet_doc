--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500269e11ed2b3b6d" w:history="1">
+            <w:hyperlink r:id="rId336569fcb79a14ae1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId984569e11ed2b3bd8" w:history="1">
+            <w:hyperlink r:id="rId359669fcb79a14b49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9893040" name="name308369e11ed2b4409" descr="203.jpg"/>
+                  <wp:docPr id="4919592" name="name226569fcb79a1799d" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId665869e11ed2b4407" cstate="print"/>
+                          <a:blip r:embed="rId963169fcb79a17999" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId843269e11ed2b451f" w:history="1">
+            <w:hyperlink r:id="rId796569fcb79a17a96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84409654" name="name871569e11ed2b5bcd" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="79454509" name="name572169fcb79a19040" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267569e11ed2b5bcb" cstate="print"/>
+                    <a:blip r:embed="rId736369fcb79a1903d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194569e11ed2b66d2" w:history="1">
+      <w:hyperlink r:id="rId377469fcb79a19b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738969e11ed2b6866" w:history="1">
+      <w:hyperlink r:id="rId158869fcb79a19d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425169e11ed2b70fa" w:history="1">
+      <w:hyperlink r:id="rId358869fcb79a1a5bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57650772" name="name444669e11ed2b722d" descr="eu_funding_250.png"/>
+            <wp:docPr id="78610889" name="name591769fcb79a1d4c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId586169e11ed2b722c" cstate="print"/>
+                    <a:blip r:embed="rId681369fcb79a1d4be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83699412">
+  <w:abstractNum w:abstractNumId="17278757">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36186975">
+    <w:lvl w:ilvl="0" w:tplc="38440625">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36186975" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38440625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83699411">
+  <w:abstractNum w:abstractNumId="17278756">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99516232">
+    <w:lvl w:ilvl="0" w:tplc="42619518">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83699411">
-    <w:abstractNumId w:val="83699411"/>
+  <w:num w:numId="17278756">
+    <w:abstractNumId w:val="17278756"/>
   </w:num>
-  <w:num w:numId="83699412">
-    <w:abstractNumId w:val="83699412"/>
+  <w:num w:numId="17278757">
+    <w:abstractNumId w:val="17278757"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211270045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId835951768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId500269e11ed2b3b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId984569e11ed2b3bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId843269e11ed2b451f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId194569e11ed2b66d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId738969e11ed2b6866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId425169e11ed2b70fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId665869e11ed2b4407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId665869e11ed2b4407.jpg"/><Relationship Id="rId267569e11ed2b5bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267569e11ed2b5bcb.jpg"/><Relationship Id="rId586169e11ed2b722c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId586169e11ed2b722c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500761220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199962975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId336569fcb79a14ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId359669fcb79a14b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId796569fcb79a17a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId377469fcb79a19b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId158869fcb79a19d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId358869fcb79a1a5bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId963169fcb79a17999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963169fcb79a17999.jpg"/><Relationship Id="rId736369fcb79a1903d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId736369fcb79a1903d.jpg"/><Relationship Id="rId681369fcb79a1d4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681369fcb79a1d4be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>