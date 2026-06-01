--- v7 (2026-05-07)
+++ v8 (2026-06-01)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336569fcb79a14ae1" w:history="1">
+            <w:hyperlink r:id="rId82466a1e1472f1fd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359669fcb79a14b49" w:history="1">
+            <w:hyperlink r:id="rId13986a1e1472f2041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4919592" name="name226569fcb79a1799d" descr="203.jpg"/>
+                  <wp:docPr id="39416288" name="name12236a1e147300026" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId963169fcb79a17999" cstate="print"/>
+                          <a:blip r:embed="rId58366a1e147300022" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId796569fcb79a17a96" w:history="1">
+            <w:hyperlink r:id="rId66856a1e14730018b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79454509" name="name572169fcb79a19040" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="47225557" name="name26296a1e147304fd1" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId736369fcb79a1903d" cstate="print"/>
+                    <a:blip r:embed="rId56266a1e147304fcd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377469fcb79a19b8e" w:history="1">
+      <w:hyperlink r:id="rId63446a1e147305c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158869fcb79a19d30" w:history="1">
+      <w:hyperlink r:id="rId71856a1e147305e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358869fcb79a1a5bc" w:history="1">
+      <w:hyperlink r:id="rId86316a1e1473066b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78610889" name="name591769fcb79a1d4c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="83075489" name="name49166a1e147307d0f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId681369fcb79a1d4be" cstate="print"/>
+                    <a:blip r:embed="rId95156a1e147307d0c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17278757">
+  <w:abstractNum w:abstractNumId="98278335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38440625">
+    <w:lvl w:ilvl="0" w:tplc="76298855">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38440625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76298855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17278756">
+  <w:abstractNum w:abstractNumId="98278334">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42619518">
+    <w:lvl w:ilvl="0" w:tplc="14622928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17278756">
-    <w:abstractNumId w:val="17278756"/>
+  <w:num w:numId="98278334">
+    <w:abstractNumId w:val="98278334"/>
   </w:num>
-  <w:num w:numId="17278757">
-    <w:abstractNumId w:val="17278757"/>
+  <w:num w:numId="98278335">
+    <w:abstractNumId w:val="98278335"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500761220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199962975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId336569fcb79a14ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId359669fcb79a14b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId796569fcb79a17a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId377469fcb79a19b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId158869fcb79a19d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId358869fcb79a1a5bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId963169fcb79a17999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963169fcb79a17999.jpg"/><Relationship Id="rId736369fcb79a1903d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId736369fcb79a1903d.jpg"/><Relationship Id="rId681369fcb79a1d4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681369fcb79a1d4be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315269751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId535558523" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82466a1e1472f1fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId13986a1e1472f2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId66856a1e14730018b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId63446a1e147305c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId71856a1e147305e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId86316a1e1473066b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58366a1e147300022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58366a1e147300022.jpg"/><Relationship Id="rId56266a1e147304fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56266a1e147304fcd.jpg"/><Relationship Id="rId95156a1e147307d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95156a1e147307d0c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>