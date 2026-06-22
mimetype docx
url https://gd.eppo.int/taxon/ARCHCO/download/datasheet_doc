--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82466a1e1472f1fd4" w:history="1">
+            <w:hyperlink r:id="rId30086a3958c79af53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13986a1e1472f2041" w:history="1">
+            <w:hyperlink r:id="rId42266a3958c79afbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39416288" name="name12236a1e147300026" descr="203.jpg"/>
+                  <wp:docPr id="16847839" name="name51026a3958c79b526" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58366a1e147300022" cstate="print"/>
+                          <a:blip r:embed="rId49636a3958c79b524" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66856a1e14730018b" w:history="1">
+            <w:hyperlink r:id="rId48956a3958c79b63b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47225557" name="name26296a1e147304fd1" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="45364509" name="name92956a3958c79c6dc" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56266a1e147304fcd" cstate="print"/>
+                    <a:blip r:embed="rId84406a3958c79c6d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63446a1e147305c06" w:history="1">
+      <w:hyperlink r:id="rId30066a3958c79d7ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71856a1e147305e22" w:history="1">
+      <w:hyperlink r:id="rId85706a3958c79d9b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86316a1e1473066b5" w:history="1">
+      <w:hyperlink r:id="rId93586a3958c79eab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83075489" name="name49166a1e147307d0f" descr="eu_funding_250.png"/>
+            <wp:docPr id="20154798" name="name60956a3958c79ec25" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95156a1e147307d0c" cstate="print"/>
+                    <a:blip r:embed="rId20456a3958c79ec24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98278335">
+  <w:abstractNum w:abstractNumId="50303104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76298855">
+    <w:lvl w:ilvl="0" w:tplc="49548522">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76298855" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49548522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98278334">
+  <w:abstractNum w:abstractNumId="50303103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14622928">
+    <w:lvl w:ilvl="0" w:tplc="69489228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98278334">
-    <w:abstractNumId w:val="98278334"/>
+  <w:num w:numId="50303103">
+    <w:abstractNumId w:val="50303103"/>
   </w:num>
-  <w:num w:numId="98278335">
-    <w:abstractNumId w:val="98278335"/>
+  <w:num w:numId="50303104">
+    <w:abstractNumId w:val="50303104"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315269751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId535558523" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82466a1e1472f1fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId13986a1e1472f2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId66856a1e14730018b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId63446a1e147305c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId71856a1e147305e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId86316a1e1473066b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58366a1e147300022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58366a1e147300022.jpg"/><Relationship Id="rId56266a1e147304fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56266a1e147304fcd.jpg"/><Relationship Id="rId95156a1e147307d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95156a1e147307d0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId214516926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId388169531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30086a3958c79af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId42266a3958c79afbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId48956a3958c79b63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId30066a3958c79d7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId85706a3958c79d9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId93586a3958c79eab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49636a3958c79b524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49636a3958c79b524.jpg"/><Relationship Id="rId84406a3958c79c6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84406a3958c79c6d8.jpg"/><Relationship Id="rId20456a3958c79ec24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20456a3958c79ec24.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>