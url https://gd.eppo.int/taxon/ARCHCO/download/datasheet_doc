--- v9 (2026-06-22)
+++ v10 (2026-07-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30086a3958c79af53" w:history="1">
+            <w:hyperlink r:id="rId31966a5f8730a8b5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42266a3958c79afbf" w:history="1">
+            <w:hyperlink r:id="rId92646a5f8730a8bc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16847839" name="name51026a3958c79b526" descr="203.jpg"/>
+                  <wp:docPr id="60527783" name="name74216a5f8730a904a" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49636a3958c79b524" cstate="print"/>
+                          <a:blip r:embed="rId31566a5f8730a9048" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48956a3958c79b63b" w:history="1">
+            <w:hyperlink r:id="rId21436a5f8730a915e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45364509" name="name92956a3958c79c6dc" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="52593329" name="name87466a5f8730aa26b" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84406a3958c79c6d8" cstate="print"/>
+                    <a:blip r:embed="rId81756a5f8730aa268" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30066a3958c79d7ce" w:history="1">
+      <w:hyperlink r:id="rId83576a5f8730aadc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85706a3958c79d9b4" w:history="1">
+      <w:hyperlink r:id="rId62786a5f8730aafb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93586a3958c79eab0" w:history="1">
+      <w:hyperlink r:id="rId52036a5f8730ab854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20154798" name="name60956a3958c79ec25" descr="eu_funding_250.png"/>
+            <wp:docPr id="650427" name="name85346a5f8730ab968" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20456a3958c79ec24" cstate="print"/>
+                    <a:blip r:embed="rId64156a5f8730ab967" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50303104">
+  <w:abstractNum w:abstractNumId="22770213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49548522">
+    <w:lvl w:ilvl="0" w:tplc="78099949">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49548522" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78099949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50303103">
+  <w:abstractNum w:abstractNumId="22770212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69489228">
+    <w:lvl w:ilvl="0" w:tplc="49443510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50303103">
-    <w:abstractNumId w:val="50303103"/>
+  <w:num w:numId="22770212">
+    <w:abstractNumId w:val="22770212"/>
   </w:num>
-  <w:num w:numId="50303104">
-    <w:abstractNumId w:val="50303104"/>
+  <w:num w:numId="22770213">
+    <w:abstractNumId w:val="22770213"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId214516926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId388169531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30086a3958c79af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId42266a3958c79afbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId48956a3958c79b63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId30066a3958c79d7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId85706a3958c79d9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId93586a3958c79eab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49636a3958c79b524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49636a3958c79b524.jpg"/><Relationship Id="rId84406a3958c79c6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84406a3958c79c6d8.jpg"/><Relationship Id="rId20456a3958c79ec24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20456a3958c79ec24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530755391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId684405001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31966a5f8730a8b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId92646a5f8730a8bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId21436a5f8730a915e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId83576a5f8730aadc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId62786a5f8730aafb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId52036a5f8730ab854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31566a5f8730a9048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31566a5f8730a9048.jpg"/><Relationship Id="rId81756a5f8730aa268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81756a5f8730aa268.jpg"/><Relationship Id="rId64156a5f8730ab967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64156a5f8730ab967.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>