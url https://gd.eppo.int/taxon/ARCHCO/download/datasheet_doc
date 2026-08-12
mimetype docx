--- v10 (2026-07-21)
+++ v11 (2026-08-12)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31966a5f8730a8b5c" w:history="1">
+            <w:hyperlink r:id="rId52186a7c2d105c95f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92646a5f8730a8bc9" w:history="1">
+            <w:hyperlink r:id="rId92486a7c2d105c9cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60527783" name="name74216a5f8730a904a" descr="203.jpg"/>
+                  <wp:docPr id="90540642" name="name44866a7c2d105d296" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31566a5f8730a9048" cstate="print"/>
+                          <a:blip r:embed="rId89026a7c2d105d294" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21436a5f8730a915e" w:history="1">
+            <w:hyperlink r:id="rId41986a7c2d105d3c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52593329" name="name87466a5f8730aa26b" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="53914388" name="name27666a7c2d105e961" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81756a5f8730aa268" cstate="print"/>
+                    <a:blip r:embed="rId35546a7c2d105e95d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83576a5f8730aadc7" w:history="1">
+      <w:hyperlink r:id="rId26526a7c2d105f74e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62786a5f8730aafb3" w:history="1">
+      <w:hyperlink r:id="rId98046a7c2d105f958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52036a5f8730ab854" w:history="1">
+      <w:hyperlink r:id="rId37346a7c2d10606e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="650427" name="name85346a5f8730ab968" descr="eu_funding_250.png"/>
+            <wp:docPr id="33377725" name="name60556a7c2d106088d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64156a5f8730ab967" cstate="print"/>
+                    <a:blip r:embed="rId33666a7c2d106088b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22770213">
+  <w:abstractNum w:abstractNumId="21663035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78099949">
+    <w:lvl w:ilvl="0" w:tplc="19676336">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78099949" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19676336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22770212">
+  <w:abstractNum w:abstractNumId="21663034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49443510">
+    <w:lvl w:ilvl="0" w:tplc="52412259">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22770212">
-    <w:abstractNumId w:val="22770212"/>
+  <w:num w:numId="21663034">
+    <w:abstractNumId w:val="21663034"/>
   </w:num>
-  <w:num w:numId="22770213">
-    <w:abstractNumId w:val="22770213"/>
+  <w:num w:numId="21663035">
+    <w:abstractNumId w:val="21663035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530755391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId684405001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31966a5f8730a8b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId92646a5f8730a8bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId21436a5f8730a915e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId83576a5f8730aadc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId62786a5f8730aafb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId52036a5f8730ab854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31566a5f8730a9048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31566a5f8730a9048.jpg"/><Relationship Id="rId81756a5f8730aa268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81756a5f8730aa268.jpg"/><Relationship Id="rId64156a5f8730ab967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64156a5f8730ab967.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613747876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857643045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52186a7c2d105c95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId92486a7c2d105c9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId41986a7c2d105d3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId26526a7c2d105f74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId98046a7c2d105f958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId37346a7c2d10606e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89026a7c2d105d294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89026a7c2d105d294.jpg"/><Relationship Id="rId35546a7c2d105e95d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35546a7c2d105e95d.jpg"/><Relationship Id="rId33666a7c2d106088b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33666a7c2d106088b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>