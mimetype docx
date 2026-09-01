--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aspen borer, large aspen tortrix</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52186a7c2d105c95f" w:history="1">
+            <w:hyperlink r:id="rId65896a96be976a4b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92486a7c2d105c9cb" w:history="1">
+            <w:hyperlink r:id="rId27816a96be976a51c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ARCHCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90540642" name="name44866a7c2d105d296" descr="203.jpg"/>
+                  <wp:docPr id="14020796" name="name35146a96be976adc3" descr="203.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="203.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89026a7c2d105d294" cstate="print"/>
+                          <a:blip r:embed="rId79446a96be976adc1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41986a7c2d105d3c5" w:history="1">
+            <w:hyperlink r:id="rId11296a96be976aed7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1690,63 +1690,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is broadly distributed across the North America continent, from the Atlantic to the Pacific oceans, from Newfoundland and Labrador, Canada to Alaska, south to California, Arizona and New Mexico (Freeman 1958, Powell 1964).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53914388" name="name27666a7c2d105e961" descr="ARCHCO_distribution_map.jpg"/>
+            <wp:docPr id="63335273" name="name11476a96be976c214" descr="ARCHCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ARCHCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35546a7c2d105e95d" cstate="print"/>
+                    <a:blip r:embed="rId56726a96be976c212" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3119,51 +3119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walker). High Plains Integrated Pest Management. BugWoodWiki. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26526a7c2d105f74e" w:history="1">
+      <w:hyperlink r:id="rId64096a96be976cd68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3365,51 +3365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,115–122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98046a7c2d105f958" w:history="1">
+      <w:hyperlink r:id="rId81106a96be976cf12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-006-0336-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4700,51 +4700,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura conflictana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37346a7c2d10606e7" w:history="1">
+      <w:hyperlink r:id="rId54626a96be976d7e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4819,63 +4819,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33377725" name="name60556a7c2d106088d" descr="eu_funding_250.png"/>
+            <wp:docPr id="5624045" name="name53196a96be976db1c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33666a7c2d106088b" cstate="print"/>
+                    <a:blip r:embed="rId32976a96be976db1a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4973,137 +4973,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21663035">
+  <w:abstractNum w:abstractNumId="70700326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19676336">
+    <w:lvl w:ilvl="0" w:tplc="81824580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19676336" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81824580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21663034">
+  <w:abstractNum w:abstractNumId="70700325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52412259">
+    <w:lvl w:ilvl="0" w:tplc="99916429">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5855,55 +5855,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21663034">
-    <w:abstractNumId w:val="21663034"/>
+  <w:num w:numId="70700325">
+    <w:abstractNumId w:val="70700325"/>
   </w:num>
-  <w:num w:numId="21663035">
-    <w:abstractNumId w:val="21663035"/>
+  <w:num w:numId="70700326">
+    <w:abstractNumId w:val="70700326"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17453,51 +17453,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613747876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857643045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52186a7c2d105c95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId92486a7c2d105c9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId41986a7c2d105d3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId26526a7c2d105f74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId98046a7c2d105f958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId37346a7c2d10606e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89026a7c2d105d294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89026a7c2d105d294.jpg"/><Relationship Id="rId35546a7c2d105e95d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35546a7c2d105e95d.jpg"/><Relationship Id="rId33666a7c2d106088b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33666a7c2d106088b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911434682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299101088" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65896a96be976a4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/" TargetMode="External"/><Relationship Id="rId27816a96be976a51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/categorization" TargetMode="External"/><Relationship Id="rId11296a96be976aed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ARCHCO/photos" TargetMode="External"/><Relationship Id="rId64096a96be976cd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/HPIPM:Choristoneura_conflictana" TargetMode="External"/><Relationship Id="rId81106a96be976cf12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-006-0336-x" TargetMode="External"/><Relationship Id="rId54626a96be976d7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79446a96be976adc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79446a96be976adc1.jpg"/><Relationship Id="rId56726a96be976c212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56726a96be976c212.jpg"/><Relationship Id="rId32976a96be976db1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32976a96be976db1a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>