--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550969c25496ac7ba" w:history="1">
+            <w:hyperlink r:id="rId738369dce48ea585e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751869c25496ac822" w:history="1">
+            <w:hyperlink r:id="rId592069dce48ea58c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98179013" name="name610269c25496ace98" descr="11532.jpg"/>
+                  <wp:docPr id="77326445" name="name318369dce48ea5eda" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId961569c25496ace96" cstate="print"/>
+                          <a:blip r:embed="rId187269dce48ea5ed8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId821169c25496acfac" w:history="1">
+            <w:hyperlink r:id="rId489469dce48ea6019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46699381" name="name129069c25496ae64b" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="40556497" name="name208969dce48ea7682" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId522169c25496ae648" cstate="print"/>
+                    <a:blip r:embed="rId366469dce48ea767f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971469c25496af255" w:history="1">
+      <w:hyperlink r:id="rId908469dce48ea82a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255069c25496afdf3" w:history="1">
+      <w:hyperlink r:id="rId463369dce48ea8e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48768050" name="name865069c25496afe77" descr="eu_funding_250.png"/>
+            <wp:docPr id="68077180" name="name582669dce48ea8f1f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId681169c25496afe76" cstate="print"/>
+                    <a:blip r:embed="rId332669dce48ea8f1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34525638">
+  <w:abstractNum w:abstractNumId="29835943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53613563">
+    <w:lvl w:ilvl="0" w:tplc="61898795">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53613563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61898795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34525637">
+  <w:abstractNum w:abstractNumId="29835942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42828975">
+    <w:lvl w:ilvl="0" w:tplc="30499482">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34525637">
-    <w:abstractNumId w:val="34525637"/>
+  <w:num w:numId="29835942">
+    <w:abstractNumId w:val="29835942"/>
   </w:num>
-  <w:num w:numId="34525638">
-    <w:abstractNumId w:val="34525638"/>
+  <w:num w:numId="29835943">
+    <w:abstractNumId w:val="29835943"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824139823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId283216314" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId550969c25496ac7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId751869c25496ac822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId821169c25496acfac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId971469c25496af255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId255069c25496afdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId961569c25496ace96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961569c25496ace96.jpg"/><Relationship Id="rId522169c25496ae648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522169c25496ae648.jpg"/><Relationship Id="rId681169c25496afe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681169c25496afe76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864202393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626184259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId738369dce48ea585e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId592069dce48ea58c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId489469dce48ea6019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId908469dce48ea82a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId463369dce48ea8e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187269dce48ea5ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187269dce48ea5ed8.jpg"/><Relationship Id="rId366469dce48ea767f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId366469dce48ea767f.jpg"/><Relationship Id="rId332669dce48ea8f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332669dce48ea8f1d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>