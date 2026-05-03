--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738369dce48ea585e" w:history="1">
+            <w:hyperlink r:id="rId980569f78b087b923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592069dce48ea58c8" w:history="1">
+            <w:hyperlink r:id="rId695569f78b087b991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77326445" name="name318369dce48ea5eda" descr="11532.jpg"/>
+                  <wp:docPr id="44218237" name="name171469f78b087c206" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId187269dce48ea5ed8" cstate="print"/>
+                          <a:blip r:embed="rId354669f78b087c204" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId489469dce48ea6019" w:history="1">
+            <w:hyperlink r:id="rId771069f78b087c336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40556497" name="name208969dce48ea7682" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="13146291" name="name913769f78b087d9aa" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId366469dce48ea767f" cstate="print"/>
+                    <a:blip r:embed="rId106669f78b087d851" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908469dce48ea82a2" w:history="1">
+      <w:hyperlink r:id="rId633669f78b087e919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463369dce48ea8e81" w:history="1">
+      <w:hyperlink r:id="rId307369f78b087f50d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68077180" name="name582669dce48ea8f1f" descr="eu_funding_250.png"/>
+            <wp:docPr id="68840525" name="name877869f78b087f672" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId332669dce48ea8f1d" cstate="print"/>
+                    <a:blip r:embed="rId227169f78b087f670" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29835943">
+  <w:abstractNum w:abstractNumId="16600137">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61898795">
+    <w:lvl w:ilvl="0" w:tplc="49013833">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61898795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49013833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29835942">
+  <w:abstractNum w:abstractNumId="16600136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30499482">
+    <w:lvl w:ilvl="0" w:tplc="48631466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29835942">
-    <w:abstractNumId w:val="29835942"/>
+  <w:num w:numId="16600136">
+    <w:abstractNumId w:val="16600136"/>
   </w:num>
-  <w:num w:numId="29835943">
-    <w:abstractNumId w:val="29835943"/>
+  <w:num w:numId="16600137">
+    <w:abstractNumId w:val="16600137"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864202393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626184259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId738369dce48ea585e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId592069dce48ea58c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId489469dce48ea6019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId908469dce48ea82a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId463369dce48ea8e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187269dce48ea5ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187269dce48ea5ed8.jpg"/><Relationship Id="rId366469dce48ea767f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId366469dce48ea767f.jpg"/><Relationship Id="rId332669dce48ea8f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332669dce48ea8f1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272071716" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151080019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId980569f78b087b923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId695569f78b087b991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId771069f78b087c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId633669f78b087e919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId307369f78b087f50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId354669f78b087c204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId354669f78b087c204.jpg"/><Relationship Id="rId106669f78b087d851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106669f78b087d851.jpg"/><Relationship Id="rId227169f78b087f670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227169f78b087f670.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>