--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980569f78b087b923" w:history="1">
+            <w:hyperlink r:id="rId99046a11f7333440f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695569f78b087b991" w:history="1">
+            <w:hyperlink r:id="rId80606a11f7333447c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44218237" name="name171469f78b087c206" descr="11532.jpg"/>
+                  <wp:docPr id="87182362" name="name89196a11f7333457a" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId354669f78b087c204" cstate="print"/>
+                          <a:blip r:embed="rId51056a11f73334579" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId771069f78b087c336" w:history="1">
+            <w:hyperlink r:id="rId84436a11f733346cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13146291" name="name913769f78b087d9aa" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="42685884" name="name68656a11f73335b1d" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId106669f78b087d851" cstate="print"/>
+                    <a:blip r:embed="rId48946a11f73335b19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633669f78b087e919" w:history="1">
+      <w:hyperlink r:id="rId35026a11f73336729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307369f78b087f50d" w:history="1">
+      <w:hyperlink r:id="rId68886a11f733372eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68840525" name="name877869f78b087f672" descr="eu_funding_250.png"/>
+            <wp:docPr id="48065593" name="name49766a11f73337386" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId227169f78b087f670" cstate="print"/>
+                    <a:blip r:embed="rId93806a11f73337385" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16600137">
+  <w:abstractNum w:abstractNumId="31486675">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49013833">
+    <w:lvl w:ilvl="0" w:tplc="89764526">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49013833" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89764526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16600136">
+  <w:abstractNum w:abstractNumId="31486674">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48631466">
+    <w:lvl w:ilvl="0" w:tplc="87955888">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16600136">
-    <w:abstractNumId w:val="16600136"/>
+  <w:num w:numId="31486674">
+    <w:abstractNumId w:val="31486674"/>
   </w:num>
-  <w:num w:numId="16600137">
-    <w:abstractNumId w:val="16600137"/>
+  <w:num w:numId="31486675">
+    <w:abstractNumId w:val="31486675"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272071716" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151080019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId980569f78b087b923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId695569f78b087b991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId771069f78b087c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId633669f78b087e919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId307369f78b087f50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId354669f78b087c204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId354669f78b087c204.jpg"/><Relationship Id="rId106669f78b087d851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId106669f78b087d851.jpg"/><Relationship Id="rId227169f78b087f670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227169f78b087f670.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679323014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654450362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99046a11f7333440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId80606a11f7333447c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId84436a11f733346cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId35026a11f73336729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId68886a11f733372eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51056a11f73334579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51056a11f73334579.jpg"/><Relationship Id="rId48946a11f73335b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48946a11f73335b19.jpg"/><Relationship Id="rId93806a11f73337385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93806a11f73337385.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>