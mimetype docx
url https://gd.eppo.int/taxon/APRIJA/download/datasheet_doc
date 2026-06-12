--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99046a11f7333440f" w:history="1">
+            <w:hyperlink r:id="rId20686a2c8e64358ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80606a11f7333447c" w:history="1">
+            <w:hyperlink r:id="rId63496a2c8e6435955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87182362" name="name89196a11f7333457a" descr="11532.jpg"/>
+                  <wp:docPr id="47926937" name="name60786a2c8e6435e8c" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51056a11f73334579" cstate="print"/>
+                          <a:blip r:embed="rId61496a2c8e6435e8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84436a11f733346cf" w:history="1">
+            <w:hyperlink r:id="rId72476a2c8e6435f90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42685884" name="name68656a11f73335b1d" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="49246041" name="name21666a2c8e6437238" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48946a11f73335b19" cstate="print"/>
+                    <a:blip r:embed="rId64766a2c8e6437235" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35026a11f73336729" w:history="1">
+      <w:hyperlink r:id="rId43136a2c8e6437f4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68886a11f733372eb" w:history="1">
+      <w:hyperlink r:id="rId51466a2c8e6438ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48065593" name="name49766a11f73337386" descr="eu_funding_250.png"/>
+            <wp:docPr id="72175396" name="name23376a2c8e6438b33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93806a11f73337385" cstate="print"/>
+                    <a:blip r:embed="rId88456a2c8e6438b32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31486675">
+  <w:abstractNum w:abstractNumId="16224303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89764526">
+    <w:lvl w:ilvl="0" w:tplc="77602908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89764526" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77602908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31486674">
+  <w:abstractNum w:abstractNumId="16224302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87955888">
+    <w:lvl w:ilvl="0" w:tplc="91959673">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31486674">
-    <w:abstractNumId w:val="31486674"/>
+  <w:num w:numId="16224302">
+    <w:abstractNumId w:val="16224302"/>
   </w:num>
-  <w:num w:numId="31486675">
-    <w:abstractNumId w:val="31486675"/>
+  <w:num w:numId="16224303">
+    <w:abstractNumId w:val="16224303"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679323014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654450362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99046a11f7333440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId80606a11f7333447c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId84436a11f733346cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId35026a11f73336729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId68886a11f733372eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51056a11f73334579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51056a11f73334579.jpg"/><Relationship Id="rId48946a11f73335b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48946a11f73335b19.jpg"/><Relationship Id="rId93806a11f73337385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93806a11f73337385.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId387607563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId768672641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20686a2c8e64358ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId63496a2c8e6435955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId72476a2c8e6435f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId43136a2c8e6437f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId51466a2c8e6438ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61496a2c8e6435e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61496a2c8e6435e8a.jpg"/><Relationship Id="rId64766a2c8e6437235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64766a2c8e6437235.jpg"/><Relationship Id="rId88456a2c8e6438b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88456a2c8e6438b32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>