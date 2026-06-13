--- v11 (2026-06-12)
+++ v12 (2026-06-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20686a2c8e64358ed" w:history="1">
+            <w:hyperlink r:id="rId12776a2c9ff9537ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63496a2c8e6435955" w:history="1">
+            <w:hyperlink r:id="rId98196a2c9ff95381a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47926937" name="name60786a2c8e6435e8c" descr="11532.jpg"/>
+                  <wp:docPr id="60293597" name="name52296a2c9ff953de5" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61496a2c8e6435e8a" cstate="print"/>
+                          <a:blip r:embed="rId11736a2c9ff953de3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72476a2c8e6435f90" w:history="1">
+            <w:hyperlink r:id="rId18206a2c9ff953ed2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49246041" name="name21666a2c8e6437238" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="70432135" name="name49916a2c9ff955166" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64766a2c8e6437235" cstate="print"/>
+                    <a:blip r:embed="rId16036a2c9ff955163" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43136a2c8e6437f4b" w:history="1">
+      <w:hyperlink r:id="rId53666a2c9ff955cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51466a2c8e6438ad9" w:history="1">
+      <w:hyperlink r:id="rId28096a2c9ff9568c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72175396" name="name23376a2c8e6438b33" descr="eu_funding_250.png"/>
+            <wp:docPr id="13123594" name="name50396a2c9ff956c30" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88456a2c8e6438b32" cstate="print"/>
+                    <a:blip r:embed="rId95526a2c9ff956c2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16224303">
+  <w:abstractNum w:abstractNumId="27004994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77602908">
+    <w:lvl w:ilvl="0" w:tplc="76315769">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77602908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76315769" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16224302">
+  <w:abstractNum w:abstractNumId="27004993">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91959673">
+    <w:lvl w:ilvl="0" w:tplc="94168106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16224302">
-    <w:abstractNumId w:val="16224302"/>
+  <w:num w:numId="27004993">
+    <w:abstractNumId w:val="27004993"/>
   </w:num>
-  <w:num w:numId="16224303">
-    <w:abstractNumId w:val="16224303"/>
+  <w:num w:numId="27004994">
+    <w:abstractNumId w:val="27004994"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId387607563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId768672641" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20686a2c8e64358ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId63496a2c8e6435955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId72476a2c8e6435f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId43136a2c8e6437f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId51466a2c8e6438ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61496a2c8e6435e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61496a2c8e6435e8a.jpg"/><Relationship Id="rId64766a2c8e6437235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64766a2c8e6437235.jpg"/><Relationship Id="rId88456a2c8e6438b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88456a2c8e6438b32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367893382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804433412" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12776a2c9ff9537ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId98196a2c9ff95381a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId18206a2c9ff953ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId53666a2c9ff955cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId28096a2c9ff9568c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11736a2c9ff953de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11736a2c9ff953de3.jpg"/><Relationship Id="rId16036a2c9ff955163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16036a2c9ff955163.jpg"/><Relationship Id="rId95526a2c9ff956c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95526a2c9ff956c2e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>