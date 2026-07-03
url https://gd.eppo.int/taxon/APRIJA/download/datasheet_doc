--- v12 (2026-06-13)
+++ v13 (2026-07-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12776a2c9ff9537ad" w:history="1">
+            <w:hyperlink r:id="rId25906a473be1a0595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98196a2c9ff95381a" w:history="1">
+            <w:hyperlink r:id="rId23506a473be1a05ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60293597" name="name52296a2c9ff953de5" descr="11532.jpg"/>
+                  <wp:docPr id="31893970" name="name67436a473be1a0be1" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11736a2c9ff953de3" cstate="print"/>
+                          <a:blip r:embed="rId99486a473be1a0bde" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18206a2c9ff953ed2" w:history="1">
+            <w:hyperlink r:id="rId94096a473be1a0d25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70432135" name="name49916a2c9ff955166" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="86860808" name="name43806a473be1a1d2d" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16036a2c9ff955163" cstate="print"/>
+                    <a:blip r:embed="rId14666a473be1a1d2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a2c9ff955cec" w:history="1">
+      <w:hyperlink r:id="rId17566a473be1a28ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28096a2c9ff9568c8" w:history="1">
+      <w:hyperlink r:id="rId59366a473be1a34dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13123594" name="name50396a2c9ff956c30" descr="eu_funding_250.png"/>
+            <wp:docPr id="10540526" name="name68456a473be1a399a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95526a2c9ff956c2e" cstate="print"/>
+                    <a:blip r:embed="rId52326a473be1a3998" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27004994">
+  <w:abstractNum w:abstractNumId="53576531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76315769">
+    <w:lvl w:ilvl="0" w:tplc="64891602">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76315769" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64891602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27004993">
+  <w:abstractNum w:abstractNumId="53576530">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94168106">
+    <w:lvl w:ilvl="0" w:tplc="62996966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27004993">
-    <w:abstractNumId w:val="27004993"/>
+  <w:num w:numId="53576530">
+    <w:abstractNumId w:val="53576530"/>
   </w:num>
-  <w:num w:numId="27004994">
-    <w:abstractNumId w:val="27004994"/>
+  <w:num w:numId="53576531">
+    <w:abstractNumId w:val="53576531"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367893382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804433412" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12776a2c9ff9537ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId98196a2c9ff95381a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId18206a2c9ff953ed2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId53666a2c9ff955cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId28096a2c9ff9568c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11736a2c9ff953de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11736a2c9ff953de3.jpg"/><Relationship Id="rId16036a2c9ff955163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16036a2c9ff955163.jpg"/><Relationship Id="rId95526a2c9ff956c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95526a2c9ff956c2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313618268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119405144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25906a473be1a0595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId23506a473be1a05ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId94096a473be1a0d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId17566a473be1a28ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId59366a473be1a34dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99486a473be1a0bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99486a473be1a0bde.jpg"/><Relationship Id="rId14666a473be1a1d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14666a473be1a1d2b.jpg"/><Relationship Id="rId52326a473be1a3998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52326a473be1a3998.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>