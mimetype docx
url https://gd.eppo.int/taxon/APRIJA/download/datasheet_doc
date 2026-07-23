--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25906a473be1a0595" w:history="1">
+            <w:hyperlink r:id="rId83986a61bc09b2bbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23506a473be1a05ff" w:history="1">
+            <w:hyperlink r:id="rId31486a61bc09b2c27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31893970" name="name67436a473be1a0be1" descr="11532.jpg"/>
+                  <wp:docPr id="37058859" name="name55746a61bc09b2d3e" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99486a473be1a0bde" cstate="print"/>
+                          <a:blip r:embed="rId21066a61bc09b2d3d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94096a473be1a0d25" w:history="1">
+            <w:hyperlink r:id="rId24256a61bc09b2e35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86860808" name="name43806a473be1a1d2d" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="46617998" name="name92336a61bc09b430c" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14666a473be1a1d2b" cstate="print"/>
+                    <a:blip r:embed="rId42576a61bc09b4309" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17566a473be1a28ea" w:history="1">
+      <w:hyperlink r:id="rId25316a61bc09b4f5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59366a473be1a34dc" w:history="1">
+      <w:hyperlink r:id="rId87626a61bc09b5ce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10540526" name="name68456a473be1a399a" descr="eu_funding_250.png"/>
+            <wp:docPr id="8184054" name="name89706a61bc09b5e23" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52326a473be1a3998" cstate="print"/>
+                    <a:blip r:embed="rId10756a61bc09b5e22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53576531">
+  <w:abstractNum w:abstractNumId="35188618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64891602">
+    <w:lvl w:ilvl="0" w:tplc="10277851">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64891602" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10277851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53576530">
+  <w:abstractNum w:abstractNumId="35188617">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62996966">
+    <w:lvl w:ilvl="0" w:tplc="45368929">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53576530">
-    <w:abstractNumId w:val="53576530"/>
+  <w:num w:numId="35188617">
+    <w:abstractNumId w:val="35188617"/>
   </w:num>
-  <w:num w:numId="53576531">
-    <w:abstractNumId w:val="53576531"/>
+  <w:num w:numId="35188618">
+    <w:abstractNumId w:val="35188618"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313618268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119405144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25906a473be1a0595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId23506a473be1a05ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId94096a473be1a0d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId17566a473be1a28ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId59366a473be1a34dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99486a473be1a0bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99486a473be1a0bde.jpg"/><Relationship Id="rId14666a473be1a1d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14666a473be1a1d2b.jpg"/><Relationship Id="rId52326a473be1a3998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52326a473be1a3998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744922280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162921977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83986a61bc09b2bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId31486a61bc09b2c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId24256a61bc09b2e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId25316a61bc09b4f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId87626a61bc09b5ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21066a61bc09b2d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21066a61bc09b2d3d.jpg"/><Relationship Id="rId42576a61bc09b4309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42576a61bc09b4309.jpg"/><Relationship Id="rId10756a61bc09b5e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10756a61bc09b5e22.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>