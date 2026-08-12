--- v14 (2026-07-23)
+++ v15 (2026-08-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83986a61bc09b2bbb" w:history="1">
+            <w:hyperlink r:id="rId81116a7d05048f5c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31486a61bc09b2c27" w:history="1">
+            <w:hyperlink r:id="rId53706a7d05048f62d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37058859" name="name55746a61bc09b2d3e" descr="11532.jpg"/>
+                  <wp:docPr id="83079428" name="name86506a7d05048fe5c" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21066a61bc09b2d3d" cstate="print"/>
+                          <a:blip r:embed="rId18906a7d05048fe5a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24256a61bc09b2e35" w:history="1">
+            <w:hyperlink r:id="rId88816a7d05048ff49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46617998" name="name92336a61bc09b430c" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="89736291" name="name93956a7d050490fde" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42576a61bc09b4309" cstate="print"/>
+                    <a:blip r:embed="rId90056a7d050490fdc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25316a61bc09b4f5a" w:history="1">
+      <w:hyperlink r:id="rId17456a7d050491f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87626a61bc09b5ce8" w:history="1">
+      <w:hyperlink r:id="rId83126a7d050493435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8184054" name="name89706a61bc09b5e23" descr="eu_funding_250.png"/>
+            <wp:docPr id="46325270" name="name14206a7d050493683" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10756a61bc09b5e22" cstate="print"/>
+                    <a:blip r:embed="rId93606a7d050493682" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35188618">
+  <w:abstractNum w:abstractNumId="78456190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10277851">
+    <w:lvl w:ilvl="0" w:tplc="27655529">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10277851" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27655529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35188617">
+  <w:abstractNum w:abstractNumId="78456189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45368929">
+    <w:lvl w:ilvl="0" w:tplc="58635194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35188617">
-    <w:abstractNumId w:val="35188617"/>
+  <w:num w:numId="78456189">
+    <w:abstractNumId w:val="78456189"/>
   </w:num>
-  <w:num w:numId="35188618">
-    <w:abstractNumId w:val="35188618"/>
+  <w:num w:numId="78456190">
+    <w:abstractNumId w:val="78456190"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744922280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162921977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83986a61bc09b2bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId31486a61bc09b2c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId24256a61bc09b2e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId25316a61bc09b4f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId87626a61bc09b5ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21066a61bc09b2d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21066a61bc09b2d3d.jpg"/><Relationship Id="rId42576a61bc09b4309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42576a61bc09b4309.jpg"/><Relationship Id="rId10756a61bc09b5e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10756a61bc09b5e22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877934367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472492903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81116a7d05048f5c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId53706a7d05048f62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId88816a7d05048ff49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId17456a7d050491f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId83126a7d050493435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18906a7d05048fe5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18906a7d05048fe5a.jpg"/><Relationship Id="rId90056a7d050490fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90056a7d050490fdc.jpg"/><Relationship Id="rId93606a7d050493682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93606a7d050493682.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>