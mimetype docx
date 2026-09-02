--- v15 (2026-08-12)
+++ v16 (2026-09-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mulberry Longhorn beetle, mulberry borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81116a7d05048f5c0" w:history="1">
+            <w:hyperlink r:id="rId33006a978b831790e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53706a7d05048f62d" w:history="1">
+            <w:hyperlink r:id="rId38576a978b8317984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83079428" name="name86506a7d05048fe5c" descr="11532.jpg"/>
+                  <wp:docPr id="31672338" name="name11116a978b8318226" descr="11532.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11532.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18906a7d05048fe5a" cstate="print"/>
+                          <a:blip r:embed="rId28656a978b8318224" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88816a7d05048ff49" w:history="1">
+            <w:hyperlink r:id="rId13226a978b831837f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1459,63 +1459,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. germari, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a more northerly distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89736291" name="name93956a7d050490fde" descr="APRIJA_distribution_map.jpg"/>
+            <wp:docPr id="72654341" name="name90756a978b83197df" descr="APRIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90056a7d050490fdc" cstate="print"/>
+                    <a:blip r:embed="rId49066a978b83197dc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2993,51 +2993,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17456a7d050491f08" w:history="1">
+      <w:hyperlink r:id="rId63426a978b831a3c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4847,81 +4847,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona rugicollis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83126a7d050493435" w:history="1">
+      <w:hyperlink r:id="rId34216a978b831afb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46325270" name="name14206a7d050493683" descr="eu_funding_250.png"/>
+            <wp:docPr id="1079443" name="name48356a978b831b00e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93606a7d050493682" cstate="print"/>
+                    <a:blip r:embed="rId76846a978b831b00d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5019,137 +5019,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78456190">
+  <w:abstractNum w:abstractNumId="72506620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27655529">
+    <w:lvl w:ilvl="0" w:tplc="21121652">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27655529" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21121652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78456189">
+  <w:abstractNum w:abstractNumId="72506619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58635194">
+    <w:lvl w:ilvl="0" w:tplc="89709419">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5901,55 +5901,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78456189">
-    <w:abstractNumId w:val="78456189"/>
+  <w:num w:numId="72506619">
+    <w:abstractNumId w:val="72506619"/>
   </w:num>
-  <w:num w:numId="78456190">
-    <w:abstractNumId w:val="78456190"/>
+  <w:num w:numId="72506620">
+    <w:abstractNumId w:val="72506620"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17499,51 +17499,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877934367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472492903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81116a7d05048f5c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId53706a7d05048f62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId88816a7d05048ff49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId17456a7d050491f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId83126a7d050493435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18906a7d05048fe5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18906a7d05048fe5a.jpg"/><Relationship Id="rId90056a7d050490fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90056a7d050490fdc.jpg"/><Relationship Id="rId93606a7d050493682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93606a7d050493682.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571192824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466024223" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33006a978b831790e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/" TargetMode="External"/><Relationship Id="rId38576a978b8317984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/categorization" TargetMode="External"/><Relationship Id="rId13226a978b831837f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRIJA/photos" TargetMode="External"/><Relationship Id="rId63426a978b831a3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId34216a978b831afb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28656a978b8318224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28656a978b8318224.jpg"/><Relationship Id="rId49066a978b83197dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49066a978b83197dc.jpg"/><Relationship Id="rId76846a978b831b00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76846a978b831b00d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>