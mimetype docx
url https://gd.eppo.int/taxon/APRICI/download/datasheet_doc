--- v6 (2026-03-28)
+++ v7 (2026-04-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955369c7c8bfd2b43" w:history="1">
+            <w:hyperlink r:id="rId531269e3375a7b6b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272569c7c8bfd2bb4" w:history="1">
+            <w:hyperlink r:id="rId585069e3375a7b74e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4919355" name="name226069c7c8bfd3227" descr="13706.jpg"/>
+                  <wp:docPr id="48012812" name="name660669e3375a7bd82" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId371169c7c8bfd3225" cstate="print"/>
+                          <a:blip r:embed="rId829869e3375a7bd80" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId207069c7c8bfd3333" w:history="1">
+            <w:hyperlink r:id="rId363769e3375a7be88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60229961" name="name666769c7c8bfd435b" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="24131427" name="name114669e3375a7ccd9" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId339269c7c8bfd4359" cstate="print"/>
+                    <a:blip r:embed="rId188969e3375a7ccd7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508669c7c8bfd4dd9" w:history="1">
+      <w:hyperlink r:id="rId550469e3375a7d6b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777669c7c8bfd4f5b" w:history="1">
+      <w:hyperlink r:id="rId354069e3375a7d824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873569c7c8bfd5321" w:history="1">
+      <w:hyperlink r:id="rId145869e3375a7dbca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710669c7c8bfd53ea" w:history="1">
+      <w:hyperlink r:id="rId248269e3375a7dc8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99818358" name="name439469c7c8bfd56e1" descr="eu_funding_250.png"/>
+            <wp:docPr id="49422956" name="name843069e3375a7de12" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId800469c7c8bfd56e0" cstate="print"/>
+                    <a:blip r:embed="rId220269e3375a7de10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25281416">
+  <w:abstractNum w:abstractNumId="39771997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10787058">
+    <w:lvl w:ilvl="0" w:tplc="53059014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10787058" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53059014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25281415">
+  <w:abstractNum w:abstractNumId="39771996">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89774489">
+    <w:lvl w:ilvl="0" w:tplc="52782058">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25281415">
-    <w:abstractNumId w:val="25281415"/>
+  <w:num w:numId="39771996">
+    <w:abstractNumId w:val="39771996"/>
   </w:num>
-  <w:num w:numId="25281416">
-    <w:abstractNumId w:val="25281416"/>
+  <w:num w:numId="39771997">
+    <w:abstractNumId w:val="39771997"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515513941" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId567715343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId955369c7c8bfd2b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId272569c7c8bfd2bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId207069c7c8bfd3333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId508669c7c8bfd4dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId777669c7c8bfd4f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId873569c7c8bfd5321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId710669c7c8bfd53ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId371169c7c8bfd3225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId371169c7c8bfd3225.jpg"/><Relationship Id="rId339269c7c8bfd4359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339269c7c8bfd4359.jpg"/><Relationship Id="rId800469c7c8bfd56e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800469c7c8bfd56e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882094601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766045102" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId531269e3375a7b6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId585069e3375a7b74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId363769e3375a7be88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId550469e3375a7d6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId354069e3375a7d824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId145869e3375a7dbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248269e3375a7dc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId829869e3375a7bd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829869e3375a7bd80.jpg"/><Relationship Id="rId188969e3375a7ccd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId188969e3375a7ccd7.jpg"/><Relationship Id="rId220269e3375a7de10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId220269e3375a7de10.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>