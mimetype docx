--- v7 (2026-04-18)
+++ v8 (2026-05-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531269e3375a7b6b1" w:history="1">
+            <w:hyperlink r:id="rId18716a05952581306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585069e3375a7b74e" w:history="1">
+            <w:hyperlink r:id="rId43286a059525813da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48012812" name="name660669e3375a7bd82" descr="13706.jpg"/>
+                  <wp:docPr id="76826368" name="name21936a059525818a5" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId829869e3375a7bd80" cstate="print"/>
+                          <a:blip r:embed="rId90966a059525818a3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId363769e3375a7be88" w:history="1">
+            <w:hyperlink r:id="rId19676a059525819a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24131427" name="name114669e3375a7ccd9" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="93603035" name="name10946a05952582afa" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId188969e3375a7ccd7" cstate="print"/>
+                    <a:blip r:embed="rId85086a05952582af8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550469e3375a7d6b5" w:history="1">
+      <w:hyperlink r:id="rId93776a0595258358c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354069e3375a7d824" w:history="1">
+      <w:hyperlink r:id="rId61586a05952583703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145869e3375a7dbca" w:history="1">
+      <w:hyperlink r:id="rId45906a05952583ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248269e3375a7dc8f" w:history="1">
+      <w:hyperlink r:id="rId54786a05952583baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49422956" name="name843069e3375a7de12" descr="eu_funding_250.png"/>
+            <wp:docPr id="52887356" name="name51946a05952583c66" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId220269e3375a7de10" cstate="print"/>
+                    <a:blip r:embed="rId15446a05952583c65" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39771997">
+  <w:abstractNum w:abstractNumId="80473830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53059014">
+    <w:lvl w:ilvl="0" w:tplc="70737600">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53059014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70737600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39771996">
+  <w:abstractNum w:abstractNumId="80473829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52782058">
+    <w:lvl w:ilvl="0" w:tplc="24207434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39771996">
-    <w:abstractNumId w:val="39771996"/>
+  <w:num w:numId="80473829">
+    <w:abstractNumId w:val="80473829"/>
   </w:num>
-  <w:num w:numId="39771997">
-    <w:abstractNumId w:val="39771997"/>
+  <w:num w:numId="80473830">
+    <w:abstractNumId w:val="80473830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882094601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766045102" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId531269e3375a7b6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId585069e3375a7b74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId363769e3375a7be88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId550469e3375a7d6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId354069e3375a7d824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId145869e3375a7dbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248269e3375a7dc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId829869e3375a7bd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829869e3375a7bd80.jpg"/><Relationship Id="rId188969e3375a7ccd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId188969e3375a7ccd7.jpg"/><Relationship Id="rId220269e3375a7de10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId220269e3375a7de10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790200144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513906458" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18716a05952581306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId43286a059525813da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId19676a059525819a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId93776a0595258358c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId61586a05952583703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId45906a05952583ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54786a05952583baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId90966a059525818a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90966a059525818a3.jpg"/><Relationship Id="rId85086a05952582af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85086a05952582af8.jpg"/><Relationship Id="rId15446a05952583c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15446a05952583c65.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>