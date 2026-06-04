--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18716a05952581306" w:history="1">
+            <w:hyperlink r:id="rId86076a21209138d8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43286a059525813da" w:history="1">
+            <w:hyperlink r:id="rId23946a21209138df6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76826368" name="name21936a059525818a5" descr="13706.jpg"/>
+                  <wp:docPr id="75385894" name="name95356a21209139571" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90966a059525818a3" cstate="print"/>
+                          <a:blip r:embed="rId36426a2120913956f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19676a059525819a2" w:history="1">
+            <w:hyperlink r:id="rId97526a212091396d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93603035" name="name10946a05952582afa" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="74933079" name="name38096a2120913a641" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85086a05952582af8" cstate="print"/>
+                    <a:blip r:embed="rId33296a2120913a63e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93776a0595258358c" w:history="1">
+      <w:hyperlink r:id="rId85056a2120913b145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61586a05952583703" w:history="1">
+      <w:hyperlink r:id="rId45816a2120913b2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45906a05952583ad4" w:history="1">
+      <w:hyperlink r:id="rId43056a2120913b6da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54786a05952583baa" w:history="1">
+      <w:hyperlink r:id="rId85876a2120913b7cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52887356" name="name51946a05952583c66" descr="eu_funding_250.png"/>
+            <wp:docPr id="70046562" name="name63886a2120913b843" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15446a05952583c65" cstate="print"/>
+                    <a:blip r:embed="rId32326a2120913b842" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80473830">
+  <w:abstractNum w:abstractNumId="28935885">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70737600">
+    <w:lvl w:ilvl="0" w:tplc="65862487">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70737600" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65862487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80473829">
+  <w:abstractNum w:abstractNumId="28935884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24207434">
+    <w:lvl w:ilvl="0" w:tplc="86959628">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80473829">
-    <w:abstractNumId w:val="80473829"/>
+  <w:num w:numId="28935884">
+    <w:abstractNumId w:val="28935884"/>
   </w:num>
-  <w:num w:numId="80473830">
-    <w:abstractNumId w:val="80473830"/>
+  <w:num w:numId="28935885">
+    <w:abstractNumId w:val="28935885"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790200144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513906458" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18716a05952581306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId43286a059525813da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId19676a059525819a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId93776a0595258358c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId61586a05952583703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId45906a05952583ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54786a05952583baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId90966a059525818a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90966a059525818a3.jpg"/><Relationship Id="rId85086a05952582af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85086a05952582af8.jpg"/><Relationship Id="rId15446a05952583c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15446a05952583c65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251939881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703772077" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86076a21209138d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId23946a21209138df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId97526a212091396d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId85056a2120913b145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId45816a2120913b2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId43056a2120913b6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85876a2120913b7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId36426a2120913956f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36426a2120913956f.jpg"/><Relationship Id="rId33296a2120913a63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33296a2120913a63e.jpg"/><Relationship Id="rId32326a2120913b842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32326a2120913b842.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>