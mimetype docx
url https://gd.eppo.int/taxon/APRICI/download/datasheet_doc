--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86076a21209138d8d" w:history="1">
+            <w:hyperlink r:id="rId73526a3bd10598849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23946a21209138df6" w:history="1">
+            <w:hyperlink r:id="rId40056a3bd105988b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75385894" name="name95356a21209139571" descr="13706.jpg"/>
+                  <wp:docPr id="22520169" name="name37046a3bd10598fed" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36426a2120913956f" cstate="print"/>
+                          <a:blip r:embed="rId36726a3bd10598feb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97526a212091396d9" w:history="1">
+            <w:hyperlink r:id="rId89096a3bd10599113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74933079" name="name38096a2120913a641" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="5128974" name="name95416a3bd1059a0d1" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33296a2120913a63e" cstate="print"/>
+                    <a:blip r:embed="rId94536a3bd1059a0cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85056a2120913b145" w:history="1">
+      <w:hyperlink r:id="rId42336a3bd1059ab11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45816a2120913b2ea" w:history="1">
+      <w:hyperlink r:id="rId21756a3bd1059ac81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43056a2120913b6da" w:history="1">
+      <w:hyperlink r:id="rId43596a3bd1059b02e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85876a2120913b7cd" w:history="1">
+      <w:hyperlink r:id="rId90006a3bd1059b0f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70046562" name="name63886a2120913b843" descr="eu_funding_250.png"/>
+            <wp:docPr id="49697079" name="name61026a3bd1059b18d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32326a2120913b842" cstate="print"/>
+                    <a:blip r:embed="rId74506a3bd1059b18c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28935885">
+  <w:abstractNum w:abstractNumId="62289705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65862487">
+    <w:lvl w:ilvl="0" w:tplc="70266006">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65862487" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70266006" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28935884">
+  <w:abstractNum w:abstractNumId="62289704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86959628">
+    <w:lvl w:ilvl="0" w:tplc="99886441">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28935884">
-    <w:abstractNumId w:val="28935884"/>
+  <w:num w:numId="62289704">
+    <w:abstractNumId w:val="62289704"/>
   </w:num>
-  <w:num w:numId="28935885">
-    <w:abstractNumId w:val="28935885"/>
+  <w:num w:numId="62289705">
+    <w:abstractNumId w:val="62289705"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251939881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703772077" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86076a21209138d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId23946a21209138df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId97526a212091396d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId85056a2120913b145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId45816a2120913b2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId43056a2120913b6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85876a2120913b7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId36426a2120913956f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36426a2120913956f.jpg"/><Relationship Id="rId33296a2120913a63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33296a2120913a63e.jpg"/><Relationship Id="rId32326a2120913b842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32326a2120913b842.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306509877" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851221427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73526a3bd10598849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId40056a3bd105988b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId89096a3bd10599113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId42336a3bd1059ab11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId21756a3bd1059ac81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId43596a3bd1059b02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90006a3bd1059b0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId36726a3bd10598feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36726a3bd10598feb.jpg"/><Relationship Id="rId94536a3bd1059a0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94536a3bd1059a0cf.jpg"/><Relationship Id="rId74506a3bd1059b18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74506a3bd1059b18c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>