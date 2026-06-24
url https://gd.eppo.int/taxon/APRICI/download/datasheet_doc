--- v10 (2026-06-24)
+++ v11 (2026-06-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73526a3bd10598849" w:history="1">
+            <w:hyperlink r:id="rId26346a3bdfa53a21a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40056a3bd105988b3" w:history="1">
+            <w:hyperlink r:id="rId48216a3bdfa53a290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22520169" name="name37046a3bd10598fed" descr="13706.jpg"/>
+                  <wp:docPr id="88741203" name="name97606a3bdfa53aa59" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36726a3bd10598feb" cstate="print"/>
+                          <a:blip r:embed="rId37276a3bdfa53aa57" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89096a3bd10599113" w:history="1">
+            <w:hyperlink r:id="rId12926a3bdfa53ab9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5128974" name="name95416a3bd1059a0d1" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="5311118" name="name28776a3bdfa53bac4" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94536a3bd1059a0cf" cstate="print"/>
+                    <a:blip r:embed="rId55986a3bdfa53bac1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42336a3bd1059ab11" w:history="1">
+      <w:hyperlink r:id="rId83296a3bdfa53c6cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21756a3bd1059ac81" w:history="1">
+      <w:hyperlink r:id="rId35736a3bdfa53c872" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43596a3bd1059b02e" w:history="1">
+      <w:hyperlink r:id="rId23746a3bdfa53cd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90006a3bd1059b0f3" w:history="1">
+      <w:hyperlink r:id="rId84756a3bdfa53cddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49697079" name="name61026a3bd1059b18d" descr="eu_funding_250.png"/>
+            <wp:docPr id="28118417" name="name89516a3bdfa53d254" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74506a3bd1059b18c" cstate="print"/>
+                    <a:blip r:embed="rId87526a3bdfa53d252" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62289705">
+  <w:abstractNum w:abstractNumId="86658106">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70266006">
+    <w:lvl w:ilvl="0" w:tplc="48066813">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70266006" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48066813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62289704">
+  <w:abstractNum w:abstractNumId="86658105">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99886441">
+    <w:lvl w:ilvl="0" w:tplc="58489168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62289704">
-    <w:abstractNumId w:val="62289704"/>
+  <w:num w:numId="86658105">
+    <w:abstractNumId w:val="86658105"/>
   </w:num>
-  <w:num w:numId="62289705">
-    <w:abstractNumId w:val="62289705"/>
+  <w:num w:numId="86658106">
+    <w:abstractNumId w:val="86658106"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306509877" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851221427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73526a3bd10598849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId40056a3bd105988b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId89096a3bd10599113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId42336a3bd1059ab11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId21756a3bd1059ac81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId43596a3bd1059b02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90006a3bd1059b0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId36726a3bd10598feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36726a3bd10598feb.jpg"/><Relationship Id="rId94536a3bd1059a0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94536a3bd1059a0cf.jpg"/><Relationship Id="rId74506a3bd1059b18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74506a3bd1059b18c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312092306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612580035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26346a3bdfa53a21a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId48216a3bdfa53a290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId12926a3bdfa53ab9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId83296a3bdfa53c6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId35736a3bdfa53c872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId23746a3bdfa53cd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84756a3bdfa53cddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId37276a3bdfa53aa57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37276a3bdfa53aa57.jpg"/><Relationship Id="rId55986a3bdfa53bac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55986a3bdfa53bac1.jpg"/><Relationship Id="rId87526a3bdfa53d252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a3bdfa53d252.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>