--- v11 (2026-06-24)
+++ v12 (2026-07-20)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26346a3bdfa53a21a" w:history="1">
+            <w:hyperlink r:id="rId91036a5e890f03ec8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48216a3bdfa53a290" w:history="1">
+            <w:hyperlink r:id="rId85056a5e890f03f31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88741203" name="name97606a3bdfa53aa59" descr="13706.jpg"/>
+                  <wp:docPr id="81261870" name="name48996a5e890f048ad" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37276a3bdfa53aa57" cstate="print"/>
+                          <a:blip r:embed="rId83076a5e890f048a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12926a3bdfa53ab9b" w:history="1">
+            <w:hyperlink r:id="rId11016a5e890f04a33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5311118" name="name28776a3bdfa53bac4" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="67205749" name="name43616a5e890f0600e" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55986a3bdfa53bac1" cstate="print"/>
+                    <a:blip r:embed="rId45156a5e890f0600b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83296a3bdfa53c6cb" w:history="1">
+      <w:hyperlink r:id="rId70916a5e890f06caf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35736a3bdfa53c872" w:history="1">
+      <w:hyperlink r:id="rId96186a5e890f06e49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a3bdfa53cd0b" w:history="1">
+      <w:hyperlink r:id="rId20806a5e890f07211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84756a3bdfa53cddb" w:history="1">
+      <w:hyperlink r:id="rId24396a5e890f0733c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28118417" name="name89516a3bdfa53d254" descr="eu_funding_250.png"/>
+            <wp:docPr id="79845011" name="name11466a5e890f0741f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87526a3bdfa53d252" cstate="print"/>
+                    <a:blip r:embed="rId40186a5e890f0741e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86658106">
+  <w:abstractNum w:abstractNumId="83788017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48066813">
+    <w:lvl w:ilvl="0" w:tplc="87890669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48066813" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87890669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86658105">
+  <w:abstractNum w:abstractNumId="83788016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58489168">
+    <w:lvl w:ilvl="0" w:tplc="19095618">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86658105">
-    <w:abstractNumId w:val="86658105"/>
+  <w:num w:numId="83788016">
+    <w:abstractNumId w:val="83788016"/>
   </w:num>
-  <w:num w:numId="86658106">
-    <w:abstractNumId w:val="86658106"/>
+  <w:num w:numId="83788017">
+    <w:abstractNumId w:val="83788017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312092306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612580035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26346a3bdfa53a21a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId48216a3bdfa53a290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId12926a3bdfa53ab9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId83296a3bdfa53c6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId35736a3bdfa53c872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId23746a3bdfa53cd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84756a3bdfa53cddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId37276a3bdfa53aa57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37276a3bdfa53aa57.jpg"/><Relationship Id="rId55986a3bdfa53bac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55986a3bdfa53bac1.jpg"/><Relationship Id="rId87526a3bdfa53d252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a3bdfa53d252.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819460818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479249838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91036a5e890f03ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId85056a5e890f03f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId11016a5e890f04a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId70916a5e890f06caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId96186a5e890f06e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId20806a5e890f07211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24396a5e890f0733c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId83076a5e890f048a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83076a5e890f048a9.jpg"/><Relationship Id="rId45156a5e890f0600b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45156a5e890f0600b.jpg"/><Relationship Id="rId40186a5e890f0741e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40186a5e890f0741e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>