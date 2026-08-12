--- v12 (2026-07-20)
+++ v13 (2026-08-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91036a5e890f03ec8" w:history="1">
+            <w:hyperlink r:id="rId85876a7d0533f29e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85056a5e890f03f31" w:history="1">
+            <w:hyperlink r:id="rId64056a7d0533f2a78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81261870" name="name48996a5e890f048ad" descr="13706.jpg"/>
+                  <wp:docPr id="49532850" name="name21296a7d0533f354e" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83076a5e890f048a9" cstate="print"/>
+                          <a:blip r:embed="rId93916a7d0533f354c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11016a5e890f04a33" w:history="1">
+            <w:hyperlink r:id="rId39686a7d0533f363a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67205749" name="name43616a5e890f0600e" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="76648842" name="name72706a7d053400106" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45156a5e890f0600b" cstate="print"/>
+                    <a:blip r:embed="rId43646a7d053400103" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70916a5e890f06caf" w:history="1">
+      <w:hyperlink r:id="rId35266a7d053400b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96186a5e890f06e49" w:history="1">
+      <w:hyperlink r:id="rId41586a7d053400c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20806a5e890f07211" w:history="1">
+      <w:hyperlink r:id="rId36486a7d053401062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24396a5e890f0733c" w:history="1">
+      <w:hyperlink r:id="rId50406a7d053401128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79845011" name="name11466a5e890f0741f" descr="eu_funding_250.png"/>
+            <wp:docPr id="47347447" name="name23306a7d053401188" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40186a5e890f0741e" cstate="print"/>
+                    <a:blip r:embed="rId44696a7d053401187" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83788017">
+  <w:abstractNum w:abstractNumId="20521891">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87890669">
+    <w:lvl w:ilvl="0" w:tplc="93227409">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87890669" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93227409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83788016">
+  <w:abstractNum w:abstractNumId="20521890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19095618">
+    <w:lvl w:ilvl="0" w:tplc="81032660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83788016">
-    <w:abstractNumId w:val="83788016"/>
+  <w:num w:numId="20521890">
+    <w:abstractNumId w:val="20521890"/>
   </w:num>
-  <w:num w:numId="83788017">
-    <w:abstractNumId w:val="83788017"/>
+  <w:num w:numId="20521891">
+    <w:abstractNumId w:val="20521891"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819460818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479249838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91036a5e890f03ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId85056a5e890f03f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId11016a5e890f04a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId70916a5e890f06caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId96186a5e890f06e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId20806a5e890f07211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24396a5e890f0733c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId83076a5e890f048a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83076a5e890f048a9.jpg"/><Relationship Id="rId45156a5e890f0600b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45156a5e890f0600b.jpg"/><Relationship Id="rId40186a5e890f0741e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40186a5e890f0741e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515156291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215840945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85876a7d0533f29e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId64056a7d0533f2a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId39686a7d0533f363a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId35266a7d053400b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId41586a7d053400c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId36486a7d053401062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50406a7d053401128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId93916a7d0533f354c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93916a7d0533f354c.jpg"/><Relationship Id="rId43646a7d053400103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43646a7d053400103.jpg"/><Relationship Id="rId44696a7d053401187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44696a7d053401187.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>