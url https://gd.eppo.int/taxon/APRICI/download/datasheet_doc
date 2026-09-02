--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Gilmour</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple stem borer, apple tree borer, poplar stem borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85876a7d0533f29e7" w:history="1">
+            <w:hyperlink r:id="rId36706a978c47b4976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64056a7d0533f2a78" w:history="1">
+            <w:hyperlink r:id="rId37196a978c47b49e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APRICI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49532850" name="name21296a7d0533f354e" descr="13706.jpg"/>
+                  <wp:docPr id="84957971" name="name18476a978c47b549b" descr="13706.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13706.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93916a7d0533f354c" cstate="print"/>
+                          <a:blip r:embed="rId26176a978c47b5499" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39686a7d0533f363a" w:history="1">
+            <w:hyperlink r:id="rId34746a978c47b55d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1096,63 +1096,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. cinerea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is indigenous to the west Himalayan ranges and adjoining areas of India and Pakistan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76648842" name="name72706a7d053400106" descr="APRICI_distribution_map.jpg"/>
+            <wp:docPr id="50817420" name="name61796a978c47b67da" descr="APRICI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APRICI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43646a7d053400103" cstate="print"/>
+                    <a:blip r:embed="rId80896a978c47b67d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2393,51 +2393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35266a7d053400b09" w:history="1">
+      <w:hyperlink r:id="rId73796a978c47b72ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/6508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2608,51 +2608,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona germari, A. japonica, A. cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Revised in 2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41586a7d053400c88" w:history="1">
+      <w:hyperlink r:id="rId44846a978c47b7469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3188,51 +3188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apriona cinerea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36486a7d053401062" w:history="1">
+      <w:hyperlink r:id="rId60416a978c47b7831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3308,90 +3308,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50406a7d053401128" w:history="1">
+      <w:hyperlink r:id="rId62456a978c47b790e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12126</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47347447" name="name23306a7d053401188" descr="eu_funding_250.png"/>
+            <wp:docPr id="29201611" name="name16236a978c47b7ab0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44696a7d053401187" cstate="print"/>
+                    <a:blip r:embed="rId16716a978c47b7aaf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20521891">
+  <w:abstractNum w:abstractNumId="21421484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93227409">
+    <w:lvl w:ilvl="0" w:tplc="16312807">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93227409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16312807" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20521890">
+  <w:abstractNum w:abstractNumId="21421483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81032660">
+    <w:lvl w:ilvl="0" w:tplc="42332391">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20521890">
-    <w:abstractNumId w:val="20521890"/>
+  <w:num w:numId="21421483">
+    <w:abstractNumId w:val="21421483"/>
   </w:num>
-  <w:num w:numId="20521891">
-    <w:abstractNumId w:val="20521891"/>
+  <w:num w:numId="21421484">
+    <w:abstractNumId w:val="21421484"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515156291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215840945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85876a7d0533f29e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId64056a7d0533f2a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId39686a7d0533f363a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId35266a7d053400b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId41586a7d053400c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId36486a7d053401062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50406a7d053401128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId93916a7d0533f354c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93916a7d0533f354c.jpg"/><Relationship Id="rId43646a7d053400103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43646a7d053400103.jpg"/><Relationship Id="rId44696a7d053401187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44696a7d053401187.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197949813" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId999776216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36706a978c47b4976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/" TargetMode="External"/><Relationship Id="rId37196a978c47b49e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/categorization" TargetMode="External"/><Relationship Id="rId34746a978c47b55d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APRICI/photos" TargetMode="External"/><Relationship Id="rId73796a978c47b72ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/6508" TargetMode="External"/><Relationship Id="rId44846a978c47b7469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/d27ccfab-df80-4d8f-afcf-0ce8512a89d7" TargetMode="External"/><Relationship Id="rId60416a978c47b7831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62456a978c47b790e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12126" TargetMode="External"/><Relationship Id="rId26176a978c47b5499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26176a978c47b5499.jpg"/><Relationship Id="rId80896a978c47b67d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80896a978c47b67d6.jpg"/><Relationship Id="rId16716a978c47b7aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16716a978c47b7aaf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>