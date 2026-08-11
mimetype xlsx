--- v0 (2025-10-13)
+++ v1 (2026-08-11)
@@ -244,72 +244,72 @@
   </si>
   <si>
     <t>Nicotiana rustica</t>
   </si>
   <si>
     <t>* Avila AC, Salazar LF, Ortega M, Daniels J (1984) A new strain of Andean potato mottle virus from Brazil. Plant Disease 68, 997-998.
 ------- Strains B, C and H tested.
 * Fribourg CE, Jones RAC, Koenig R (1977) Andean potato mottle, a new member of the Cowpea mosaic virus group. Phytopathology 67, 969-974.
 ------- Lm (type strain) tested. Symptomless systemic infection.</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Avila AC, Salazar LF, Ortega M, Daniels J (1984) A new strain of Andean potato mottle virus from Brazil. Plant Disease 68, 997-998.
 ------- Strains B and C and H tested. Not infected by strain H.
 * Fribourg CE, Jones RAC, Koenig R (1977) Andean potato mottle, a new member of the Cowpea mosaic virus group. Phytopathology 67, 969-974.
 ------- Lm (type strain) tested. On N. tabacum cv. Samsun.
 * Salazar LF, Harrison BD (1978) Particle properties and strains of Andean potato mottle virus. Journal of General Virology 39, 171-178.
 ------- Strains C and H tested. Not infected by strain C.</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...5 lines deleted...]
-    <t>* Avila AC, Salazar LF, Ortega M, Daniels J (1984) A new strain of Andean potato mottle virus from Brazil. Plant Disease 68, 997-998.
-------- Strains B, C and H.
-* Salazar LF, Harrison BD (1978) Particle properties and strains of Andean potato mottle virus. Journal of General Virology 39, 171-178.
-------- Lm (type strain) tested.</t>
-  </si>
-  <si>
     <t>PHYPE</t>
   </si>
   <si>
     <t>Physalis peruviana</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Andean potato mottle, a new member of the Cowpea mosaic virus group. Phytopathology 67, 969-974.
 ------- Lm (type strain) tested. Symptomless systemic infection.
 * Salazar LF, Harrison BD (1978) Particle properties and strains of Andean potato mottle virus. Journal of General Virology 39, 171-178.
 ------- Strains C and H tested.</t>
+  </si>
+  <si>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Avila AC, Salazar LF, Ortega M, Daniels J (1984) A new strain of Andean potato mottle virus from Brazil. Plant Disease 68, 997-998.
+------- as Physalis floridana, Strains B, C and H.
+* Salazar LF, Harrison BD (1978) Particle properties and strains of Andean potato mottle virus. Journal of General Virology 39, 171-178.
+------- as Physalis floridana, Lm (type strain) tested.</t>
   </si>
   <si>
     <t>SOLCH</t>
   </si>
   <si>
     <t>Solanum chacoense</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Andean potato mottle, a new member of the Cowpea mosaic virus group. Phytopathology 67, 969-974.
 ------- Lm (type strain) tested.
 * Schroeder M, Weidemann HL (1990) Detection of quarantine viruses of potato by ELISA. EPPO Bulletin 20, 581-590.
 -------Type strain (Lm) tested.</t>
   </si>
   <si>
     <t>LYPCH</t>
   </si>
   <si>
     <t>Solanum chilense</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Andean potato mottle, a new member of the Cowpea mosaic virus group. Phytopathology 67, 969-974.
 ------- As Lycopersicon chilense. Lm (type train) tested.</t>
   </si>
   <si>
     <t>SOLDS</t>