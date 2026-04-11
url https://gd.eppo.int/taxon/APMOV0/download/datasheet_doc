--- v6 (2026-03-21)
+++ v7 (2026-04-11)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733469be773956cb8" w:history="1">
+            <w:hyperlink r:id="rId763769daa7f1c1826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936469be773956d21" w:history="1">
+            <w:hyperlink r:id="rId600769daa7f1c1890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34248880" name="name679169be7739582b8" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="79849748" name="name381069daa7f1c2f33" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId929069be7739582b5" cstate="print"/>
+                    <a:blip r:embed="rId158969daa7f1c2f30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323669be7739589fe" w:history="1">
+      <w:hyperlink r:id="rId594369daa7f1c36a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648069be7739592c0" w:history="1">
+      <w:hyperlink r:id="rId291169daa7f1c3f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750969be77395945d" w:history="1">
+      <w:hyperlink r:id="rId953169daa7f1c40dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613369be773959670" w:history="1">
+      <w:hyperlink r:id="rId195369daa7f1c42e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415869be7739596e1" w:history="1">
+      <w:hyperlink r:id="rId628569daa7f1c4351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191569be773959753" w:history="1">
+      <w:hyperlink r:id="rId317369daa7f1c43c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572169be7739597cf" w:history="1">
+      <w:hyperlink r:id="rId295269daa7f1c4447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959069be773959842" w:history="1">
+      <w:hyperlink r:id="rId490669daa7f1c44db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225469be7739598be" w:history="1">
+      <w:hyperlink r:id="rId552569daa7f1c455b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585669be773959946" w:history="1">
+      <w:hyperlink r:id="rId448469daa7f1c45d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960569be773959988" w:history="1">
+      <w:hyperlink r:id="rId318469daa7f1c4617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826869be7739599cb" w:history="1">
+      <w:hyperlink r:id="rId411369daa7f1c465a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619869be773959a0f" w:history="1">
+      <w:hyperlink r:id="rId916769daa7f1c469c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425169be773959a6e" w:history="1">
+      <w:hyperlink r:id="rId898769daa7f1c46fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154069be773959b0c" w:history="1">
+      <w:hyperlink r:id="rId222869daa7f1c4796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294069be773959bdb" w:history="1">
+      <w:hyperlink r:id="rId692869daa7f1c4862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793969be773959c2e" w:history="1">
+      <w:hyperlink r:id="rId513969daa7f1c48b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858969be773959c8c" w:history="1">
+      <w:hyperlink r:id="rId611769daa7f1c490e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812969be773959e02" w:history="1">
+      <w:hyperlink r:id="rId560469daa7f1c4a66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867169be773959e4a" w:history="1">
+      <w:hyperlink r:id="rId135369daa7f1c4aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383369be773959f7d" w:history="1">
+      <w:hyperlink r:id="rId663069daa7f1c4d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151669be77395a407" w:history="1">
+      <w:hyperlink r:id="rId401169daa7f1c520d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103869be77395a446" w:history="1">
+      <w:hyperlink r:id="rId359269daa7f1c524c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665669be77395a51a" w:history="1">
+      <w:hyperlink r:id="rId742869daa7f1c5313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887769be77395a694" w:history="1">
+      <w:hyperlink r:id="rId219769daa7f1c549c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28155900" name="name453369be77395aa63" descr="eu_funding_250.png"/>
+            <wp:docPr id="11052658" name="name729269daa7f1c56b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId221069be77395aa62" cstate="print"/>
+                    <a:blip r:embed="rId165669daa7f1c56b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78956318">
+  <w:abstractNum w:abstractNumId="48199454">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30772340">
+    <w:lvl w:ilvl="0" w:tplc="27019462">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30772340" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27019462" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78956317">
+  <w:abstractNum w:abstractNumId="48199453">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92884442">
+    <w:lvl w:ilvl="0" w:tplc="95036447">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78956317">
-    <w:abstractNumId w:val="78956317"/>
+  <w:num w:numId="48199453">
+    <w:abstractNumId w:val="48199453"/>
   </w:num>
-  <w:num w:numId="78956318">
-    <w:abstractNumId w:val="78956318"/>
+  <w:num w:numId="48199454">
+    <w:abstractNumId w:val="48199454"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595602348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177583750" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId733469be773956cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId936469be773956d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId323669be7739589fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId648069be7739592c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId750969be77395945d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId613369be773959670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId415869be7739596e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId191569be773959753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId572169be7739597cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId959069be773959842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId225469be7739598be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId585669be773959946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId960569be773959988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId826869be7739599cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId619869be773959a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId425169be773959a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId154069be773959b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId294069be773959bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId793969be773959c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId858969be773959c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId812969be773959e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId867169be773959e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId383369be773959f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId151669be77395a407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId103869be77395a446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId665669be77395a51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId887769be77395a694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId929069be7739582b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929069be7739582b5.jpg"/><Relationship Id="rId221069be77395aa62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId221069be77395aa62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId704424943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284405280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId763769daa7f1c1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId600769daa7f1c1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId594369daa7f1c36a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId291169daa7f1c3f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId953169daa7f1c40dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId195369daa7f1c42e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId628569daa7f1c4351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId317369daa7f1c43c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId295269daa7f1c4447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId490669daa7f1c44db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId552569daa7f1c455b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId448469daa7f1c45d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId318469daa7f1c4617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId411369daa7f1c465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId916769daa7f1c469c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId898769daa7f1c46fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId222869daa7f1c4796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId692869daa7f1c4862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId513969daa7f1c48b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId611769daa7f1c490e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId560469daa7f1c4a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId135369daa7f1c4aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId663069daa7f1c4d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId401169daa7f1c520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId359269daa7f1c524c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId742869daa7f1c5313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId219769daa7f1c549c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId158969daa7f1c2f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158969daa7f1c2f30.jpg"/><Relationship Id="rId165669daa7f1c56b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165669daa7f1c56b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>