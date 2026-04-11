--- v7 (2026-04-11)
+++ v8 (2026-04-11)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763769daa7f1c1826" w:history="1">
+            <w:hyperlink r:id="rId848669dab7917c5c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600769daa7f1c1890" w:history="1">
+            <w:hyperlink r:id="rId218469dab7917c630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79849748" name="name381069daa7f1c2f33" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="51556312" name="name928069dab7917deb9" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId158969daa7f1c2f30" cstate="print"/>
+                    <a:blip r:embed="rId906369dab7917deb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594369daa7f1c36a2" w:history="1">
+      <w:hyperlink r:id="rId807069dab7917e5e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291169daa7f1c3f47" w:history="1">
+      <w:hyperlink r:id="rId317969dab7917eec3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953169daa7f1c40dc" w:history="1">
+      <w:hyperlink r:id="rId153969dab7917f081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195369daa7f1c42e1" w:history="1">
+      <w:hyperlink r:id="rId147469dab7917f28b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628569daa7f1c4351" w:history="1">
+      <w:hyperlink r:id="rId940069dab7917f2fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317369daa7f1c43c1" w:history="1">
+      <w:hyperlink r:id="rId182769dab7917f36b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295269daa7f1c4447" w:history="1">
+      <w:hyperlink r:id="rId687969dab7917f3e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490669daa7f1c44db" w:history="1">
+      <w:hyperlink r:id="rId127569dab7917f455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552569daa7f1c455b" w:history="1">
+      <w:hyperlink r:id="rId738169dab7917f4cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448469daa7f1c45d8" w:history="1">
+      <w:hyperlink r:id="rId837369dab7917f628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318469daa7f1c4617" w:history="1">
+      <w:hyperlink r:id="rId414269dab7917f66e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411369daa7f1c465a" w:history="1">
+      <w:hyperlink r:id="rId435569dab7917f6b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916769daa7f1c469c" w:history="1">
+      <w:hyperlink r:id="rId378969dab7917f6f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898769daa7f1c46fa" w:history="1">
+      <w:hyperlink r:id="rId955969dab7917f756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222869daa7f1c4796" w:history="1">
+      <w:hyperlink r:id="rId558969dab7917f7f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692869daa7f1c4862" w:history="1">
+      <w:hyperlink r:id="rId641069dab7917f8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId513969daa7f1c48b2" w:history="1">
+      <w:hyperlink r:id="rId680769dab7917f912" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611769daa7f1c490e" w:history="1">
+      <w:hyperlink r:id="rId888869dab7917f96f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560469daa7f1c4a66" w:history="1">
+      <w:hyperlink r:id="rId282969dab7917fac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135369daa7f1c4aab" w:history="1">
+      <w:hyperlink r:id="rId680869dab7917fb0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663069daa7f1c4d8b" w:history="1">
+      <w:hyperlink r:id="rId456669dab7917fe22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401169daa7f1c520d" w:history="1">
+      <w:hyperlink r:id="rId354569dab791802db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359269daa7f1c524c" w:history="1">
+      <w:hyperlink r:id="rId665669dab7918031b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742869daa7f1c5313" w:history="1">
+      <w:hyperlink r:id="rId510669dab791803e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219769daa7f1c549c" w:history="1">
+      <w:hyperlink r:id="rId995369dab7918055d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11052658" name="name729269daa7f1c56b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="72708426" name="name427369dab79180767" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId165669daa7f1c56b3" cstate="print"/>
+                    <a:blip r:embed="rId236069dab79180766" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48199454">
+  <w:abstractNum w:abstractNumId="16047645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27019462">
+    <w:lvl w:ilvl="0" w:tplc="69115139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27019462" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69115139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48199453">
+  <w:abstractNum w:abstractNumId="16047644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95036447">
+    <w:lvl w:ilvl="0" w:tplc="31334658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48199453">
-    <w:abstractNumId w:val="48199453"/>
+  <w:num w:numId="16047644">
+    <w:abstractNumId w:val="16047644"/>
   </w:num>
-  <w:num w:numId="48199454">
-    <w:abstractNumId w:val="48199454"/>
+  <w:num w:numId="16047645">
+    <w:abstractNumId w:val="16047645"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId704424943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284405280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId763769daa7f1c1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId600769daa7f1c1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId594369daa7f1c36a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId291169daa7f1c3f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId953169daa7f1c40dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId195369daa7f1c42e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId628569daa7f1c4351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId317369daa7f1c43c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId295269daa7f1c4447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId490669daa7f1c44db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId552569daa7f1c455b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId448469daa7f1c45d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId318469daa7f1c4617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId411369daa7f1c465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId916769daa7f1c469c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId898769daa7f1c46fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId222869daa7f1c4796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId692869daa7f1c4862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId513969daa7f1c48b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId611769daa7f1c490e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId560469daa7f1c4a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId135369daa7f1c4aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId663069daa7f1c4d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId401169daa7f1c520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId359269daa7f1c524c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId742869daa7f1c5313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId219769daa7f1c549c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId158969daa7f1c2f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158969daa7f1c2f30.jpg"/><Relationship Id="rId165669daa7f1c56b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165669daa7f1c56b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId594932188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208250261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848669dab7917c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId218469dab7917c630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId807069dab7917e5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId317969dab7917eec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId153969dab7917f081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId147469dab7917f28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId940069dab7917f2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId182769dab7917f36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId687969dab7917f3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId127569dab7917f455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId738169dab7917f4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId837369dab7917f628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId414269dab7917f66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId435569dab7917f6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId378969dab7917f6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId955969dab7917f756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId558969dab7917f7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId641069dab7917f8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId680769dab7917f912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId888869dab7917f96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId282969dab7917fac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId680869dab7917fb0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId456669dab7917fe22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId354569dab791802db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId665669dab7918031b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId510669dab791803e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId995369dab7918055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId906369dab7917deb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId906369dab7917deb6.jpg"/><Relationship Id="rId236069dab79180766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId236069dab79180766.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>