--- v8 (2026-04-11)
+++ v9 (2026-05-02)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848669dab7917c5c6" w:history="1">
+            <w:hyperlink r:id="rId289469f66b77a7f27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218469dab7917c630" w:history="1">
+            <w:hyperlink r:id="rId785269f66b77a7fa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51556312" name="name928069dab7917deb9" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="69302429" name="name844969f66b77a998d" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId906369dab7917deb6" cstate="print"/>
+                    <a:blip r:embed="rId921669f66b77a998a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807069dab7917e5e1" w:history="1">
+      <w:hyperlink r:id="rId230769f66b77aa040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317969dab7917eec3" w:history="1">
+      <w:hyperlink r:id="rId351669f66b77aa8db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153969dab7917f081" w:history="1">
+      <w:hyperlink r:id="rId618569f66b77aaa6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147469dab7917f28b" w:history="1">
+      <w:hyperlink r:id="rId903569f66b77aac73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940069dab7917f2fb" w:history="1">
+      <w:hyperlink r:id="rId441669f66b77aace3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182769dab7917f36b" w:history="1">
+      <w:hyperlink r:id="rId937969f66b77aad51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687969dab7917f3e5" w:history="1">
+      <w:hyperlink r:id="rId226169f66b77aadd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127569dab7917f455" w:history="1">
+      <w:hyperlink r:id="rId921569f66b77aae5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738169dab7917f4cf" w:history="1">
+      <w:hyperlink r:id="rId393669f66b77aaedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837369dab7917f628" w:history="1">
+      <w:hyperlink r:id="rId919469f66b77aaf5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414269dab7917f66e" w:history="1">
+      <w:hyperlink r:id="rId705769f66b77aaf97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435569dab7917f6b3" w:history="1">
+      <w:hyperlink r:id="rId936669f66b77aafd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378969dab7917f6f7" w:history="1">
+      <w:hyperlink r:id="rId281969f66b77ab01c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955969dab7917f756" w:history="1">
+      <w:hyperlink r:id="rId536669f66b77ab079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558969dab7917f7f3" w:history="1">
+      <w:hyperlink r:id="rId324869f66b77ab115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641069dab7917f8c2" w:history="1">
+      <w:hyperlink r:id="rId268969f66b77ab1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680769dab7917f912" w:history="1">
+      <w:hyperlink r:id="rId434069f66b77ab232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888869dab7917f96f" w:history="1">
+      <w:hyperlink r:id="rId738369f66b77ab28d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282969dab7917fac9" w:history="1">
+      <w:hyperlink r:id="rId398169f66b77ab3e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680869dab7917fb0f" w:history="1">
+      <w:hyperlink r:id="rId989169f66b77ab42b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId456669dab7917fe22" w:history="1">
+      <w:hyperlink r:id="rId435269f66b77ab714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354569dab791802db" w:history="1">
+      <w:hyperlink r:id="rId941569f66b77abb9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665669dab7918031b" w:history="1">
+      <w:hyperlink r:id="rId859469f66b77abbdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510669dab791803e9" w:history="1">
+      <w:hyperlink r:id="rId793969f66b77abca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995369dab7918055d" w:history="1">
+      <w:hyperlink r:id="rId882969f66b77abe49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72708426" name="name427369dab79180767" descr="eu_funding_250.png"/>
+            <wp:docPr id="55630094" name="name596369f66b77ac003" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId236069dab79180766" cstate="print"/>
+                    <a:blip r:embed="rId858869f66b77ac002" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16047645">
+  <w:abstractNum w:abstractNumId="92823707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69115139">
+    <w:lvl w:ilvl="0" w:tplc="94257163">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69115139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94257163" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16047644">
+  <w:abstractNum w:abstractNumId="92823706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31334658">
+    <w:lvl w:ilvl="0" w:tplc="43021217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16047644">
-    <w:abstractNumId w:val="16047644"/>
+  <w:num w:numId="92823706">
+    <w:abstractNumId w:val="92823706"/>
   </w:num>
-  <w:num w:numId="16047645">
-    <w:abstractNumId w:val="16047645"/>
+  <w:num w:numId="92823707">
+    <w:abstractNumId w:val="92823707"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId594932188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208250261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848669dab7917c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId218469dab7917c630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId807069dab7917e5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId317969dab7917eec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId153969dab7917f081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId147469dab7917f28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId940069dab7917f2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId182769dab7917f36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId687969dab7917f3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId127569dab7917f455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId738169dab7917f4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId837369dab7917f628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId414269dab7917f66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId435569dab7917f6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId378969dab7917f6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId955969dab7917f756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId558969dab7917f7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId641069dab7917f8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId680769dab7917f912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId888869dab7917f96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId282969dab7917fac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId680869dab7917fb0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId456669dab7917fe22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId354569dab791802db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId665669dab7918031b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId510669dab791803e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId995369dab7918055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId906369dab7917deb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId906369dab7917deb6.jpg"/><Relationship Id="rId236069dab79180766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId236069dab79180766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232053624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466938352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId289469f66b77a7f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId785269f66b77a7fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId230769f66b77aa040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId351669f66b77aa8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId618569f66b77aaa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId903569f66b77aac73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId441669f66b77aace3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId937969f66b77aad51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId226169f66b77aadd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId921569f66b77aae5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId393669f66b77aaedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId919469f66b77aaf5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId705769f66b77aaf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId936669f66b77aafd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId281969f66b77ab01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId536669f66b77ab079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId324869f66b77ab115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId268969f66b77ab1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId434069f66b77ab232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId738369f66b77ab28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId398169f66b77ab3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId989169f66b77ab42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId435269f66b77ab714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId941569f66b77abb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId859469f66b77abbdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId793969f66b77abca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId882969f66b77abe49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId921669f66b77a998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId921669f66b77a998a.jpg"/><Relationship Id="rId858869f66b77ac002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858869f66b77ac002.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>