--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289469f66b77a7f27" w:history="1">
+            <w:hyperlink r:id="rId82326a10f56555672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785269f66b77a7fa1" w:history="1">
+            <w:hyperlink r:id="rId57896a10f565556dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69302429" name="name844969f66b77a998d" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="31591381" name="name14426a10f56556e8a" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId921669f66b77a998a" cstate="print"/>
+                    <a:blip r:embed="rId32096a10f56556e86" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230769f66b77aa040" w:history="1">
+      <w:hyperlink r:id="rId23846a10f565575ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351669f66b77aa8db" w:history="1">
+      <w:hyperlink r:id="rId62896a10f56557ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618569f66b77aaa6e" w:history="1">
+      <w:hyperlink r:id="rId65766a10f56558042" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903569f66b77aac73" w:history="1">
+      <w:hyperlink r:id="rId58296a10f56558250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441669f66b77aace3" w:history="1">
+      <w:hyperlink r:id="rId83146a10f565582c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937969f66b77aad51" w:history="1">
+      <w:hyperlink r:id="rId95456a10f56558332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226169f66b77aadd6" w:history="1">
+      <w:hyperlink r:id="rId82886a10f565583ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921569f66b77aae5e" w:history="1">
+      <w:hyperlink r:id="rId78096a10f5655841f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393669f66b77aaedc" w:history="1">
+      <w:hyperlink r:id="rId42186a10f565584ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919469f66b77aaf5a" w:history="1">
+      <w:hyperlink r:id="rId16536a10f56558528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705769f66b77aaf97" w:history="1">
+      <w:hyperlink r:id="rId81326a10f56558567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936669f66b77aafd9" w:history="1">
+      <w:hyperlink r:id="rId67946a10f565585a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281969f66b77ab01c" w:history="1">
+      <w:hyperlink r:id="rId16406a10f565585eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536669f66b77ab079" w:history="1">
+      <w:hyperlink r:id="rId50236a10f56558648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324869f66b77ab115" w:history="1">
+      <w:hyperlink r:id="rId25716a10f56558755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268969f66b77ab1e1" w:history="1">
+      <w:hyperlink r:id="rId31676a10f56558825" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434069f66b77ab232" w:history="1">
+      <w:hyperlink r:id="rId10296a10f5655888a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738369f66b77ab28d" w:history="1">
+      <w:hyperlink r:id="rId91666a10f565588ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398169f66b77ab3e6" w:history="1">
+      <w:hyperlink r:id="rId63166a10f56558a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989169f66b77ab42b" w:history="1">
+      <w:hyperlink r:id="rId89446a10f56558aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435269f66b77ab714" w:history="1">
+      <w:hyperlink r:id="rId45796a10f56558b57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941569f66b77abb9f" w:history="1">
+      <w:hyperlink r:id="rId79876a10f56559008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859469f66b77abbdd" w:history="1">
+      <w:hyperlink r:id="rId63016a10f56559049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793969f66b77abca7" w:history="1">
+      <w:hyperlink r:id="rId96756a10f56559112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882969f66b77abe49" w:history="1">
+      <w:hyperlink r:id="rId27056a10f5655928f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55630094" name="name596369f66b77ac003" descr="eu_funding_250.png"/>
+            <wp:docPr id="59898730" name="name25706a10f56559319" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId858869f66b77ac002" cstate="print"/>
+                    <a:blip r:embed="rId70426a10f56559318" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92823707">
+  <w:abstractNum w:abstractNumId="34508772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94257163">
+    <w:lvl w:ilvl="0" w:tplc="82992429">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94257163" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82992429" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92823706">
+  <w:abstractNum w:abstractNumId="34508771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43021217">
+    <w:lvl w:ilvl="0" w:tplc="70605688">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92823706">
-    <w:abstractNumId w:val="92823706"/>
+  <w:num w:numId="34508771">
+    <w:abstractNumId w:val="34508771"/>
   </w:num>
-  <w:num w:numId="92823707">
-    <w:abstractNumId w:val="92823707"/>
+  <w:num w:numId="34508772">
+    <w:abstractNumId w:val="34508772"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232053624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466938352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId289469f66b77a7f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId785269f66b77a7fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId230769f66b77aa040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId351669f66b77aa8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId618569f66b77aaa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId903569f66b77aac73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId441669f66b77aace3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId937969f66b77aad51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId226169f66b77aadd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId921569f66b77aae5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId393669f66b77aaedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId919469f66b77aaf5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId705769f66b77aaf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId936669f66b77aafd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId281969f66b77ab01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId536669f66b77ab079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId324869f66b77ab115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId268969f66b77ab1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId434069f66b77ab232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId738369f66b77ab28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId398169f66b77ab3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId989169f66b77ab42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId435269f66b77ab714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId941569f66b77abb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId859469f66b77abbdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId793969f66b77abca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId882969f66b77abe49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId921669f66b77a998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId921669f66b77a998a.jpg"/><Relationship Id="rId858869f66b77ac002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858869f66b77ac002.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450023697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493365039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82326a10f56555672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId57896a10f565556dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId23846a10f565575ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId62896a10f56557ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId65766a10f56558042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId58296a10f56558250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId83146a10f565582c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId95456a10f56558332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId82886a10f565583ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId78096a10f5655841f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId42186a10f565584ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId16536a10f56558528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId81326a10f56558567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId67946a10f565585a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId16406a10f565585eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId50236a10f56558648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId25716a10f56558755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId31676a10f56558825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId10296a10f5655888a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId91666a10f565588ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId63166a10f56558a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId89446a10f56558aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId45796a10f56558b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId79876a10f56559008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId63016a10f56559049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId96756a10f56559112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27056a10f5655928f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId32096a10f56556e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32096a10f56556e86.jpg"/><Relationship Id="rId70426a10f56559318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70426a10f56559318.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>