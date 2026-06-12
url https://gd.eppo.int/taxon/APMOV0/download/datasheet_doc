--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82326a10f56555672" w:history="1">
+            <w:hyperlink r:id="rId88026a2b9ed4c313c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57896a10f565556dd" w:history="1">
+            <w:hyperlink r:id="rId20106a2b9ed4c31ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31591381" name="name14426a10f56556e8a" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="451727" name="name91666a2b9ed4c553f" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32096a10f56556e86" cstate="print"/>
+                    <a:blip r:embed="rId73966a2b9ed4c553c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23846a10f565575ba" w:history="1">
+      <w:hyperlink r:id="rId13606a2b9ed4c5d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62896a10f56557ea0" w:history="1">
+      <w:hyperlink r:id="rId44006a2b9ed4c662f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65766a10f56558042" w:history="1">
+      <w:hyperlink r:id="rId29916a2b9ed4c67dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58296a10f56558250" w:history="1">
+      <w:hyperlink r:id="rId49496a2b9ed4c6a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83146a10f565582c2" w:history="1">
+      <w:hyperlink r:id="rId39696a2b9ed4c6acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95456a10f56558332" w:history="1">
+      <w:hyperlink r:id="rId20286a2b9ed4c6b49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82886a10f565583ae" w:history="1">
+      <w:hyperlink r:id="rId30066a2b9ed4c6e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a10f5655841f" w:history="1">
+      <w:hyperlink r:id="rId94806a2b9ed4c6eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42186a10f565584ac" w:history="1">
+      <w:hyperlink r:id="rId29346a2b9ed4c6f97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16536a10f56558528" w:history="1">
+      <w:hyperlink r:id="rId75406a2b9ed4c705c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81326a10f56558567" w:history="1">
+      <w:hyperlink r:id="rId22086a2b9ed4c70bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67946a10f565585a9" w:history="1">
+      <w:hyperlink r:id="rId15916a2b9ed4c7175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16406a10f565585eb" w:history="1">
+      <w:hyperlink r:id="rId60256a2b9ed4c71e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a10f56558648" w:history="1">
+      <w:hyperlink r:id="rId11866a2b9ed4c72c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25716a10f56558755" w:history="1">
+      <w:hyperlink r:id="rId12296a2b9ed4c73a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31676a10f56558825" w:history="1">
+      <w:hyperlink r:id="rId15496a2b9ed4c74ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10296a10f5655888a" w:history="1">
+      <w:hyperlink r:id="rId23946a2b9ed4c7501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a10f565588ea" w:history="1">
+      <w:hyperlink r:id="rId39976a2b9ed4c7560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63166a10f56558a4f" w:history="1">
+      <w:hyperlink r:id="rId18046a2b9ed4c7a2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89446a10f56558aa4" w:history="1">
+      <w:hyperlink r:id="rId96736a2b9ed4c7a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45796a10f56558b57" w:history="1">
+      <w:hyperlink r:id="rId79766a2b9ed4c7b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79876a10f56559008" w:history="1">
+      <w:hyperlink r:id="rId26916a2b9ed4c7ffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63016a10f56559049" w:history="1">
+      <w:hyperlink r:id="rId90416a2b9ed4c803c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a10f56559112" w:history="1">
+      <w:hyperlink r:id="rId43846a2b9ed4c8110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27056a10f5655928f" w:history="1">
+      <w:hyperlink r:id="rId15746a2b9ed4c829d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59898730" name="name25706a10f56559319" descr="eu_funding_250.png"/>
+            <wp:docPr id="82445264" name="name65406a2b9ed4c834f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70426a10f56559318" cstate="print"/>
+                    <a:blip r:embed="rId37146a2b9ed4c834e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34508772">
+  <w:abstractNum w:abstractNumId="84466105">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82992429">
+    <w:lvl w:ilvl="0" w:tplc="93872680">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82992429" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93872680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34508771">
+  <w:abstractNum w:abstractNumId="84466104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70605688">
+    <w:lvl w:ilvl="0" w:tplc="11551060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34508771">
-    <w:abstractNumId w:val="34508771"/>
+  <w:num w:numId="84466104">
+    <w:abstractNumId w:val="84466104"/>
   </w:num>
-  <w:num w:numId="34508772">
-    <w:abstractNumId w:val="34508772"/>
+  <w:num w:numId="84466105">
+    <w:abstractNumId w:val="84466105"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450023697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493365039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82326a10f56555672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId57896a10f565556dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId23846a10f565575ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId62896a10f56557ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId65766a10f56558042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId58296a10f56558250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId83146a10f565582c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId95456a10f56558332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId82886a10f565583ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId78096a10f5655841f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId42186a10f565584ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId16536a10f56558528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId81326a10f56558567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId67946a10f565585a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId16406a10f565585eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId50236a10f56558648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId25716a10f56558755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId31676a10f56558825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId10296a10f5655888a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId91666a10f565588ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId63166a10f56558a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId89446a10f56558aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId45796a10f56558b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId79876a10f56559008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId63016a10f56559049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId96756a10f56559112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27056a10f5655928f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId32096a10f56556e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32096a10f56556e86.jpg"/><Relationship Id="rId70426a10f56559318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70426a10f56559318.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138381130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446541477" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88026a2b9ed4c313c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId20106a2b9ed4c31ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId13606a2b9ed4c5d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId44006a2b9ed4c662f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId29916a2b9ed4c67dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId49496a2b9ed4c6a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId39696a2b9ed4c6acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId20286a2b9ed4c6b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId30066a2b9ed4c6e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId94806a2b9ed4c6eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId29346a2b9ed4c6f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId75406a2b9ed4c705c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId22086a2b9ed4c70bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId15916a2b9ed4c7175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId60256a2b9ed4c71e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId11866a2b9ed4c72c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId12296a2b9ed4c73a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId15496a2b9ed4c74ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId23946a2b9ed4c7501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId39976a2b9ed4c7560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId18046a2b9ed4c7a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96736a2b9ed4c7a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId79766a2b9ed4c7b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId26916a2b9ed4c7ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId90416a2b9ed4c803c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId43846a2b9ed4c8110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15746a2b9ed4c829d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId73966a2b9ed4c553c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73966a2b9ed4c553c.jpg"/><Relationship Id="rId37146a2b9ed4c834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37146a2b9ed4c834e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>