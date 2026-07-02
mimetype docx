--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88026a2b9ed4c313c" w:history="1">
+            <w:hyperlink r:id="rId82786a462984401f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20106a2b9ed4c31ea" w:history="1">
+            <w:hyperlink r:id="rId73776a46298440268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="451727" name="name91666a2b9ed4c553f" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="59207402" name="name38336a4629844198d" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73966a2b9ed4c553c" cstate="print"/>
+                    <a:blip r:embed="rId11896a46298441989" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13606a2b9ed4c5d4c" w:history="1">
+      <w:hyperlink r:id="rId11146a46298442117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44006a2b9ed4c662f" w:history="1">
+      <w:hyperlink r:id="rId40426a46298442b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29916a2b9ed4c67dd" w:history="1">
+      <w:hyperlink r:id="rId33416a46298442d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49496a2b9ed4c6a08" w:history="1">
+      <w:hyperlink r:id="rId32416a46298442f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39696a2b9ed4c6acf" w:history="1">
+      <w:hyperlink r:id="rId46666a46298442fd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20286a2b9ed4c6b49" w:history="1">
+      <w:hyperlink r:id="rId94876a46298443048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30066a2b9ed4c6e2a" w:history="1">
+      <w:hyperlink r:id="rId31086a462984430da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806a2b9ed4c6eb7" w:history="1">
+      <w:hyperlink r:id="rId95856a4629844315c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29346a2b9ed4c6f97" w:history="1">
+      <w:hyperlink r:id="rId27416a462984431f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a2b9ed4c705c" w:history="1">
+      <w:hyperlink r:id="rId40476a46298443290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22086a2b9ed4c70bc" w:history="1">
+      <w:hyperlink r:id="rId18866a462984432d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15916a2b9ed4c7175" w:history="1">
+      <w:hyperlink r:id="rId66566a46298443314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256a2b9ed4c71e3" w:history="1">
+      <w:hyperlink r:id="rId49846a4629844335e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11866a2b9ed4c72c8" w:history="1">
+      <w:hyperlink r:id="rId44106a462984433c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12296a2b9ed4c73a0" w:history="1">
+      <w:hyperlink r:id="rId32126a46298443460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15496a2b9ed4c74ac" w:history="1">
+      <w:hyperlink r:id="rId10386a4629844353d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23946a2b9ed4c7501" w:history="1">
+      <w:hyperlink r:id="rId32426a462984435ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39976a2b9ed4c7560" w:history="1">
+      <w:hyperlink r:id="rId95246a46298443646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18046a2b9ed4c7a2e" w:history="1">
+      <w:hyperlink r:id="rId48666a462984437af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96736a2b9ed4c7a83" w:history="1">
+      <w:hyperlink r:id="rId64226a462984437f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79766a2b9ed4c7b3e" w:history="1">
+      <w:hyperlink r:id="rId61616a462984438b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26916a2b9ed4c7ffb" w:history="1">
+      <w:hyperlink r:id="rId81196a46298443d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90416a2b9ed4c803c" w:history="1">
+      <w:hyperlink r:id="rId98046a46298443db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43846a2b9ed4c8110" w:history="1">
+      <w:hyperlink r:id="rId72806a46298443e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a2b9ed4c829d" w:history="1">
+      <w:hyperlink r:id="rId81986a46298443fee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82445264" name="name65406a2b9ed4c834f" descr="eu_funding_250.png"/>
+            <wp:docPr id="4616918" name="name71576a4629844409b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37146a2b9ed4c834e" cstate="print"/>
+                    <a:blip r:embed="rId53966a4629844409a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84466105">
+  <w:abstractNum w:abstractNumId="22178195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93872680">
+    <w:lvl w:ilvl="0" w:tplc="56801988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93872680" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56801988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84466104">
+  <w:abstractNum w:abstractNumId="22178194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11551060">
+    <w:lvl w:ilvl="0" w:tplc="94676631">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84466104">
-    <w:abstractNumId w:val="84466104"/>
+  <w:num w:numId="22178194">
+    <w:abstractNumId w:val="22178194"/>
   </w:num>
-  <w:num w:numId="84466105">
-    <w:abstractNumId w:val="84466105"/>
+  <w:num w:numId="22178195">
+    <w:abstractNumId w:val="22178195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138381130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446541477" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88026a2b9ed4c313c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId20106a2b9ed4c31ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId13606a2b9ed4c5d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId44006a2b9ed4c662f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId29916a2b9ed4c67dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId49496a2b9ed4c6a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId39696a2b9ed4c6acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId20286a2b9ed4c6b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId30066a2b9ed4c6e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId94806a2b9ed4c6eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId29346a2b9ed4c6f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId75406a2b9ed4c705c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId22086a2b9ed4c70bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId15916a2b9ed4c7175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId60256a2b9ed4c71e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId11866a2b9ed4c72c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId12296a2b9ed4c73a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId15496a2b9ed4c74ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId23946a2b9ed4c7501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId39976a2b9ed4c7560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId18046a2b9ed4c7a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96736a2b9ed4c7a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId79766a2b9ed4c7b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId26916a2b9ed4c7ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId90416a2b9ed4c803c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId43846a2b9ed4c8110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15746a2b9ed4c829d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId73966a2b9ed4c553c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73966a2b9ed4c553c.jpg"/><Relationship Id="rId37146a2b9ed4c834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37146a2b9ed4c834e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246420346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656867790" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82786a462984401f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId73776a46298440268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId11146a46298442117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId40426a46298442b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId33416a46298442d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId32416a46298442f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId46666a46298442fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId94876a46298443048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId31086a462984430da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId95856a4629844315c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId27416a462984431f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId40476a46298443290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId18866a462984432d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId66566a46298443314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId49846a4629844335e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId44106a462984433c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId32126a46298443460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId10386a4629844353d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId32426a462984435ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId95246a46298443646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId48666a462984437af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId64226a462984437f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId61616a462984438b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId81196a46298443d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId98046a46298443db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId72806a46298443e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81986a46298443fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId11896a46298441989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11896a46298441989.jpg"/><Relationship Id="rId53966a4629844409a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53966a4629844409a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>