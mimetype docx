--- v12 (2026-07-02)
+++ v13 (2026-07-02)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82786a462984401f1" w:history="1">
+            <w:hyperlink r:id="rId76106a463aaf8e967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73776a46298440268" w:history="1">
+            <w:hyperlink r:id="rId80036a463aaf8e9d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59207402" name="name38336a4629844198d" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="19127870" name="name61596a463aaf8fe15" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11896a46298441989" cstate="print"/>
+                    <a:blip r:embed="rId42606a463aaf8fe13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11146a46298442117" w:history="1">
+      <w:hyperlink r:id="rId75756a463aaf904d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40426a46298442b54" w:history="1">
+      <w:hyperlink r:id="rId70356a463aaf90d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33416a46298442d1d" w:history="1">
+      <w:hyperlink r:id="rId28446a463aaf90ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32416a46298442f64" w:history="1">
+      <w:hyperlink r:id="rId69786a463aaf91102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46666a46298442fd5" w:history="1">
+      <w:hyperlink r:id="rId73306a463aaf91172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94876a46298443048" w:history="1">
+      <w:hyperlink r:id="rId61436a463aaf911e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31086a462984430da" w:history="1">
+      <w:hyperlink r:id="rId96886a463aaf9125e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95856a4629844315c" w:history="1">
+      <w:hyperlink r:id="rId88176a463aaf912ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27416a462984431f2" w:history="1">
+      <w:hyperlink r:id="rId77226a463aaf91348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40476a46298443290" w:history="1">
+      <w:hyperlink r:id="rId82166a463aaf913c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866a462984432d0" w:history="1">
+      <w:hyperlink r:id="rId90626a463aaf913ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66566a46298443314" w:history="1">
+      <w:hyperlink r:id="rId81316a463aaf9143f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49846a4629844335e" w:history="1">
+      <w:hyperlink r:id="rId17156a463aaf91480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106a462984433c4" w:history="1">
+      <w:hyperlink r:id="rId74906a463aaf914dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32126a46298443460" w:history="1">
+      <w:hyperlink r:id="rId39056a463aaf91576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10386a4629844353d" w:history="1">
+      <w:hyperlink r:id="rId17386a463aaf9164d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a462984435ad" w:history="1">
+      <w:hyperlink r:id="rId45026a463aaf9169e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95246a46298443646" w:history="1">
+      <w:hyperlink r:id="rId56686a463aaf916fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48666a462984437af" w:history="1">
+      <w:hyperlink r:id="rId35566a463aaf91869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64226a462984437f4" w:history="1">
+      <w:hyperlink r:id="rId57226a463aaf918af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61616a462984438b7" w:history="1">
+      <w:hyperlink r:id="rId82666a463aaf9195f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81196a46298443d6e" w:history="1">
+      <w:hyperlink r:id="rId32936a463aaf91dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98046a46298443db2" w:history="1">
+      <w:hyperlink r:id="rId93596a463aaf91e0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72806a46298443e78" w:history="1">
+      <w:hyperlink r:id="rId28266a463aaf91ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81986a46298443fee" w:history="1">
+      <w:hyperlink r:id="rId36636a463aaf9203b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4616918" name="name71576a4629844409b" descr="eu_funding_250.png"/>
+            <wp:docPr id="22116321" name="name96646a463aaf920ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53966a4629844409a" cstate="print"/>
+                    <a:blip r:embed="rId32576a463aaf920ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22178195">
+  <w:abstractNum w:abstractNumId="68135246">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56801988">
+    <w:lvl w:ilvl="0" w:tplc="36276627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56801988" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36276627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22178194">
+  <w:abstractNum w:abstractNumId="68135245">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94676631">
+    <w:lvl w:ilvl="0" w:tplc="85452012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22178194">
-    <w:abstractNumId w:val="22178194"/>
+  <w:num w:numId="68135245">
+    <w:abstractNumId w:val="68135245"/>
   </w:num>
-  <w:num w:numId="22178195">
-    <w:abstractNumId w:val="22178195"/>
+  <w:num w:numId="68135246">
+    <w:abstractNumId w:val="68135246"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246420346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656867790" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82786a462984401f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId73776a46298440268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId11146a46298442117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId40426a46298442b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId33416a46298442d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId32416a46298442f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId46666a46298442fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId94876a46298443048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId31086a462984430da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId95856a4629844315c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId27416a462984431f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId40476a46298443290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId18866a462984432d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId66566a46298443314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId49846a4629844335e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId44106a462984433c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId32126a46298443460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId10386a4629844353d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId32426a462984435ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId95246a46298443646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId48666a462984437af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId64226a462984437f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId61616a462984438b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId81196a46298443d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId98046a46298443db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId72806a46298443e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81986a46298443fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId11896a46298441989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11896a46298441989.jpg"/><Relationship Id="rId53966a4629844409a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53966a4629844409a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172445571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941870757" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76106a463aaf8e967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId80036a463aaf8e9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId75756a463aaf904d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId70356a463aaf90d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId28446a463aaf90ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId69786a463aaf91102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId73306a463aaf91172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId61436a463aaf911e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId96886a463aaf9125e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId88176a463aaf912ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId77226a463aaf91348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId82166a463aaf913c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId90626a463aaf913ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId81316a463aaf9143f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId17156a463aaf91480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId74906a463aaf914dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId39056a463aaf91576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId17386a463aaf9164d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId45026a463aaf9169e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId56686a463aaf916fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId35566a463aaf91869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId57226a463aaf918af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId82666a463aaf9195f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId32936a463aaf91dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId93596a463aaf91e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId28266a463aaf91ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36636a463aaf9203b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId42606a463aaf8fe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42606a463aaf8fe13.jpg"/><Relationship Id="rId32576a463aaf920ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32576a463aaf920ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>