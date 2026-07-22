--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76106a463aaf8e967" w:history="1">
+            <w:hyperlink r:id="rId93666a60ba1e74850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80036a463aaf8e9d0" w:history="1">
+            <w:hyperlink r:id="rId61336a60ba1e748bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19127870" name="name61596a463aaf8fe15" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="40477304" name="name59176a60ba1e75d1f" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42606a463aaf8fe13" cstate="print"/>
+                    <a:blip r:embed="rId76486a60ba1e75d1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75756a463aaf904d1" w:history="1">
+      <w:hyperlink r:id="rId40476a60ba1e76454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70356a463aaf90d5c" w:history="1">
+      <w:hyperlink r:id="rId70276a60ba1e76cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28446a463aaf90ef2" w:history="1">
+      <w:hyperlink r:id="rId72176a60ba1e76e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69786a463aaf91102" w:history="1">
+      <w:hyperlink r:id="rId99846a60ba1e77210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73306a463aaf91172" w:history="1">
+      <w:hyperlink r:id="rId91366a60ba1e77288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a463aaf911e3" w:history="1">
+      <w:hyperlink r:id="rId17846a60ba1e772fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96886a463aaf9125e" w:history="1">
+      <w:hyperlink r:id="rId17616a60ba1e77379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88176a463aaf912ce" w:history="1">
+      <w:hyperlink r:id="rId68646a60ba1e773eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77226a463aaf91348" w:history="1">
+      <w:hyperlink r:id="rId13196a60ba1e77468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82166a463aaf913c1" w:history="1">
+      <w:hyperlink r:id="rId84926a60ba1e774e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90626a463aaf913ff" w:history="1">
+      <w:hyperlink r:id="rId78936a60ba1e77522" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81316a463aaf9143f" w:history="1">
+      <w:hyperlink r:id="rId47576a60ba1e77564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17156a463aaf91480" w:history="1">
+      <w:hyperlink r:id="rId20006a60ba1e775a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74906a463aaf914dc" w:history="1">
+      <w:hyperlink r:id="rId67356a60ba1e77603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39056a463aaf91576" w:history="1">
+      <w:hyperlink r:id="rId15766a60ba1e7769f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17386a463aaf9164d" w:history="1">
+      <w:hyperlink r:id="rId44106a60ba1e77771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45026a463aaf9169e" w:history="1">
+      <w:hyperlink r:id="rId43856a60ba1e777c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56686a463aaf916fb" w:history="1">
+      <w:hyperlink r:id="rId16046a60ba1e77826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a463aaf91869" w:history="1">
+      <w:hyperlink r:id="rId97756a60ba1e77982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57226a463aaf918af" w:history="1">
+      <w:hyperlink r:id="rId14506a60ba1e779c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82666a463aaf9195f" w:history="1">
+      <w:hyperlink r:id="rId15666a60ba1e77df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32936a463aaf91dd0" w:history="1">
+      <w:hyperlink r:id="rId34106a60ba1e784c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93596a463aaf91e0e" w:history="1">
+      <w:hyperlink r:id="rId20586a60ba1e7850a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28266a463aaf91ecf" w:history="1">
+      <w:hyperlink r:id="rId19276a60ba1e78612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36636a463aaf9203b" w:history="1">
+      <w:hyperlink r:id="rId97776a60ba1e787c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22116321" name="name96646a463aaf920ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="63565212" name="name30676a60ba1e78890" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32576a463aaf920ed" cstate="print"/>
+                    <a:blip r:embed="rId12846a60ba1e7888f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68135246">
+  <w:abstractNum w:abstractNumId="26228585">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36276627">
+    <w:lvl w:ilvl="0" w:tplc="82679249">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36276627" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82679249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68135245">
+  <w:abstractNum w:abstractNumId="26228584">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85452012">
+    <w:lvl w:ilvl="0" w:tplc="51786444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68135245">
-    <w:abstractNumId w:val="68135245"/>
+  <w:num w:numId="26228584">
+    <w:abstractNumId w:val="26228584"/>
   </w:num>
-  <w:num w:numId="68135246">
-    <w:abstractNumId w:val="68135246"/>
+  <w:num w:numId="26228585">
+    <w:abstractNumId w:val="26228585"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172445571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941870757" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76106a463aaf8e967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId80036a463aaf8e9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId75756a463aaf904d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId70356a463aaf90d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId28446a463aaf90ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId69786a463aaf91102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId73306a463aaf91172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId61436a463aaf911e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId96886a463aaf9125e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId88176a463aaf912ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId77226a463aaf91348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId82166a463aaf913c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId90626a463aaf913ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId81316a463aaf9143f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId17156a463aaf91480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId74906a463aaf914dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId39056a463aaf91576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId17386a463aaf9164d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId45026a463aaf9169e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId56686a463aaf916fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId35566a463aaf91869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId57226a463aaf918af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId82666a463aaf9195f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId32936a463aaf91dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId93596a463aaf91e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId28266a463aaf91ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36636a463aaf9203b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId42606a463aaf8fe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42606a463aaf8fe13.jpg"/><Relationship Id="rId32576a463aaf920ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32576a463aaf920ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678667200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224807104" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93666a60ba1e74850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId61336a60ba1e748bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId40476a60ba1e76454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId70276a60ba1e76cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId72176a60ba1e76e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId99846a60ba1e77210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId91366a60ba1e77288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId17846a60ba1e772fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId17616a60ba1e77379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId68646a60ba1e773eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId13196a60ba1e77468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId84926a60ba1e774e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId78936a60ba1e77522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId47576a60ba1e77564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId20006a60ba1e775a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId67356a60ba1e77603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId15766a60ba1e7769f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId44106a60ba1e77771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId43856a60ba1e777c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId16046a60ba1e77826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId97756a60ba1e77982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId14506a60ba1e779c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId15666a60ba1e77df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId34106a60ba1e784c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId20586a60ba1e7850a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId19276a60ba1e78612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97776a60ba1e787c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId76486a60ba1e75d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76486a60ba1e75d1b.jpg"/><Relationship Id="rId12846a60ba1e7888f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12846a60ba1e7888f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>