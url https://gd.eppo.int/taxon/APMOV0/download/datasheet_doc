--- v14 (2026-07-22)
+++ v15 (2026-07-22)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93666a60ba1e74850" w:history="1">
+            <w:hyperlink r:id="rId47196a60c3e4d184d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61336a60ba1e748bb" w:history="1">
+            <w:hyperlink r:id="rId37796a60c3e4d18b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40477304" name="name59176a60ba1e75d1f" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="35619030" name="name96276a60c3e4d3066" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76486a60ba1e75d1b" cstate="print"/>
+                    <a:blip r:embed="rId46006a60c3e4d3062" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40476a60ba1e76454" w:history="1">
+      <w:hyperlink r:id="rId94806a60c3e4d377e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a60ba1e76cec" w:history="1">
+      <w:hyperlink r:id="rId33136a60c3e4d4038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72176a60ba1e76e83" w:history="1">
+      <w:hyperlink r:id="rId37446a60c3e4d41df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99846a60ba1e77210" w:history="1">
+      <w:hyperlink r:id="rId58706a60c3e4d43e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366a60ba1e77288" w:history="1">
+      <w:hyperlink r:id="rId61606a60c3e4d445b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17846a60ba1e772fb" w:history="1">
+      <w:hyperlink r:id="rId26506a60c3e4d44cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17616a60ba1e77379" w:history="1">
+      <w:hyperlink r:id="rId38456a60c3e4d4557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68646a60ba1e773eb" w:history="1">
+      <w:hyperlink r:id="rId77056a60c3e4d45cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a60ba1e77468" w:history="1">
+      <w:hyperlink r:id="rId64876a60c3e4d4649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84926a60ba1e774e4" w:history="1">
+      <w:hyperlink r:id="rId49776a60c3e4d46c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78936a60ba1e77522" w:history="1">
+      <w:hyperlink r:id="rId81296a60c3e4d4704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47576a60ba1e77564" w:history="1">
+      <w:hyperlink r:id="rId27366a60c3e4d4746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20006a60ba1e775a5" w:history="1">
+      <w:hyperlink r:id="rId79606a60c3e4d4788" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a60ba1e77603" w:history="1">
+      <w:hyperlink r:id="rId61436a60c3e4d47e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15766a60ba1e7769f" w:history="1">
+      <w:hyperlink r:id="rId53516a60c3e4d4883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106a60ba1e77771" w:history="1">
+      <w:hyperlink r:id="rId43826a60c3e4d494f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856a60ba1e777c7" w:history="1">
+      <w:hyperlink r:id="rId34816a60c3e4d49a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16046a60ba1e77826" w:history="1">
+      <w:hyperlink r:id="rId41016a60c3e4d49fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97756a60ba1e77982" w:history="1">
+      <w:hyperlink r:id="rId31906a60c3e4d4b57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14506a60ba1e779c8" w:history="1">
+      <w:hyperlink r:id="rId60306a60c3e4d4b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15666a60ba1e77df9" w:history="1">
+      <w:hyperlink r:id="rId59986a60c3e4d4c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34106a60ba1e784c6" w:history="1">
+      <w:hyperlink r:id="rId63236a60c3e4d50ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20586a60ba1e7850a" w:history="1">
+      <w:hyperlink r:id="rId37476a60c3e4d512b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19276a60ba1e78612" w:history="1">
+      <w:hyperlink r:id="rId51976a60c3e4d51f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97776a60ba1e787c4" w:history="1">
+      <w:hyperlink r:id="rId15656a60c3e4d5368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63565212" name="name30676a60ba1e78890" descr="eu_funding_250.png"/>
+            <wp:docPr id="9450680" name="name41426a60c3e4d53f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12846a60ba1e7888f" cstate="print"/>
+                    <a:blip r:embed="rId34276a60c3e4d53f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26228585">
+  <w:abstractNum w:abstractNumId="44167291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82679249">
+    <w:lvl w:ilvl="0" w:tplc="94409293">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82679249" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94409293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26228584">
+  <w:abstractNum w:abstractNumId="44167290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51786444">
+    <w:lvl w:ilvl="0" w:tplc="23612117">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26228584">
-    <w:abstractNumId w:val="26228584"/>
+  <w:num w:numId="44167290">
+    <w:abstractNumId w:val="44167290"/>
   </w:num>
-  <w:num w:numId="26228585">
-    <w:abstractNumId w:val="26228585"/>
+  <w:num w:numId="44167291">
+    <w:abstractNumId w:val="44167291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678667200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224807104" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93666a60ba1e74850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId61336a60ba1e748bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId40476a60ba1e76454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId70276a60ba1e76cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId72176a60ba1e76e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId99846a60ba1e77210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId91366a60ba1e77288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId17846a60ba1e772fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId17616a60ba1e77379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId68646a60ba1e773eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId13196a60ba1e77468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId84926a60ba1e774e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId78936a60ba1e77522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId47576a60ba1e77564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId20006a60ba1e775a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId67356a60ba1e77603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId15766a60ba1e7769f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId44106a60ba1e77771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId43856a60ba1e777c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId16046a60ba1e77826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId97756a60ba1e77982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId14506a60ba1e779c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId15666a60ba1e77df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId34106a60ba1e784c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId20586a60ba1e7850a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId19276a60ba1e78612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97776a60ba1e787c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId76486a60ba1e75d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76486a60ba1e75d1b.jpg"/><Relationship Id="rId12846a60ba1e7888f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12846a60ba1e7888f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894447391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456541271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47196a60c3e4d184d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId37796a60c3e4d18b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId94806a60c3e4d377e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId33136a60c3e4d4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId37446a60c3e4d41df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId58706a60c3e4d43e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId61606a60c3e4d445b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId26506a60c3e4d44cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId38456a60c3e4d4557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId77056a60c3e4d45cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId64876a60c3e4d4649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId49776a60c3e4d46c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId81296a60c3e4d4704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId27366a60c3e4d4746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId79606a60c3e4d4788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId61436a60c3e4d47e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId53516a60c3e4d4883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId43826a60c3e4d494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId34816a60c3e4d49a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId41016a60c3e4d49fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId31906a60c3e4d4b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId60306a60c3e4d4b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId59986a60c3e4d4c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId63236a60c3e4d50ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId37476a60c3e4d512b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId51976a60c3e4d51f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15656a60c3e4d5368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId46006a60c3e4d3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46006a60c3e4d3062.jpg"/><Relationship Id="rId34276a60c3e4d53f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34276a60c3e4d53f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>