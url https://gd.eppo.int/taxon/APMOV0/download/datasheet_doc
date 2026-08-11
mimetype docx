--- v15 (2026-07-22)
+++ v16 (2026-08-11)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47196a60c3e4d184d" w:history="1">
+            <w:hyperlink r:id="rId88896a7b396c302ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37796a60c3e4d18b8" w:history="1">
+            <w:hyperlink r:id="rId77466a7b396c30355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35619030" name="name96276a60c3e4d3066" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="65173229" name="name53626a7b396c319b5" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46006a60c3e4d3062" cstate="print"/>
+                    <a:blip r:embed="rId69286a7b396c319b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806a60c3e4d377e" w:history="1">
+      <w:hyperlink r:id="rId56796a7b396c322bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33136a60c3e4d4038" w:history="1">
+      <w:hyperlink r:id="rId89116a7b396c32b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37446a60c3e4d41df" w:history="1">
+      <w:hyperlink r:id="rId59776a7b396c32d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58706a60c3e4d43e9" w:history="1">
+      <w:hyperlink r:id="rId77196a7b396c32f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606a60c3e4d445b" w:history="1">
+      <w:hyperlink r:id="rId73946a7b396c32fb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26506a60c3e4d44cc" w:history="1">
+      <w:hyperlink r:id="rId70366a7b396c33025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38456a60c3e4d4557" w:history="1">
+      <w:hyperlink r:id="rId90476a7b396c330a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77056a60c3e4d45cc" w:history="1">
+      <w:hyperlink r:id="rId40066a7b396c33119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64876a60c3e4d4649" w:history="1">
+      <w:hyperlink r:id="rId66946a7b396c33196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49776a60c3e4d46c6" w:history="1">
+      <w:hyperlink r:id="rId86376a7b396c33213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81296a60c3e4d4704" w:history="1">
+      <w:hyperlink r:id="rId17116a7b396c33252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27366a60c3e4d4746" w:history="1">
+      <w:hyperlink r:id="rId47796a7b396c332a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79606a60c3e4d4788" w:history="1">
+      <w:hyperlink r:id="rId48806a7b396c332e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a60c3e4d47e6" w:history="1">
+      <w:hyperlink r:id="rId33386a7b396c33341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53516a60c3e4d4883" w:history="1">
+      <w:hyperlink r:id="rId21446a7b396c333df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826a60c3e4d494f" w:history="1">
+      <w:hyperlink r:id="rId48526a7b396c334b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34816a60c3e4d49a0" w:history="1">
+      <w:hyperlink r:id="rId52256a7b396c33508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41016a60c3e4d49fd" w:history="1">
+      <w:hyperlink r:id="rId85406a7b396c33567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31906a60c3e4d4b57" w:history="1">
+      <w:hyperlink r:id="rId14256a7b396c336c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60306a60c3e4d4b9b" w:history="1">
+      <w:hyperlink r:id="rId33426a7b396c3370a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59986a60c3e4d4c4b" w:history="1">
+      <w:hyperlink r:id="rId16596a7b396c337bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63236a60c3e4d50ea" w:history="1">
+      <w:hyperlink r:id="rId82156a7b396c33c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37476a60c3e4d512b" w:history="1">
+      <w:hyperlink r:id="rId71496a7b396c33cad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51976a60c3e4d51f4" w:history="1">
+      <w:hyperlink r:id="rId34466a7b396c33d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15656a60c3e4d5368" w:history="1">
+      <w:hyperlink r:id="rId59856a7b396c33f14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9450680" name="name41426a60c3e4d53f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="9614515" name="name11366a7b396c33ffa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34276a60c3e4d53f0" cstate="print"/>
+                    <a:blip r:embed="rId74746a7b396c33ff9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44167291">
+  <w:abstractNum w:abstractNumId="55856466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94409293">
+    <w:lvl w:ilvl="0" w:tplc="58797829">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94409293" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58797829" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44167290">
+  <w:abstractNum w:abstractNumId="55856465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23612117">
+    <w:lvl w:ilvl="0" w:tplc="50395904">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44167290">
-    <w:abstractNumId w:val="44167290"/>
+  <w:num w:numId="55856465">
+    <w:abstractNumId w:val="55856465"/>
   </w:num>
-  <w:num w:numId="44167291">
-    <w:abstractNumId w:val="44167291"/>
+  <w:num w:numId="55856466">
+    <w:abstractNumId w:val="55856466"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894447391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456541271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47196a60c3e4d184d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId37796a60c3e4d18b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId94806a60c3e4d377e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId33136a60c3e4d4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId37446a60c3e4d41df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId58706a60c3e4d43e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId61606a60c3e4d445b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId26506a60c3e4d44cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId38456a60c3e4d4557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId77056a60c3e4d45cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId64876a60c3e4d4649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId49776a60c3e4d46c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId81296a60c3e4d4704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId27366a60c3e4d4746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId79606a60c3e4d4788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId61436a60c3e4d47e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId53516a60c3e4d4883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId43826a60c3e4d494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId34816a60c3e4d49a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId41016a60c3e4d49fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId31906a60c3e4d4b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId60306a60c3e4d4b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId59986a60c3e4d4c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId63236a60c3e4d50ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId37476a60c3e4d512b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId51976a60c3e4d51f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15656a60c3e4d5368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId46006a60c3e4d3062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46006a60c3e4d3062.jpg"/><Relationship Id="rId34276a60c3e4d53f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34276a60c3e4d53f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845742312" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434102535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88896a7b396c302ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId77466a7b396c30355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId56796a7b396c322bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId89116a7b396c32b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId59776a7b396c32d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId77196a7b396c32f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId73946a7b396c32fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId70366a7b396c33025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId90476a7b396c330a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId40066a7b396c33119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId66946a7b396c33196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId86376a7b396c33213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId17116a7b396c33252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId47796a7b396c332a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId48806a7b396c332e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId33386a7b396c33341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId21446a7b396c333df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId48526a7b396c334b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId52256a7b396c33508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId85406a7b396c33567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId14256a7b396c336c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId33426a7b396c3370a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId16596a7b396c337bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId82156a7b396c33c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId71496a7b396c33cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId34466a7b396c33d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59856a7b396c33f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId69286a7b396c319b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69286a7b396c319b2.jpg"/><Relationship Id="rId74746a7b396c33ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74746a7b396c33ff9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>