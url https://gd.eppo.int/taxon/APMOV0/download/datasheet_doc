--- v16 (2026-08-11)
+++ v17 (2026-08-31)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88896a7b396c302ea" w:history="1">
+            <w:hyperlink r:id="rId63146a95bb0beedfe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77466a7b396c30355" w:history="1">
+            <w:hyperlink r:id="rId42176a95bb0beee6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65173229" name="name53626a7b396c319b5" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="28300227" name="name10506a95bb0bf073e" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69286a7b396c319b2" cstate="print"/>
+                    <a:blip r:embed="rId11836a95bb0bf073c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56796a7b396c322bf" w:history="1">
+      <w:hyperlink r:id="rId16156a95bb0bf0ea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89116a7b396c32b78" w:history="1">
+      <w:hyperlink r:id="rId37916a95bb0bf1881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59776a7b396c32d2c" w:history="1">
+      <w:hyperlink r:id="rId81616a95bb0bf1a4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77196a7b396c32f3d" w:history="1">
+      <w:hyperlink r:id="rId94286a95bb0bf1f17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73946a7b396c32fb1" w:history="1">
+      <w:hyperlink r:id="rId25086a95bb0bf1fce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70366a7b396c33025" w:history="1">
+      <w:hyperlink r:id="rId11016a95bb0bf2051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90476a7b396c330a4" w:history="1">
+      <w:hyperlink r:id="rId64256a95bb0bf20eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40066a7b396c33119" w:history="1">
+      <w:hyperlink r:id="rId89376a95bb0bf2166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a7b396c33196" w:history="1">
+      <w:hyperlink r:id="rId47026a95bb0bf21e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86376a7b396c33213" w:history="1">
+      <w:hyperlink r:id="rId21516a95bb0bf22a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17116a7b396c33252" w:history="1">
+      <w:hyperlink r:id="rId43166a95bb0bf23e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47796a7b396c332a0" w:history="1">
+      <w:hyperlink r:id="rId83876a95bb0bf242b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48806a7b396c332e2" w:history="1">
+      <w:hyperlink r:id="rId28566a95bb0bf2474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33386a7b396c33341" w:history="1">
+      <w:hyperlink r:id="rId71296a95bb0bf24d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21446a7b396c333df" w:history="1">
+      <w:hyperlink r:id="rId88706a95bb0bf257b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48526a7b396c334b6" w:history="1">
+      <w:hyperlink r:id="rId96096a95bb0bf2651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52256a7b396c33508" w:history="1">
+      <w:hyperlink r:id="rId42866a95bb0bf26ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406a7b396c33567" w:history="1">
+      <w:hyperlink r:id="rId87576a95bb0bf270e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14256a7b396c336c5" w:history="1">
+      <w:hyperlink r:id="rId56726a95bb0bf2878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33426a7b396c3370a" w:history="1">
+      <w:hyperlink r:id="rId96956a95bb0bf28be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16596a7b396c337bb" w:history="1">
+      <w:hyperlink r:id="rId60186a95bb0bf2979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82156a7b396c33c6d" w:history="1">
+      <w:hyperlink r:id="rId62516a95bb0bf2e17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71496a7b396c33cad" w:history="1">
+      <w:hyperlink r:id="rId32116a95bb0bf2e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34466a7b396c33d90" w:history="1">
+      <w:hyperlink r:id="rId10356a95bb0bf2f38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59856a7b396c33f14" w:history="1">
+      <w:hyperlink r:id="rId20056a95bb0bf30b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9614515" name="name11366a7b396c33ffa" descr="eu_funding_250.png"/>
+            <wp:docPr id="36072155" name="name24166a95bb0bf3153" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74746a7b396c33ff9" cstate="print"/>
+                    <a:blip r:embed="rId66896a95bb0bf3152" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55856466">
+  <w:abstractNum w:abstractNumId="29640446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58797829">
+    <w:lvl w:ilvl="0" w:tplc="81300380">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58797829" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81300380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55856465">
+  <w:abstractNum w:abstractNumId="29640445">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50395904">
+    <w:lvl w:ilvl="0" w:tplc="77247014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55856465">
-    <w:abstractNumId w:val="55856465"/>
+  <w:num w:numId="29640445">
+    <w:abstractNumId w:val="29640445"/>
   </w:num>
-  <w:num w:numId="55856466">
-    <w:abstractNumId w:val="55856466"/>
+  <w:num w:numId="29640446">
+    <w:abstractNumId w:val="29640446"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845742312" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434102535" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88896a7b396c302ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId77466a7b396c30355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId56796a7b396c322bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId89116a7b396c32b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId59776a7b396c32d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId77196a7b396c32f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId73946a7b396c32fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId70366a7b396c33025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId90476a7b396c330a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId40066a7b396c33119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId66946a7b396c33196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId86376a7b396c33213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId17116a7b396c33252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId47796a7b396c332a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId48806a7b396c332e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId33386a7b396c33341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId21446a7b396c333df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId48526a7b396c334b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId52256a7b396c33508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId85406a7b396c33567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId14256a7b396c336c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId33426a7b396c3370a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId16596a7b396c337bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId82156a7b396c33c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId71496a7b396c33cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId34466a7b396c33d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59856a7b396c33f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId69286a7b396c319b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69286a7b396c319b2.jpg"/><Relationship Id="rId74746a7b396c33ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74746a7b396c33ff9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907489248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685000901" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63146a95bb0beedfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId42176a95bb0beee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId16156a95bb0bf0ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId37916a95bb0bf1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId81616a95bb0bf1a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId94286a95bb0bf1f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId25086a95bb0bf1fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId11016a95bb0bf2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId64256a95bb0bf20eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId89376a95bb0bf2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId47026a95bb0bf21e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId21516a95bb0bf22a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId43166a95bb0bf23e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId83876a95bb0bf242b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId28566a95bb0bf2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId71296a95bb0bf24d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId88706a95bb0bf257b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId96096a95bb0bf2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId42866a95bb0bf26ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId87576a95bb0bf270e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId56726a95bb0bf2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96956a95bb0bf28be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId60186a95bb0bf2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId62516a95bb0bf2e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId32116a95bb0bf2e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId10356a95bb0bf2f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20056a95bb0bf30b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId11836a95bb0bf073c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11836a95bb0bf073c.jpg"/><Relationship Id="rId66896a95bb0bf3152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66896a95bb0bf3152.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>