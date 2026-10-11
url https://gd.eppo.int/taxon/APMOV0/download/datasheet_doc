--- v17 (2026-08-31)
+++ v18 (2026-10-11)
@@ -325,51 +325,51 @@
               <w:t xml:space="preserve">Potato Andean mottle virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean mottle of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63146a95bb0beedfe" w:history="1">
+            <w:hyperlink r:id="rId28896acae75a26e1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -385,51 +385,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42176a95bb0beee6d" w:history="1">
+            <w:hyperlink r:id="rId87786acae75a26e89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1991,63 +1991,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Chile, although APMoV has been reported infecting potato (Contreras &amp; Banse, 1982), it was not reported following testing of 98 samples collected from the Chiloé Archipelago using HTS (Pena Reyes, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28300227" name="name10506a95bb0bf073e" descr="APMOV0_distribution_map.jpg"/>
+            <wp:docPr id="10656188" name="name35016acae75a28715" descr="APMOV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMOV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11836a95bb0bf073c" cstate="print"/>
+                    <a:blip r:embed="rId84206acae75a2870f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2747,51 +2747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1992, ICTV 2022c). The complete coding sequence of the type strain Lm (Adams </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019) and other APMoV strains has been obtained (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16156a95bb0bf0ea9" w:history="1">
+      <w:hyperlink r:id="rId39896acae75a28e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4027,51 +4027,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum aethiopicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37916a95bb0bf1881" w:history="1">
+      <w:hyperlink r:id="rId23366acae75a29749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://en.wikipedia.org/wiki/Solanum_aethiopicum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4280,51 +4280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1989) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report, International Potato Center (CIP), Lima, Peru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 59. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81616a95bb0bf1a4b" w:history="1">
+      <w:hyperlink r:id="rId28806acae75a298e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109437</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4602,51 +4602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134pp.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94286a95bb0bf1f17" w:history="1">
+      <w:hyperlink r:id="rId16086acae75a29aed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4672,51 +4672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25086a95bb0bf1fce" w:history="1">
+      <w:hyperlink r:id="rId85366acae75a29b5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4742,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11016a95bb0bf2051" w:history="1">
+      <w:hyperlink r:id="rId54576acae75a29bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4821,51 +4821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64256a95bb0bf20eb" w:history="1">
+      <w:hyperlink r:id="rId33536acae75a29c4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4891,51 +4891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89376a95bb0bf2166" w:history="1">
+      <w:hyperlink r:id="rId25906acae75a29cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4970,51 +4970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a95bb0bf21e7" w:history="1">
+      <w:hyperlink r:id="rId82356acae75a29d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5049,168 +5049,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21516a95bb0bf22a1" w:history="1">
+      <w:hyperlink r:id="rId95386acae75a29db9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43166a95bb0bf23e2" w:history="1">
+      <w:hyperlink r:id="rId53926acae75a29df7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Consolidated text: Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Lastly revised in 2022. Available at  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83876a95bb0bf242b" w:history="1">
+      <w:hyperlink r:id="rId45536acae75a29e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2022) FAOSTAT.  Crop and livestock statistics.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28566a95bb0bf2474" w:history="1">
+      <w:hyperlink r:id="rId91496acae75a29e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data/QCL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 November]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5225,51 +5225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE &amp; Jones RAC (1981) Andean potato mottle virus. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Potato Diseases</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), p 77. APS Press, St Paul, USA. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71296a95bb0bf24d7" w:history="1">
+      <w:hyperlink r:id="rId55916acae75a29ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 21 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5322,51 +5322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88706a95bb0bf257b" w:history="1">
+      <w:hyperlink r:id="rId42586acae75a29fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5446,101 +5446,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022a) ICTV master species list 2021 v2. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96096a95bb0bf2651" w:history="1">
+      <w:hyperlink r:id="rId52096acae75a2a08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022b) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secoviridae. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42866a95bb0bf26ac" w:history="1">
+      <w:hyperlink r:id="rId53636acae75a2a0de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022c) The ICTV Report on Virus Classification and Taxon Nomenclature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576a95bb0bf270e" w:history="1">
+      <w:hyperlink r:id="rId88266acae75a2a15c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5768,90 +5768,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56726a95bb0bf2878" w:history="1">
+      <w:hyperlink r:id="rId40496acae75a2a33d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October 2022].    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global” Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming” National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96956a95bb0bf28be" w:history="1">
+      <w:hyperlink r:id="rId23446acae75a2a38c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 October  2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5915,51 +5915,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 546–550.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60186a95bb0bf2979" w:history="1">
+      <w:hyperlink r:id="rId34966acae75a2a445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6623,90 +6623,90 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg CE, Jones RAC &amp; Koenig R (1979) AAB description of plant viruses. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62516a95bb0bf2e17" w:history="1">
+      <w:hyperlink r:id="rId48416acae75a2a8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 October 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32116a95bb0bf2e56" w:history="1">
+      <w:hyperlink r:id="rId76616acae75a2a949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 December 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6781,51 +6781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comovirus andesense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10356a95bb0bf2f38" w:history="1">
+      <w:hyperlink r:id="rId54946acae75a2aa56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7016,99 +7016,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20056a95bb0bf30b4" w:history="1">
+      <w:hyperlink r:id="rId29536acae75a2abec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36072155" name="name24166a95bb0bf3153" descr="eu_funding_250.png"/>
+            <wp:docPr id="72515824" name="name66526acae75a2af31" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66896a95bb0bf3152" cstate="print"/>
+                    <a:blip r:embed="rId90466acae75a2af2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -7207,137 +7207,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29640446">
+  <w:abstractNum w:abstractNumId="79104413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81300380">
+    <w:lvl w:ilvl="0" w:tplc="10517157">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81300380" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10517157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29640445">
+  <w:abstractNum w:abstractNumId="79104412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77247014">
+    <w:lvl w:ilvl="0" w:tplc="83463647">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8089,55 +8089,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29640445">
-    <w:abstractNumId w:val="29640445"/>
+  <w:num w:numId="79104412">
+    <w:abstractNumId w:val="79104412"/>
   </w:num>
-  <w:num w:numId="29640446">
-    <w:abstractNumId w:val="29640446"/>
+  <w:num w:numId="79104413">
+    <w:abstractNumId w:val="79104413"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19687,51 +19687,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId907489248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685000901" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63146a95bb0beedfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId42176a95bb0beee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId16156a95bb0bf0ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId37916a95bb0bf1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId81616a95bb0bf1a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId94286a95bb0bf1f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId25086a95bb0bf1fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId11016a95bb0bf2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId64256a95bb0bf20eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId89376a95bb0bf2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId47026a95bb0bf21e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId21516a95bb0bf22a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId43166a95bb0bf23e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId83876a95bb0bf242b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId28566a95bb0bf2474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId71296a95bb0bf24d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId88706a95bb0bf257b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId96096a95bb0bf2651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId42866a95bb0bf26ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId87576a95bb0bf270e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId56726a95bb0bf2878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96956a95bb0bf28be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId60186a95bb0bf2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId62516a95bb0bf2e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId32116a95bb0bf2e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId10356a95bb0bf2f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20056a95bb0bf30b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId11836a95bb0bf073c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11836a95bb0bf073c.jpg"/><Relationship Id="rId66896a95bb0bf3152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66896a95bb0bf3152.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943516419" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId692726596" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28896acae75a26e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/" TargetMode="External"/><Relationship Id="rId87786acae75a26e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMOV0/categorization" TargetMode="External"/><Relationship Id="rId39896acae75a28e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=andean+potato+mottle+virus" TargetMode="External"/><Relationship Id="rId23366acae75a29749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Solanum_aethiopicum" TargetMode="External"/><Relationship Id="rId28806acae75a298e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109437" TargetMode="External"/><Relationship Id="rId16086acae75a29aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId85366acae75a29b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId54576acae75a29bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId33536acae75a29c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId25906acae75a29cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId82356acae75a29d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId95386acae75a29db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId53926acae75a29df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId45536acae75a29e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072#:~:text=Consolidated%20text%3A%20Commission%20Implementing%20Regulation%20%28EU%29%202019%2F2072%20of,690%2F2008%20and%20amending%20Commission%20Implementing%20Regulation%20%28EU%29%202018%2F2019" TargetMode="External"/><Relationship Id="rId91496acae75a29e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/%23data/QCL" TargetMode="External"/><Relationship Id="rId55916acae75a29ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId42586acae75a29fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId52096acae75a2a08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId53636acae75a2a0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae" TargetMode="External"/><Relationship Id="rId88266acae75a2a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/comovirus" TargetMode="External"/><Relationship Id="rId40496acae75a2a33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId23446acae75a2a38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId34966acae75a2a445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId48416acae75a2a8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=203" TargetMode="External"/><Relationship Id="rId76616acae75a2a949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42520" TargetMode="External"/><Relationship Id="rId54946acae75a2aa56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29536acae75a2abec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId84206acae75a2870f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84206acae75a2870f.jpg"/><Relationship Id="rId90466acae75a2af2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90466acae75a2af2f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>