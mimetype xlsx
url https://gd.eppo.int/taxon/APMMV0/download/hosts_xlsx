--- v0 (2025-10-04)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="APMMV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLAK</t>
   </si>
   <si>
     <t>Solanum acaule</t>
   </si>
   <si>
     <t>* NPPO of the Netherlands (2019-04).
 * Roenhorst JW, Verhoeven JThJ (1998) Virology. In: Verslagen en Mededelingen nr. 193, Annual report 1997. Plant Protection Service, Wageningen (NL), pp 106–123.</t>
   </si>
@@ -216,60 +216,64 @@
   </si>
   <si>
     <t>Nicotiana rustica</t>
   </si>
   <si>
     <t>NIOSI</t>
   </si>
   <si>
     <t>Nicotiana sylvestris</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 ------- Symptomless systemic infection for Ay isolate.</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 ------- Tested on Nicotiana tabacum cv. Xanthi (symptomless systemic infection for Ay and Caj isolates) and on N. tabacum cv. Samsun.</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...4 lines deleted...]
-  <si>
     <t>PHYPE</t>
   </si>
   <si>
     <t>Physalis peruviana</t>
+  </si>
+  <si>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>SOLBE</t>
   </si>
   <si>
     <t>Solanum berthaultii</t>
   </si>
   <si>
     <t>* Jones RAC, Fribourg CE (1978) Symptoms induced by Andean potato latent virus in wild and cultivated potatoes. Potato Research 21, 121-127.</t>
   </si>
   <si>
     <t>SOLCY</t>
   </si>
   <si>
     <t>Solanum cardiophyllum</t>
   </si>
   <si>
     <t>SOLCH</t>
   </si>
   <si>
     <t>Solanum chacoense</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 ------- Symptomless systemic infection for Ay isolate.
@@ -1045,216 +1049,216 @@
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>17</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>17</v>
       </c>
       <c r="B26" t="s">
         <v>65</v>
       </c>
       <c r="C26" t="s">
         <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>17</v>
       </c>
       <c r="B27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>17</v>
       </c>
       <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>17</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>17</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>17</v>
       </c>
       <c r="B31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>17</v>
       </c>
       <c r="B32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>17</v>
       </c>
       <c r="B33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C33" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>17</v>
       </c>
       <c r="B34" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>17</v>
       </c>
       <c r="B35" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>17</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>17</v>
       </c>
       <c r="B38" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>